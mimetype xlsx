--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1100,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d43bd1a168417da293e80110b14d471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ff0cda7b7f0c8c842ac23196ab8582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e978887f82d32957f2a34313b1c863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbad66107bad36c1ea83f95a8d27b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53fead6535ea5d705dd58fd232954e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548e6ba53e53a8291ac6bcfaa1b1e2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b60d00ddbffb5c9736c4f5a3092d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c330dca10b8d8722770175bc50728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c1333b700382f743c73d767ba23f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e7266d4526363d6675cf7fe57d5f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83777278623526d5856d233106d4fea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e25b20bd43bb87b65e7a316f25bee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c30c0c7ba5e5d080736797bc4ece13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e816fffcf73f049e36f6b983eb4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478ce476f3e22d653cea1a99b19c24715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb82cdc24eff79c049dbcb0ad55a4e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2fa0aff5aebecf49fce2c0a2e29ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c92ee51d928e31d13e64562dec55c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174abdc5b8ee2d42f754e321043757919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ffaaff12cc615e251602dde33052620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6113a0ccd98e434b68240202733a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe7845874ade772cef96f5196d64ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693a8634b92deb1fb9eb8e8a50ce95323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57506d90c3c3758291fccbf3a79ea4b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853d7b1ea827528ed1604b6ce294eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e17d5f4d3291340754b0c25d60f9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa7b472571f073f1c59326502d79527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b221957d948cd526a29406acb2d86328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b25c8fe08a0712dd4553fb30569929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e85b1df9bff486fcd892f0f6315c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf8e379861e8c8f56d341abfe2ac931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf20bf6a1882f0cbbd4d8b91df97c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b4a5420c3bb43d690cd2a06bcaf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be5a1949fcadc4e4a2af429a12873334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b64082f290a459c8bb8291080ef6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b184f2c05f69a8a888665e7a420cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e18f1d5702eaaf01e1a91e4c99e33837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086045777871dc9b7dcbed0e5531bd1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39ae37ba27fb8e6470b7a8008b4f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f7b52459e47ece0395a216bca556940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced38c353f54c2db5c74a17320fba3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e4447357fddff5440a8c78369002542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c387b0e208427a0420e8dad6750c9f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a8eb0220dba87aa920e837d9f336f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb617a215deb9a6b29bd1ed8bb9fc1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f66a8795cce19b7813ee04d6f3b84146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5a241e452375c6f3a2578891eccf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453eba46fa15dfeeebeb63e849b25348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46a50772fd4d2b4031f0fb12d70cb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2963522ebbfa038c8a5eb3cb37e65050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4912335f7c07589fdfe24c9876b6d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b0c1b13c5c6c88967508f47a3c90152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b700c428510d3f99e4149e5cb90eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae165f09dd4d0d86567c029b1f906cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18f18e477bd3c2eac5d6d32a78d8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f76b35c51e36fcbd7ec60e9cb0b8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8fb3faf4b915afdad21767d27d1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e8421e0a4ab806e8eae2a58bf11158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee51533fe00b95e752c02830b64cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fe62e6e55ab3579bb729a72f2203260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b24a08386c91e73d3a5807422d9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa258071e650f460464f56f55ea192462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74d275411c8b8e968172b3545714863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316f29e155d954cd90958484dad235864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df8ea0a3aed0738fb82e4e24113f6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d4ff5aba1cfbea500575a2042c7d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e628c74f946330b9be41bfa238ecb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ea13492928e4897ad905052c3447868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e011f31b1967be1e4ada5118a235469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d467c5a373574b22e43276d05ec9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488af01178f2ef2e2193b1af23b1c6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558594a8cceb10cca01bcd9d3d0b10b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d91403ce18fd84416ddefac516f6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097611a85e983abc5ea76ed1c0f13d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7ec152feb144f8b5942c9161b728a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f6cb31fd81876ccf9bc45df6bdb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c2536dc09ea5268fd6adc3cfd33d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1f0c90d2a45f90c850e7a15417cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d27b1b71678688eacad908ffa9cadd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2170d2228f37b6d0bc8d61677801580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf182000c530ab5b6c8f84ce730662181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680db21f15df64865b51f9b2821f54882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26716b38bd6f607498ba6c9e6670b8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fadfadfc1db01fffc2bc439065e0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41936c6ed1049d6046de48e58d5b86a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198aa448ed788dbb53bce91d700ae786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409d2cbe52d4b71ab0bd200f919f3e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c9bd754d52c9f3fffe39d4fdf66b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728dd1302f1a9964f044f3d6b6a9e1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015599cb35299c97e225588f83a7c1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d103e5178e709b5bd0e77dc3872b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2f03b68db8c8f2dc3f0007f7e32a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3988fcc391866291e103991fa623ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad55d5cffe43f24feab7cda59015f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2458301e36032990f9ad4f885bd915095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ee1bb741da1d268e40673f54d8cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04493af659e60a435d2acaf52d7487a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30eece6340bb9bb4b294fd4772b3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc669d0d0c4d13bfc63c24e032d64fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383fb4cef98a37fc175f5d60c672256100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27d9f8ef047708d681a234d5836fa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85c0e9853c04a29fbb93274798c099102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d7eb37195a13de40b66cc6e4ba8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbfe43e3b1a81ab210209141b43688104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5bff09f0d87392957c34fa3c71a47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e006796ad5f529079b18171fad71d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252256e5d1b7a97765291dc96d3cd460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f8a2b4a71f85d22898aaf816052e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fec53da1bf9fc07a3e6716cee66820109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a322d4663b3e7c4db5c4e314fc9ea32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62ea69ddc54815cb4b097d5631a974111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c8b9a2cd197c8f2867f4e7d7423e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6f80bce1d1ff733abbd793c3a7696113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76281725410183936234795754f662e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f8791596a9e467ddb8c8fbfdf00c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efee1289c80ae2092145ae8bfa4f951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5975c50f5e89452a7e9a772dc5bec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9144ad376c504a627146a30d275b63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1659419afbe65fe6d33c116186da6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5af49b22cd1196fa9e16d32a79586120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733ca46755171bbe1190f433a85f342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0189e606cc329973d38468c4db4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d1d7ad3daca630307f03147e4c4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21776f788ee70ca5bb01a80f99b8624124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c798112e6e92485148f8c7d12438ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421cec2eff084f7f0778236099bb785126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b082de15149aac826adf3bf10e0a8a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d929e2bae5392c99100483f5ad7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8afb3bc152600f1828a228315caae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a309e9f425ea93ef52e21a1dd8daa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f16d54e48e36f717dad2fdf0a3e004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9987789ccf70defc57aa8dd01c0c4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab860de1080dbcf6a36f93c41c838f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891c58ff8111698c993aaaa48287b50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fcb774a3bd49157af0f929f9b042c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520350a7eb81b4fb9539b2021422da9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bebc49b6038811f85358ae9a4cac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c900c49430087e191e56e9ed292a9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acff2690e436145e06c7f72dd867b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283db89c420b58724dc812b6dd1177c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c1570b2d680262a6e8c377ec93b0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a54b2543f744ab1d69890c31dbcb07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c9155323b91de0d3e31e8d96c2748143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b577c2531dd17b658079cb4b08f5df5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ac61ec26ec4c77a4b0725e9d7c95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05c5bf53aedd9bb1e6cc31ba12afa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c542a0511f9365b5c9112622ecce827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4efc49d2d5ba213c716beea6626cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c71ee7758ac95a587c0fd16a0198da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c29bfbe6e6b576a74775c046e8cdee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cfc493e9d04b4f651c07e894acdf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061512483a22f53dd06c2d332c64f72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652994c4bbe30f6eb4e35058f805fa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360aaf5a3e0ad5cf8e11fb02d239f3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff49b72a50d5e928ce7106272467fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af9a23edff105cdd17ffc29010a8ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd87161eb3c642a8e2042e05c8b703157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9397c4ac47ad70550f6122f2b86bd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62604fe97c440aa14f70b5d49362434f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b04f59f22f02585178810df02811cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adb879c156754eefd61208e1c8a194161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06172b8b2c068462eead5f78e70f74b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34825195db4d5b72d3e66d5d4b7a17b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283c56bc8829492e388cbf1127d54c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d594ea721133bdadfd2b5114a777636165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef58d5236dcf6881dbbc8e3591e660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f1aef66a8629d04d9d9d50cd8b55a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdca0ba07bb94f72289bd912c7b5ec7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1fdbb02fd2b1721883b001796f290169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3831f90a1d0045e13e4562216cb41c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74fc3534ffcaca2d01ab7f88756fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659401618adeb0359a12df2f744a681d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf330a227e6991b6df3e9cd5a0449d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bef2bccdd1df179811cbdb0d59e6ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11c71b62b6a60726bcf0cf64ca5006175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92c8e98bf8f96a337cf39eca3a0cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf9dfd7b8015c0ed673c442e51597a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a99ed70649c194f74769f1bcf8a9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc850b053bcfd3788e2e4217de2210b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977879bd5986b306fac9424bb8802749180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022082ed80508c7ef4fd80ca66e5b0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb2aecb402f160c9eba842785c4b28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f629a7223175ac21c6ee97933c5c999183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75496ceb714e377530cbe03da88b27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce41c112cff5016723c07733dc2f64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc7638411d9664827f54607c8d8058186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e825265fedc721588cd0c40a34c752187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27784720f28e23e42924659bebe598188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2e6c2ed700dd030918de86788e6b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6bdb908fb44d6755b1d0b887b8b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d07ec8e95e5a082cdfbf935a193ab9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93198b204778eca58a623ac9ef4d7aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6009545bbe4634ffab71468470aac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edae301d1f227f80fc5afafa3e02c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d277f38b4275b388a393c44d7f523195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341b58ddfd76af5490161c9f37693a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d420f57f57283031553c398f3ec7bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460df77ecb44959c0b6b4de7599d0c0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ba0b91bb8a8cfe18c9bac572f82bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa47922b1b837f09ffc86dae143a5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8094e7f306ef136fce5257b539eb3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19700468686ec2245bc98bc3f96d13b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daecb68a655fb145e5b11f9635b770f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c91773ed5734fb3b3ef073a099190204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df19663534dc4e5c001438787e5a591205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e4d2811e147264a84951f57bfa70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e693c522e8804bf97523078a1143c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea566aeba510613b27abbee76d8af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9cbcfd88594ee099583c92482680f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61199623b60a33809e038290a2e2b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c1c6f9ec925cad698cda7296ed4a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b84eab280b86af80f5f700eb3b327212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b19c9edc880827bc17bb5e8ae4a0b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830807048769c03950703ed1f8b0ea13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d586894e476dd30803672f612d93f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d369c6a01554c914cd8d11a5449b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b6828935d982446ccbeee4331c932217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8241baa96bff66d1ca846743b51ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f38b2c3e2c43719a3cbc311d252b88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0718ed5ccdf0c8fb2ac9dad6a0963220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9620791aeb00c8cc6564e51528aecfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330bebfaf62ff39f96d86fa5c0cc3ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b861f2f81a2efaba988615bec4214a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3493b22f8bde53e494bedd5c249d5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d27d48b655f9896e1b08aab96d5dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956c11bbb2dcd43d79b866cb063010b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081b827d723834fe3ad90a463edbfa3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68045dec77c6b8f23effd04ffc752a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4ec4d14328e51d939270f83ec5280229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faed80c82f686d60290ee60e5bc76c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef4b2b5b34f20f6a4daaefc2a6f3f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f321acce62b392e81dd9f4298481a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41efc15b3306698e9de6f135b3081a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0081eb057c73c4e15484c86532f679234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a78132bc1b04f5c3aa54cb897d20d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cef793a1145b84fe26e19a68dc69a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533450b0d115d5d998d6be6711f5845237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332d92447d5aa125be56a94e1e567e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792073fecdf2d711be111399d371589239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf964e3da6de965378b10f4f78382c29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324f7c6cc9274d2caecfc0e4fd70207241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5ede9573e8a88fe6e6feaf1a6616a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ce3b49aae7aebf66b2cbdbf459903243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d069217dead44fed271498903597fbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add898816ceb27cd0328d09c0ff878245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a251a02b238f342bb6ccaed1f7e99f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eadf865160b15f11626771147954aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e7c809c4db95aafeab95713d9f50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71d86d61e189566ed5f1d24706a752249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c480c849a8d5be79885c337a75d473250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749268373be25928ddb18f13bf60997251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b4e0b7431fe868f6c03909182c5c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0abb3bd3ed9a2a2a83f355efd4437253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bee592caf3408b26158039c3fbfa2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141489f57d9e713f254889e8990a908255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca78c553ce816fd54497adfcc694f05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8cd36db38c2c8726d3059759af5f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce5328ee22ea090fe5d2a7d32c9b03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f53ba6eef77555472b17bb22ad787259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece9dba65d2018ef2a1664469f85a53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298685ac1371012f16d2f75ed5367793261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9cc78fc1eb5b9ae92c5337a8f12e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd933232b505a499648f6eb73c2a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb73d7f48e8657f073f4ec96f1b82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef259efcf4cc09593b47f06bbdf36bea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83130dbc38c3e7cac04eff41620453266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9f83c1e9f75f7bbe36c258b3164ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155db6c55925fafa2b3acc3fffc137a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042865aa8e7f52efb0d9183947e3bc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1894e2bde33df5e3940952b0edd4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179b22b6458b36f7222fe6a47ecc9c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d1dadb0d03ffc3cb5919c771a2d33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee39aea6d34b30f358fa12e22e7a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45b62be970a19d21657e3d2588935274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc851e4e75a37cd12ac3231eab695a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aade7f4d926b7e95e3dee2cde90c0f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb49397c72f3a49fbbff5631a3d33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892058582775f50b303ec107cdaf3e64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f818219a360b511782c21eeca6eb86c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd37c3dd4f19e147fa2202c7eda6738280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dcc7c3a73e8f245c47cfcc1c42470281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b247d8e9f6a5ea601572bd7fb9181282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89301ddfe91ff57b6bdcdd04b476a256283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc4037c8a2c31fd60db4b497257f2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bb11c7a66d46ed12da5d638957ce3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf4eb002f169ac42f595525db65e16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14088af5699870e01400cd3182d46876287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5da0ca912dc2de9e9e68aae166bdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23518b20566400cfc4f798e47e689fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037c4d433598f0d23a8c2c094b1d3ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f574378ddad916a08a153561e2d24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff0a45f08f16df838847d28ebdab88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fa34c361a895f09cb4a6f9d6db23b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f65e90fc967082c563a01deee6ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054a01b6437a04a19242daed48b35d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffd5063570c6bee4cfc5d560db8f38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5428ee88c49b8ee6e1b778ac834e62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed2473cf8efd70ea1b84651542b16d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d218ba29543bf7bc403d6db5670c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74eacb124046928d7f928ef63bec1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b2a10ddd534d4950252864801759c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289dc77a63c9cee2a9d28a1bedfe396302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbfec2b32d752ad94e066049e418c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad11c3e84e3efb89843fc93ead998b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8db07f58e46c20528ea7ef75ca99b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450be32a86d8b1d5fc85d758e048c832306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f882a50ad69b24f84f8aa892af15c5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbcb4a7e781ca8f479d6292297d080308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f44a6fb33b2094a5f5306f57d48f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd094184423d182a88d8634644a5c7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b13a40ac1384b8f26569c9b51ce7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2e0c02880053143ba864ab5273ccf312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc9bdd764883c81af0d43cf5e3fe71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dcb8034d83697ebcb27e260f015aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bb2ccb10df0399d27a98ee64c5a233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ae90b162e437479bf7aeec38dd804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0958d29c7afa2bb242d52eca96a71ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f1cdb640bf0ddb895586722edbe046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ad47028782cbdadbe16b267cfd2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29859dcd3b689dfe5bbfc31cd462b4548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e69f0983121be71ef8b3f2a680ac29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af99ad23f24138c6e5b92e9664e4a0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da961fc561d1acf913684a6b8af1468211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d7ba1a70ca94df057fc789f9960412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683db2934da538cb991fa74a37f6c1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1c5bd18c847ba471eb70d1d96cd8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800aecbb3e2c4b450ca79250f4f1a3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522d3dc7e01f6ab9ac6ddac6f01570516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975e1add328affb6d214ee2601180a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1e2ece9794987807b04e9ab6eb50e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42739789d5ad259ea7fd2a7b8d82791319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead030cde33fbbe95cc1373e13a192c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbf7596b4b78f401d6b5d610f444e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2956f0ad6e4d19b9747780e29769422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eef8acddc65994ead838b24bbee8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d887f307af56e61b068f62a287fa2c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686d216d1f6d76ef9d115ca7e66c6c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba4984cdd2163060c103f9f36af9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46737e4039e61e23e8fb3973484b79727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ecb4e7b941ca36d95350ddb311c8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bebffc0472aae85c69f1bd1799c3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21412ad230e0965380c8b554fbaa3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935b563dc646ef3033c0b306a2cc2d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f28a9875748b18830a1815821ad732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1375c746af8cc38dae742c65edd2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e2230000f95d291aa713afa0c341a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aaa8b4915754beac4f093d04e360535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b15ae1fbbd4892f092c91f4e0e29036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4e41a3134c67ff075d9e7c27f0db737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a1db1e26ea23d9d50ed3deb2256fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7ffa136b52faa31edb6ef9635244939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d80eb361982c2d687c3106e56b56940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40402abee6932d68663c7febe3aab5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f53b6f2615bb6c3fd667e60a725e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce250bd555dcd81230e24b8e8c0740cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e481e995b3ff1290f36c37d3bb13544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770e95dbd8ceac6f030c7b585ed1f9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c17e48b50fa448e052f4366b124be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898be2406d0afc49fa836d9814c315647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779085973322a09f397be94efedd48248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef307556fbfc15872399fdde4259c9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6506a4d84d579a27c7d2f26118ae60e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ec2c39eb5cdf9892eeae471d9318c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db63b7dfc894ccab668bae84fff49252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769bb02a4459ef06b32867312ffb30f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5e110535a20f6bd35e67cf7d312fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f305812aaa6fabf1a3d790b1cff1e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab986da0580fbc4e558f5ff532ed7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d964fdc75618b01c5c861dd78c399b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b76f3d5f276fa7ffa797ba307979c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ba669875e64f67833db148273b5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35428c2394386b369b89c678fc7b3b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508cf2d398cd3add0047c86a5ceec5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55245ca2c5773a3f765f6a33b0746da062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c652808c54c2a00867c13668292d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f059ddc0f94a24356d4f533984ec2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22485d94538e0c214ca3eec2d8f26fb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2398e4a0651b4a68c0c06ef0e400c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe9278e18ee0599479b9471b3b51e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe0d559db51ffda5d028a95cad0eb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367aefcc6353b6d3a7b71db84180e8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09792b921b9d39794980e500e0fb091570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf12a53bcfaade977f3db0bec34ff671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004d0b70e0ac7df9ba92a4207b9648072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba79d88de3e8de661277bff8724f9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8085f45b3ef9ff88182834e10afa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba01774a6f5034c1275e099e3626075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297567e1ad38598011ebf02a00b008a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0ab6f9baa561a2fad5f7e11c3f1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572d5f963e7c269717e03e6a15885478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbdd961b168b1a149d1f44ac02a23579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5499df69cd6892421003075bfc87add80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75dec8115c52c477b964ec894285481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4202bbee2eca306e87db3eb9637ec382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e074ab6954241d63df87560c545a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6391b3f3dfb93b41c21aa67429ae06284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353e64e3cb17375bb84547e8436d68485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448bba7008c3d847e4a2976fd6f794586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b2012146764d1c25ec0b69d4b0bae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ad46eef19589003309f86d103a2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e38e037c5aff0013585a38ada62a4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddaaff959f6cf83105928f5f541c0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6508f431f0f5f6f6b26e19e871afa3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d2704858595583eca8cb64fa365a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428122f403ce49a6ba60b09b3a2866ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bfd6d9c9b490ef217c9a9d62accf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade358be569b8d703ec7165098d5db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d404615185df1b1a365b495556054196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43994b4612d4711a64694887e1db5d2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4891b3879a6a41a93d7f151c1222e7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f035d7a9d505fcc9ab319ab1c6867299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6de3cd954549ac6cb690e3c3b8565100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce969d4c23627e5af9f8a279a03c690b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37fffc7513ab8437e5951eb40ab76e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0f82efe0568d14fbcd0de2bba5d51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f6052e2c473ce14077b9ab97a77a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6385b66bfd26a87f43c90ea299d239d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b54491257375397e2401e0157e7d18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f931f7a36d238f79867bdb4e0b879107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992f72384ed6cddb4db312db31153bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5c5053486413dbaef7789a65d5aab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6953a4175cf82fedbff96cde7e474ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a2e114e9e1efa0048f7b074cc2473111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e274374ad82b6e2256ad2c36572a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b5729d5510e50f0050145d51d4b23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9107b367bd5df886c069c84ba0c4b77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda5066d8ac63b5f8177a0c06cdd19c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78921e505b07d617cb0d0f7901b53fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fddff48cf4c6f8df6d475379f3e7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89563c7a553c459b991694d3ef1427b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28958b6ecef9f966e49b25fca591b9f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af0f454854be09f1f45a268a2d9503120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cbc9dcabd2a5690822088b97f3d25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd6fbe51e5291d17fdeb0c6669945122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb7d1bc49df5ceb5cb0be944b0817123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559e204e77963f067efd35fe77958ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9113a752a636696997860295618df7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8097363b8b1654acd1ab17ff1b4f107126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7af698be5316f4950969d1527e40a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350117f7c811e14e76a27ed47cb85412128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed592c067aef5d284dd557f5e7c89ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce23b361816b9a72cccc6dd817f1c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b261d6bc795fd000e42eb731c06a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36fe90f3c891bc136a84b1fdd35889132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f373560776b2f35f1bace8906724086133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8b78158c378a8048719f88fe8671b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1eefcd1da8ee16f22e19988777ab1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b851a5ea42eb247f43c9b5c3b3350f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b70884a5fe0eee826fa9e67b86349137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b72bf945769ad3d28d631785444619138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba81a3303991a1401421c4fe2365774139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9717ad284b6b8ded0e7acb00514d195140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1bf00ebccc62119b8c142413b682d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee23e8275ad4afc08aef1f0364a6cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae376fb09c24b2dee283b24fa5fb8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513ffbe55c6466022e495d49fc1dac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734e9b9998585096858571133bb9ecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c575d0172688e0d20cdb3a9f6f82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f201612b5ba2b5f27def700479ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8216b1e9b9313f62cfe6eb7cbbbb312148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707a90e80eb9ff479623997e6a4edc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a47f87432caee6d3d2672fcb476bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55db65189c3e2660d14a8b91fcee2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a830c1c44ee077edb53d5256a7f5d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b2f633a39c670e2a9c87c6c24a9ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a733d006bac54c0aa2c3f3f32dedd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa404cca9d0255117a296376969f70f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc59ed10dcee37c7a73516596bab61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fe0ef7f1b5b01efd18bc67adadb2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07d21adc53be1cf60add064544b4e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1a0a03659a0cb40b304c7c0a7e400159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab60f1fa1ac22cca634ad0d292dd72b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacad9e59cbaf5fb36d646834be6306161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f04951958e331445f4781934d15731162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd747b294366c00bc04fe56b021a95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188364cda983a65b237d2e1d422d6f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e25fe9753cc9ff8ce919d63292c5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c85d17d808971a13a1684c7ee02b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc112aa03f579e999503ad1560dba6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161ba266ce304ac8bd2ec7e54b57284168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0df0baafcde8010324ec244ed4a55f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18af0a5d8e7dc13e7b3c6a5deb2d00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a6d09fcba64171165d20bc46eebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17dee404008c42e0ae20581dacccdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea67b8f1a9cc3044a48e014ccb9cb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2ec79f9196923f00c1d91930c7abc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a8638caffafddb71a99c579828cda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276472b3013192dcd1896516d7a7b237176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04edb1b741bc9720830e5b818a7552177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950d4c8d7b916a3559dfa551f375b1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854922e9d359189feee41a24e0b0e61d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf271621d177700a3864076bc1ac989180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a86479821c49f26db18fd1a991a268181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a24645dfa907603fbe279c7def772182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124915d789c0910f43b4e7e5769d7df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb6f8cd6a9ce5ca4eda226a75f9296184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ec375a3fe60bccf26d94dc152430c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970a926fe16ed738ead8e3666e1f77d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b21a14d7376d3d2f20088ba8c77be3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cef7664367a45e5e0e4bdff153e5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f9762bc64e969f7db15055a2117c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d44c76640dedc8b43b061902aadc53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e8ed07c2a6c60ee1f233b0661aca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408a8ee6dc86f9afb113d5029f8bfc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3e4e934da1a08f3834f29539e14ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327f209a7c6d711e828f06e77508544194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cd7b6e5f5fb8277b60f6da3221ebb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2286ceb074bb241cc67b6a952dc61f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf014cad44b44a481ffd5dd1db4e7a15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a41343854d3fe1ba496989eb9c64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b98e43ad01299d11ceec952ccc06e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd8ac4475103f6221126eab32b3e63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7242db660f634358ec3190fe7a4771201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb97a954d9fb0688af64f6cbddb6da8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c6268cb403a8eaf415aa512866b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0ac56da6b5a3bb8cfb24eee274fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e047e38caceed4eccc03d5affe4c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5c80f096d6f120116e1f695c4ade5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c4d14fca0332e9330bb7c89d3d8f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38bc71aa538edbf079d65eff9cc27e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466e3bba2a5c72e3213aea7b819807209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad91e89f8bf4d10b8068025a430791210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd97366b088db46f6ac468272a69382211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c187c1965aabb9fc4df5ee4694724212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba47f62827be336c8879242308344a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3404fc358b53854138d29b872e85b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4c635deec70eca518302830c2235b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d35f1028cd50b4cac28d7da0ab9d11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed154e0b39bdf5f1aaea863f52b6b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7ca6cdbfd24697947e53c8ea40e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef04c2f56ce5f90fbfa47af23ab7dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edbec813d8b1d82ffef4722cdf358c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f07742a9893be0a47fd4efd2bcb178221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30719b731813296b4d4defd3290895b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6a404cdeabb64b4befdc543d8dc72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acded6a6e0ff0bda6223a41c1a70a2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc8a91c01041e397e4304b5fb83180225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02d836226c58874182c5428514dc37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6864263394cbdffa5de11d8e50aab1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a4a001da98778afb75e1b9eb3a82c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5f30d78fe42838e9ae2df916c51b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be42dbebb8275d3a194b36bae7ba64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7c83e229226e3bbf974e0fcdfe34a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bec48b15d33ff7d68b15cfd0a7465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d15252351e16e670a0ef8fe18051d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cf4f91235195c59645ade1529c341234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923acd2de9173c287d3a393b0201af3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78df755586c06cb4aa74f3964a940a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40614e5a1e572eb9a8cf5ea2725da8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da42596ededc21d77eab84bbf92b2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640debc1bce03b0fef08c99bf2c0ee4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daaefbcfd63892b26cdeace9247372240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048bc7d9f2df428d6336bd0b2a0c148241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8bdcf8714b869491d4b74f5607968242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685fc81e505c3438679129bc05cb7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ee6d4ccd2c1e64ad53c61fc3f0ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8091ccc6774a7e0f5673ff35edfc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f2ab41113526f2bd378b949e0a96b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a70f26a2839d41463e7ddf28229c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2206fe72caf553f49b2d9fd4dd842248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de7550742b161bceb27149d52361d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1e73906ed72f704051999f5898876250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43864b3cf55a3435d8c653025f50bc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a8fd4a920a125d8b045859d52e146252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2528441efd3cb7c79c67706a6edaa8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe855cf3c075bd0ffcf219b7d413be24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aabce28b009e327127aba392c60cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111210239b9bfdeca1ae094928569401256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ad1640f483e4dfc075c8ec93e2334257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc5d7bf92bed88cf36ee6744ff8baa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de64121eae09286290a229c6fd9ead2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22a6fcdf5777ecb747b297af0dd54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafcd3e3edea755842545076051f413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea5ae9285d22a34711b509c5d0caa8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfb4b93b0c5e2620e06f15ebd5236b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee98435a71cbb53e10ea6207b6d2793264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699b2bf920a01518f46536a52d61a23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b30b016dc6abdd9fc75eb381962f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6b3f65f657e631d6e2b07c62d3f6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525c2317d3465596d066eab9339237268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56739ebb8642f23bcd6ee70235f9049269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f332ab50fbb1c8bc8cde0f7ddf4d414270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5aa2dcc4cc176a6d16df4aeb9815c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa3045676dc9d5de7891389603f74d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a04c945d20856157ac9c7ec0997cd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bfe9ce5bb4ef682cbe09cd6f32071274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da381c1ab889adc028fa3cdeab5c9be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bda69aabaf6591ae1ebde5176400f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75030d8d6d6cd408f53fa91b349c59d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0059b1ffee9c377a1aaf2e035524213278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1062ed28ad6bb271424337b76ff71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ba5d7e48b46d45b852285155447c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9077f4c3c890af715f19f2fbe9754d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc294b364887a201727cdb4c67ea9ed4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bff6676edd830f8bebc8bce5c23c13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaf6116b4eb4a63abfc98071d7d9db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f7b8b08e15c2d956e48fdc0b1e075285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870c3145f619ae17bbde6882e203ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5964807fe7de1a6013d7f4b39ce24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594e4442d1086bfe48f2617f456807b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a54dcc57c9eb00522da7c002f32cc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816735be38a6a10d2d2eefbf34169cc290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10037,710 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...213 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>