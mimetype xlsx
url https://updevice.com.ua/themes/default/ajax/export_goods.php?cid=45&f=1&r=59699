--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1327,51 +1327,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607064fe2d8b822875e9faf1ef5c2901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ac1b0ed531df527536cb0ea8803b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5e8fe08280905eb170062015f8fb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9712b831db40055f17baaf378987d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9cf9bfbd369a04b36f7eb195ecd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89f57fb1190de29c53f042d14551b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeaaf6b5eda48954f803b8036309267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3f21cdba2206fcbd4c69895b3b44d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f6dfb5efda5a017823212c86d6479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815276416bfedb6809caac4df2401910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c159238167af017b8a17fb0af9c0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8082d3dfb3307c6a029f1bd125b88c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2255db61271ae62a9bf105165a1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c70fcff5a13b08044b74f1b8ed024214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab65dd409667fc6222b447ceb51307c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf7df144406ba0f85beb1223cc6ccf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b3dbdfaa1a696637219678844edc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ff9e77798003c7e175b535f1624c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e213b0358262f603cf0fe57cdceec919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3a4ed72e99769c6732158f1cc7d7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74d62563cfc5ef1f2c1772de439d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5341101ce7dddde9dfecf3c523e3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30a2b89db9ea1cb367b94b39ea5ddb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd42268286c5d9dd53f7dcb5aa88d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a47dcb7d737225cc4728c684e63e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db69b6e5386a985dc7b2812229a80c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a510a8dc93c91c57c6479bbd7f5366527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823005a2ba2f15f0be525be8eb7d67da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd6ec53bc57cf1c89a6787b46f9b7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d868659f0f0f7247377b8dfe53e94830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5412af63808840b2e99babb666a0fc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d73b5f23b765b17ee9a54c88dfd0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a976ec1bf0e76de05f462a766585b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f3d503cb565f6eb9e6e79872c7e3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737defa8990bb3fdf70094254ba5561f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a676429ef49e994271c89933bb6fc7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96767a53c7d0c74464f259802a2dce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ea23133ee3c2fd20c9cf1c9cda4f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31904fac4cef0c74af841342c21f1b8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb218e1ef81871760e89bf1a7d69e73840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ed8e4e1e9b10c0b86f80c153d95b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e887788f55d43b43c110df3e71fef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e1427ededf428fed665ce310ca7d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a849d65be4f42556045bb66f4b6a9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb5a19d479dcaf922ba1be0aa124c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3fbe64df2777147b0c6b18f1d279946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6fc189f6cc9ac39afc3564093153f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fbf1c661b27c6fbe2dac7a866d16d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8020bc77da7c138b5afa92a4b059e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb8a6af987eadfe7721b220a5982e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6d358f620b55771b3db4ad91a231451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1598528c25c1f79b2234bf93a8fdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794912ad6ea23bc0bf1d562f1aa2442a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3346fbea8508182f99fd44a803afa154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc836668011d01ec14049ef91a6c9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84468acace2a9131219443b6782ac28756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba03cf4cd94d2e9fda7d5a55f636157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78735ecb47abc82157bb33939012f64a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af1a731c12dd94450c63aa643a143e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016748a06786cbc5b28e85081b0237d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370c667c9762761acc8cd15d8da353961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51b674102261580ebf818bf4ac08b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f1c3933a3202c6bdd7236e0f836463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386c4cec49a970ca174da2519f5617864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeadf6accfb1a184c6be63839fae7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59841b3b749c6f8df186d76d005f7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3fa04fe75a7c1bcc28144fdd189c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0130a19fcafd2a45ff570fa1fcf49c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896fceb40d2cd7d53ddb0046b0676d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a068d0fab3f3a7a3b68e447fa65ea8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe1c574dcb52a9342092b5e0b5ae5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f01e2507653b4f5d43b5b917b59e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf5c2d257f5eec5f5fb274348367bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10bd51fb371d5902b345eaa0f79f6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628549a2f3bcba6623e26fba4bca004375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a8ff8dfd977b39bea58798f54bf4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4aeb3563593ccb739d8d07692b20477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a66a9b476e49c00639f2ac9ec3f0c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4ca1d0f0e5dc9f70177788980280a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb28c15518827c6ac9fb1794758a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf24236a65461fe978f446eb1e548181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66353900ae936c9c4573049414346d5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a2b5ee784a97ef9842ebf5c0a4d6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a571fd3975a3833e16d3ea9b99afc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ddc00286b94b61c23637f50e89a4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b417c45565cd0a08cd804c81c7e00586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d2d75d843bee5f6ac561c6e5f00387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05bcaef4d49c99e2627eda16d841188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d666f091a132f1452fef64616637f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5244887dd6fa912ffadacf4c08dffc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c97ffcba5bdee788532ec86527dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92f570ea5a13577fab718146675b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a05f589440c69633284a1058055a4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346330f918856d34e03f6abe61019194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56029bf8b8de01b54bd9e1383e192a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013d4c2bc5c9ab78ac65bb68b942f4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87625e514ae2623b7d1e1f3e44c7a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0af565223631f0aa3b78886500d2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0bf1eb059273eab492ba25dc5176e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8051cf58198e7e02da528e14dbc0cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c26c26acebfec8fe9a3e5e143d48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c1d14f080a6207ddd2c91e167126e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908971c138e54f1fc4af4bad6019a87b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e39a399683f38361aa2461d07f1027104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f229c09e7c4fa07cba8ab73af8073105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc476d121f6101a5149289a142dfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d8234f5bc77aaee23cfdb8e5e759a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b61a85d3c606ecc5c48e07098729f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb5843d53e8e2ec17b6a156ddd2b1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5f6e40666634b8113bc0c85a8291d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0505421163fab54309cd16940a9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c44be78488155a9b748452b6760c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74972a7d1ee33aa6628d8d694b91e22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b563435088edb9d019213463c9b7bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3517a7b553e386fcf43e8f1cf4814a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449f6239032fc82c2e539136803973a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8a0827b7f016e9016c604a907dc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacae5e42bb819842eb51514af2738e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fa59c8c460bfe2f0e897c99ad6e86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4acbbd89239664620b743affa35244120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099ffe21efd36405811deb3702d1295121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5bc04e3d7d0dfe64461b436f7c758122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e9a69f4dc76274d076b22e9f32db9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5500e3b0982d3c8be05c6d7064b0f1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2747047338505718e97851b56ef5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313acccb83233788257f0909356fa12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228467ce7445c4031beadb8edd43b23d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f820594280d09e0e5188db5ed276128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f98c9094c031c931a7505efe00053d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c707bd109d773301c29b56a4e4f9408130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391709cc21e04885f6cf14ccd579962131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde5a20ba7eac9792f299cb9d08881132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a461088e248ca7f1ae60602d4a6e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec44cc39a5a804d6940a3027bec857134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87eb5b0667b8579055e8b14a7b8beb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c192eef1e1b7e0945c41c8f3c85f85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e829f968895edb719864ae8065cbbc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cee81160bb022b2f59be600f692e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649930990766c7464a21b30caf2b1fff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572e749d4ca006078da63b8e4e0fe5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4792a89c86dc2a04901ae15e97bf90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4ff692d4ba3c4fbd94e8778b90d73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2149a1b29341bf0ebdd560dd9b473143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41fc15bb99cc27eede68eb8c04331e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb40a755fe538a835a6698ee4e9b11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca384d6261e7c9d426665f55d8390eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6178cf9e5a126a421bd35808491ab98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220697e46ac5eea38c19ae47f2876d93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75666ecb97588fb2abc16dc8e7cff549149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d391e248bad6f55326307568a7c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b57fb194a4995bd678940394f71d84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015742697a8193b31f9765358c4e34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0e8f6064b3be4a8961a35a422c692153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71c38fffddbd4a23548f64a4fc0f38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209b599da0518e100f0bda4fa32d0e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b2d0caaf2b537ab75199070b5ba2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925cf7b23c184e23d5b25c0388e5fbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb3c9688041700513b941ba2ae1fbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d75c460b79566f5703dc8eb993b79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b578e4c4624eb4e5454aacfc53bcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93864e6d76fa7a8885c4994ea4b88b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffa0bcb14d29b088f0fd8dd34d9bc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb495e47b64eaf53e1b68ffca99f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628c2dadf5f065faa16eace9cdc8423164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6754c20eb118efd0803e9a3dd54dc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3324ef90a70cb88f906366d36cb89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a36c8c4e883e4b374cfb5192641c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c225105bd7b047b38848305b4d7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43deba48883db4d55fb5a16d0f070cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e4031c8167b0a36870fc070df6394170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee2e5d4effee724f918451930f124171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02304f25896f663d7554229ba8fe0e9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85356b3c3d170d0ce26bde883bb53b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3c9f493b1447970f1c1cdccf8af3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a1fcc14e42aeefcb7247f8ed565c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4898955ffc9efb2df6822f9291e857d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87fa3e85ceda8cd3987d753f75502b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aefe0e53094435559be7924346a7f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4640f1fbe3d623e914ae73e3cbd921179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b967ce3eb3297f80a1045f1e3439193180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486691933d51eb6b4ea1338d5d500f77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384d6b413ff71ddbc37a731f495e296182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb245286c9b42069465065204cb364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6a8564b811029cf68168c7f6a195e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726b6f70a7ddb821f51bce0709b9100185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb657d4eb9d9c69cd69b73053a6ce4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4da3207d2053bf9728ae98d8dbbd73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6430bf38e69fd89c9653c68573670a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed9b32c075ee2534bcc0c198a4b23f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f2809ef002424a5d284bcedf09272190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3514df672387e668c3186082e57e04a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d46cd06c8fa39836869753d079348192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0ede0083d49d502b365905bb21828193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e98a5279bfe8ec702575b69d9834a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526e9092c45bf0085bee2514c0412f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b352550b3f1c8004bf8fa77c17480196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0858d349be78b1e15f9100fff8ff92f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d781c08d7e5a233240599d6e0585198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf9d4f48f65b3aae74b66c43a04389199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b88612921abea3aa1a6847fc7cf38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c9d53d17bca9907218dc8d8047b0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dca69bbfe36fa2d382694cce848aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585f30139856093e352448174cac48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67791daa5ddd4e0da82a7fcc64b1b28b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5205ec01c31e5b349825b4efd9f70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d6df17c2d18d689a1c4095f023a5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bdc0bac1984a15d1d10303595e2b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3c0a865f69eaa610b73be3eadec5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef780de260a724ace8d546b4c7f2335209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf851a5fdb1714f431918687606ebea8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e204e9a2e859935adef8366a74f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e404f706836a237f360bb4af2a74e61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc4e79d362816020776344da9dd2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83723c6913d70087a5771b06ed3c99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8387d8c0e0c8d8f83c8983bb631ec6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcd4ed9240721ddcbe1e1f4c734b4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8735d696e7bd7ecc7b86a56823b30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e816e8b2e915b43a8d07b45eb0655a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9671a956848cf9756968212cd486219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8b774cb995071e067596ad2913647220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc045223c281ac66a120377313803d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544602b7e6f0f7e34d4488b9a58f24e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2f5ae6d0976a30e44f1c3e085951223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7dbaa04c84e1dbadf1a57f03a9ffc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f944adcbd4434544abbd5d0d84b2efc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf82c7c5d61a127f4b96cb3730b5496226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc850c118ab329aaa1f4973695315d2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34862c7813891b22f0d743b4eca32bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67133198e2671a53d0ec9559ad739ef0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4c32bb3179e87bcce10c0811698d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f345b4ed5df1377c7148e428b45f37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c9b1abf1bf0267b2ccf3de119f688232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397eddc8409cb4f622651b4b92a0ac7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ddf96dc5c12398d46b2ffe97ba82c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74189d1fa3a9b69dd8c9fda2c70aa206235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87d940478d58863cacafff9dc10bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06819f465a3b00b07d62834c550e02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9c7a6ede9e121595727a7feda3908238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89991dd1ed2e2868c8f1e408ab3545239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc77928b298ce77cac95dadfc4cdbae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1871a991f84ddb3cea5f0971a1cbe85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65da5369d0d8e310bcefe741793116242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eddb584d268eb1521f8701d3cea22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f55944ba24c8655ce18c77f4c9783244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d55cb7df1cd62fa17087b6966273dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c441d07fc5462dc5faccfe4fcbfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0afd5076f645cb92b5faff17a011247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe12bd18ddf82b71fabaa4e51843dcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a592fb39dc87220b018ea733afc9fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273d43267a951d37648d571bc4978d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fc790b9ac61561c94b0d0e0962570251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d24d965676ec2ea816cad582d9fb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca8fcab860aadcd5ceb583040425a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cd1ecec3a4b443a0a37c547fb5095254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92402a79004c622743bd47a6b72b953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11d1df160058c0ca5c98f6b794e09f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a750992cb864da74c1ba24d7821c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1926fd540b755bc149120f1edda228258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25d864db1c984273756f15723a5142259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a618b78332e933af37b779352b67e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb47a7c410e113c874a25d52e490ba2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923b8230834f501ae07d0ad64d65a00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58239739bc108e087a81b1e06a58ec05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f6488cee1fe7894820398be77c6c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e545956657cf59c269d5caba4276265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ebdc94dfc11792c3efd6bcf73f9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778b08f0a2599adb85e7cc137c7178e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56083e4bdf2c1dad126f86b352214f4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18486bc1d5198242a3406d05996c9ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b534b975abadebfa95abeb1fe98fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15054acd38db1294caf1b8d9aafc5b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703af4316a1da9885bb302168b1eb1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448682762faaf7b30e8e79f9eb4f2934273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e831f30b481af7a2a56b742127629274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f330d123642e2317852b7096bb80bfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcee87567ef53bd4f6382020092134276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac54eb49b1902fb251bc73b574b7a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf7058d3cb05d56fc424a8dbe5e92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f933883c0c7c09dd283ca67e00f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6879379370e7c46f6f24b15c2c4c8bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5218b26506c0fe3b6b6cd115815d96b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a393f3c332faa646ffda7a082937282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f39cd86754d5fdbd2ca7da765e9e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f95780561bed0e2865d01ee44240284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f321a3b0afd36e66cd5b416eeaf3e5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8850588bd76218e12f3cd293b22e64f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d812022a17996e0e995a782474b841287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4b011f255a5f6afd716cace0594d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9910c8fa3b73ea7cf8b3e24be1b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e5fae78d0c566392f4bc917ce64b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2321810f4d9ca1d5f3201bc3c6838e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb288bf6dc7ddb343ac17f6c32b33e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f38dbea6edb9a3b69e0d7b51289f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b89007db94748fdba99437cadb55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcadf6c411b07fc016b43982a12a9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163b0ab366efcf211a66854ab7f8fd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb04c6dbd626b7e66d5cab1769ece21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84382e742c59ed9e66b58f5691e7b021298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e96210970d60761e34717f1a43e85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdddbf6161730fd3e537a7bea7cd70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb15b4855654bfb6c169101d9d49b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80a48a138db82001bf9aca6cee08e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf1409709e08e964d7c46b05f92ea9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c99b4ef885e6100009a25ddb83e69304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862345c718abd87f727fb3d83388c3521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5d5191a2d2a34a86a29a8c6ed2f4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ad079507939c3725397a79868ce2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54dc07918981361475fc53dc510d574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c646b55d14c7bf479f992678a4a87c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd067156807b0013bba3fc6133ae666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e0b43a28eda67ede5fdff282ab99c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d6df4efa43ae5a696a5a1fddba3b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35a700250d3571cf299970662572ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239fd9858e4917e1d070f09e2e93d4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62146c567a957a9863d65aaa5a3e8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cec4bcccb02c24e7b052baac0288d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053b2795ebc076b75eef8365f1aabd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa075e25f9bce75eb2f380420539e38914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef401b5915e649499134c3ed56f14515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9a20eac2cc752333faee795f89a8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055e681956b5055ac8149a9d94a61e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42a86eb43d5408cb14d16c1b91b53718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a406a64f255e92607237791ba5c3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454e7251b9ea9dbd30c3e5db56e004c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4c4e206b8da7f28d3902876dd9ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda8180d341662f49abf0ce4fc686ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e513962a17bb1fabf77c803d3f93f1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e624440ab958488aae62284fb7a57a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22889cdb3eb54fe9043b7ad8c1f193d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f62430cfc659fe7f111480a21ba1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d99702f72474ff2bc48d86dd38e22127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6533c66f39a89cc9ecf55453f5e20f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f4396d91d8f96604262d4f416c06f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5dff039db77acb13428ad0fc81d0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413a17175205fd88f903425e22933531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f7be289412a4299dcdb19113812232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a8f013790acff8cf2a2e5f3111ef433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a3e060e7a1779af015f5c140e62034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cf44c22f89ac70a10151954ce977735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6fb94188908e9f7e5d981db4e022e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27453767b688b8029f585575bf0cdfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae965a7530c1b3e370386b46082208538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a3b289cd2eb31b03a83f21d2eeb1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eda212ebee962780816bdd7e8cce740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787c87b0ef025971a8b14c524a35c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b39dfe5bd0bfae295dacd779c2c62f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e95337d60d0128c399be0ed8f3d4a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa8564d682028eb496195370a15c8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e1ffcc8fff94d385a1b1f63bf9f8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bf248e9c7e18f4fea10cf367cfc0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535d61188a6b95bed60347c70ba1e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb40a1bcab02755398626e0101618048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac45130728349e831e0a60d224c7f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1604e919e328c6f540dba089cb486e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b1fd7da8b1bc2ec6f9e00c7a36ea451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa7ce6221b588bfb7083c13d5bc92b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786cbbf1e8f3f3e034064c7f8c66bd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff7975485e59e7187b7cea373cc6c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059024438f357ee85f682f1ba7c9f7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4561b02f7bf569ea7103d7b791943256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62305147a8cf0cc1d250bb0000fb6a8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0644f6e204d98f9c4e15e88bc8804bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0db6286621bac172dc9d4fc62806b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c813d7515a9742e3cea76e6c4c80760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc562ebe1e043cf485745eabe6a47961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116741bb8e7be5bf0bc4ccc29d6859b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd136810dc825d54e4901c3ea9424063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b5e831ae57b1a2e753bb81ce70c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4b1942c366af65b57fedda64ef2cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a26327f32d60559164dd64cce95d1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e3dcd7bf054c16fec47fc2437ba1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2782ee0445647c8f044fa8fcd626d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e5566ce20c0e72652a7360e26945969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5d203f6a3473bbaf3f6537e4193ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf59150c64b46d474d834d3ec0e1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc05aea64346ec6f3662f4868ecf99172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b58748bfe78cc484ddbd1a13d98a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356155f91e9cc406d99296ea125523274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3780799fbc14685f831d013330f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e0fa92327607a7aabcc54b42aab276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb813616a801969650ac552c0d7b7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f4342505afc113695b03ea5e31e7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c46018bfbe1cca874eacc23fb19f4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a0cb0f7b4d1c8372d8d906221c7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2173e887eeb754614ddcae579d648af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94efed8e39d0ec78a51e5564858cc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a5774013292b56ee07bb2a303c71f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e5c5042c28dcacdad46b5caca10f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c915397ff31f5ac3118707e495d04385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775147c32d9a08a987b8e8579ccd41486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623216760fab7135665fcc76df1a6c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51e140dbbf75c52e0edcfd152b8d3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f313c9a56291924e31f1adf3b971e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890bb6d74ea70d79fc1452d3efc4d5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f3d589f7b74d2ce8a4380118044e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d980d3b6c0df234c716c42aec9419bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d31cdd51808d935e091f7b799b68ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2da09104c6b9981c44207346d5c2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584190281f72ed6a3da2fa61872a2f5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee181529d0ba7b508e3460811288cd9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7979f973503398b2165340c103cf7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57fdd26ae6d99463ed51d679223b4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7299bc765f80c206166321854a55399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cb20a6ef1a3123b287cf8f38689a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc352ceca691220b860009cb11d8e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba37e62a570082645270cb51f511bf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cecf2a9cac37ababa23a0a8c5a420103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b81f2db96d0f4f57bdecd2da61440104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29b2513759b00c9f6b3f99f1fbea9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14fd69d4ab24fc683dcb373fae18fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde4be8841a7cbdd22162148d9239d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9903ac3a9fc6fcc4e78fae2e8ccfdb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3466183dc77f073915aab61c4477738109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f522bc91c8b3c8a753a466d8ade1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3326a2b2136e4f7807f0132a4e82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0914c95a4fcd4b5429bb7be42c6ee4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab699e12369bd772d6f2ebddc604ffc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e761192acb91ac93d61f5c6b9b8c33d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3a57d901401a6d3005154e3538fb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974446c620e8676acda9010ed3d4b07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82129d85a5b3ea0c5e02295a53be3c71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5691a844e029a767e5e5c4868f11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca67d40174cf6b1a4e6babd8d85607119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4648ce43de44e22bcf3f11fe496dc6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceab4eda825cfd4f2a1a85ad22ecda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1707b58686179199a8628350675db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2574c8b3dd195189fec2747691f5f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631ad9657a0c52a13c2aad28ae42c35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c11d0f5102286e2f8de892c211f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f22b4bc414736e32944323b20f1d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279beb7672d81d40cb48b05ea2cce0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b6d966e97d7148a80232bbdca7489128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a3dc44bd2c451287ffd4c7943d26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbdd2ee76027524887cc5a143c2629130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07faf6a56f9ffa77522ec327da750b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b35fdbae6cc6401f38b8936a298e40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235d5705f5632e980826614dccd7e79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6d793ee6f98f127b4f3fc841afa24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a672de8bd77e35ae8a130529ac4554135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209478fa4fad4b291f13bcb122df8eea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b3b0760204d7101cf467fa3a2064137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa604703ae8345412bb744600f140a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf578b956fd427ddd7df07a96ee0b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011bee21c02dd487421946ff263726a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e117e16f5a124a556e2ba608c2cad5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327215c03acc7447682217aaf92047e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711b433965bce8a374fdfa605d45126143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795775be76ae74eaa6921e5da2804b4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80621390dc45fc4c70690ca18da368145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4c4fbef9401bac421c60166400633146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a6b6a7ae300be399aac155bb35827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64c6544dc5398b19e282b32e8d83e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9462eec2717c03f9cdd760d9169c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5e72bdbb393f18cd2c63bed987efa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6526af21b8784b29457a1133f8f8be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce935900cbb075d55f4867c12e85957e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8a9250f6b6d2cda1af1d3259c32cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e366897f3dbdfbc6083cbb87765823154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382352037299d655e60124e6ee11989155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4760ffe6ba51d61f765201e3b3410156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bf2ed82d382571b1b359a5ef43c34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5925d8a5e5b2241487eec2b537b8a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c531e07eb1dc9b464bdf59e78caf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861381cd15a4fa122245c0798472d51a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e1faf3cb1e86641dfa8ce3f3ddc45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee4d43966de88cc5151ce9c27a68e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfaff3f5b7ccfd4055d5f222f1f6a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f06d63dede50223d221c111c7661164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1442956ba28b98a297bdf1006f0ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85436d6f3f27609ddc3706a9c3d82e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052a14d83e2fba4b113cf10bb8a651167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60964396fccbdea7656041da524cbc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbb60bc230cdf2f0843e75277a1893169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea6f2b755e4fc139ec5aad266fd88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829f6e0d82dab0bb7453762a4485d32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6c60f5849ac7002cca8c072a8b19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9a9189e41a1ac5264003c99d67b8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efc094436e25a8af0a5925bf55c210174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d364ce9e55bbbb1c6bc1162f30aaa8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd51520522a0eb45f7297a6ee882cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9de1ddaad561f9fa58f97f475e213177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192be92a2baacce08d0c6000f34b21bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048df385bc60c886e64b8fb93d60f05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06324f80719da70f80d89d6eda434048180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebfb7b599f771926edc40ee8076b53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9cbf1d48f07ef2ece7380e943c952182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79295182cf3d20fe3816424bba1b3a87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f51c055a89978fc36401c0eb1218f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab03f64b95f93fb7e56b417546dbac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1e62a867549618406764ee06dbc89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ac0def78bc07537affb54c16b206187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeebae436476af3f3b5b1a054cd71a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf0e3502387092b68602cd3adf9c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb67a624b4020cb2e188a7908fe340190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e56ad4318fb9c7596f849d7fdecfa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c05d00cf99449a138287fab404c46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd460fcbea75612983aa04e81d9b866193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ff687bcd77427f3e759c94faa9f30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f98c2ab6f59590aba7089729e999c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d3f9ec8242eda1e009cdd113dc9dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70333e180375d3576a316cd601663be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137ec9c6a2844e9a8a4d63d37f81872198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099351e0a3a3afb4901b9422f69304b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c9130cfcc9677c83259d85340bda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092598bf7cc5e837c132eca861d80454201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec21daab82e70bc347253ebbb8505b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc0c0eeec132ec8b6ce46396e11307203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72989b430fb250ca34e43909d55bbf22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b82e2465d21dd47c69311793721ca0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282e0789d29aad99343f84881188c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f55437069621009f568e419a546ad0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab149d5f82c1a914666482ec6d968f57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa717df6df7c2002dd50de065e8d7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9da57a087be4997dc2dd4c34e630b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad06b9a7abbe37682c4d522e6c28e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e381838214c39ef58f80cb1f18021212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb632bcfd4184f7e0f65ffda11d735af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b33c922d235851b7119e403ed6c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc80d175f36cbb979d1dbdb24dbf839215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6952a6443c9bac628dd16ae15a0b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6adce73246562a562a3339f91115f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70281e3a122a6bf8b355fe3a92f4f78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b05f7b67083f4123d7917b117aabc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8069cfd194ef8307333f69f9b8ff6df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7e353c8043322e840271b5fa537c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed76c28803ff61d3826ab2cc25ec7aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fbdc253e85d32532a9d14b6f68d5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84988d2c747f0f26339ccb7a9f029b5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9898c4105fc49eea20fb41888709f92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24594f51bac807434e099da93cde777a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da55688b8c95a348c67093accf071b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7e48e133dd7fd047ab63179922100228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f01654cb03881ee591fd4ebca43a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d37c668a7e2f33afac0b3da7ff090230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fd32a3743cedb91398c5fdc64f86f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8ec5115cc13756a24d99c547692c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a6d489428f75b5a5905ebc64b661b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407a921de5a0ec727946c9fc0693134234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d62bc8ecb37d3a6ec531405eb28a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c3dc95806b5c81e3f02b7a3e2541236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb75fd010c670e28aa31fcfd960b03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e600551e383a678a30ce2d56ce0042238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6426c1ba6acf4811f73602f5e3769e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccdfa16f6de1a9a3265c9389318713240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf571d744993e2c588caad50eb31e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7b2b517d57a9b4a226eab78f1ad0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9e479a9aa2d96245781cdab875072243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a946019c485c43b215acea4a3a46b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c506298b3f2539d7556909d9ca35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e76947ef2fdaf3099205616139967246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418fa9122629e4f3dc181ce717f26a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8058141fd8663a8ba85ebb8903b7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a87736de6d83b16d5d07e81e100f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139feb96b645025eb5c3e481bc5b41ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232c161003c313c72dab1c6a46f90e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff9c426dc88689d9cff235d70eed75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc185b125afc601b41c9d3072c1ff49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07f459f244111cfd11db20c7dba4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5415800c3ea5b5379d5476ca6fc86ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1484b943247049f76048d94b54a28c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395fa7e746545e8d077a44b080c6360257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bfd4078f652376ca9f931ad6c7051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85908856e2f9eebb1d948957fdcef45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06476eb8aa21a8ce7e502b3915ad8260260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b825ec82bf669e9bee635ca27f946a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf83fe47f1a5cb5327b7c2adb1f7125262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9ed447515f3e6a8d566099e4b6477263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e725eed995787a60602a906f6598bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75893d5ce00dc5e722147a4dcf172bfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db13ebcb2393a158276c5d402e55129266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae029367d4533c5048f1823228399b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d8910fce671d025acc7cc0d45014c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7645a1f39431e91af2a0b553ae228269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4649dda64704de4b08a61ba0a8d0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219091f029f0f29640aba7960da90a7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d042f0d3b1136bf058411c2ca7495e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d414941a3e81600d7e087c6c2ae2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecf7ed3264c810441028ed4b125650274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb0258fcec62e1b057822b18e315ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ce9cfc1e172d953a9d9e759c20d7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ace83cc7ff3621874d3884c7dfafd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f0de1282102cd284cb4cac9924136278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a49ff321104c42f2055c904ab36c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c89ac5989f08319658251558913c2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291a8de27a5c24e3a4b617d0656231c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37291992b6cdbd0918b56b03a9ba09e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce0cb47c26f538960ec21e39bbd57f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752538414ac28c5bdf6de6ca40ad7f2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af6e891e0fb1d69d1778b1271d7a5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f799e2168f97f23984f14794cd15d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c90016ab63c6d29f7c06033089a3fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f319937f7128c47878c5784726e27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c672e2bf512a7ba323a7b763c3641289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f64a4aa2b0506336b032146e2d01df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485015e8d9a7f5650b5543646450807f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bdedb7213671b18c1b00b547d7fc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd28a196016ad23f2c081d4f7936c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f48b4469d37c253d8f53fd64e9268294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e625c7420361f21ebcdd343771c33b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880669147f1166485170f2707b4dad9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6c0887398946aa8186768cbcea4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e9894f82a38c356b499a323e99fdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc7017503292ef37b4595acb8648e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e257f25823874075220453c3bc4937300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e30c7ed5e2b609770d6658f446e2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dd9860ab317a832eb5f2bb0d99c8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666d12cd0bc2e5c0f44966e0a15cd8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae9246ab71bde9d4be0482fec6b52d304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>