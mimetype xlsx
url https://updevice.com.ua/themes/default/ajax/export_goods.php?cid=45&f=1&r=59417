--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1345,51 +1345,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aaae6246ab1da6bd9d874479a9c631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959ac851a6521cafe5c7576a2e6521a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faedaf99833ea4367b616a49a5d9fd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf8e20ca2d0d7dafcfad4545a7b494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0be91faa0508831ed2169cb8b03bbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5477b7e2229093b47d544862dfff6c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec65361f369c7e975f967ce258076827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eb33117be0a5840d52aec67da86e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4752c370a44ae08b8bb0eac40a999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557084c01050d1f9f29ce5ead1acb1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac45a846098c35fa32b6d39a748025211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903d520dc988775c898fdf6f67652f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137321c6f2436f6b0104b88ac6ddcb9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b083ca30620a9726d97240dc6f0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca42ba152a6aa731e9fb0684c0d4db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f13ba64843afabe3c7c3db41bf1c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241f3b5a77834ca954c36bb6908303817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02abfc8d21037fca86b33c5b1317f9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a6602b3903c9819e17efea5485aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01936f443152d2af7128088c1be2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c871b703553a348076bb1b8e90fe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a02df511e318fe019a6115eb15792022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b8110a3065dca19687245d3c5598023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cc3673598b6e4fb038736f308b50324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a76842a4f38affbb0a602ba1b4f7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d898648b680e7e714f575b89e331526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f86074ec3dc6beaf754c02333d91427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb01d2ca23a67fb7b2ea295771c3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee05a42a2a89a2f8a1534f813455fcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403103a3c9458fb2e4c1228d83f52e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d303f1e7eaa61349df658022829f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45a2bebb1090197c1a161bb40f06a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073da94769354ba8772ef0704944a1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227e631139519b848e3acdfb5119c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3746cdb064fbf604284c044b56232e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e2abd819be44a6d8f6979ec1f8c3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea415681acfec7541b5258c0c9bf5cb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81236953c4385bd505493f591732eb4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb154050b27cd6a5ab9c2f7d5f9857a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa6d80af9294eaab68c11f0b56bd2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c3a6549441a0ac447ac202fc22b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df2c074547700b7f302a826bace2ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8336eea91ef0b8fb097566ab9717743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c03553c8caa3ed2310b2e66d6a690f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff88578e06822accbcba7305939fcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3bb9cbd8735331267b439c2888af546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1af3002b57f8d6e11edbb879e09d4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b85719df90c6eda7b6aad08251b1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5f2484a145ece7ece2c56d1f2ff0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e0c8ecca4ae6564f2af4cde4268eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017081fb0fc89174f1bab43c4ee813851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5b037d798b586947b45b26af0b66452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cbd0be2a9fb2841978fa9eae14efb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8d270d431d14befc7bd88f395a1d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc522950e02a4c0fe2de50a9938f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ca249758f3195939c2321112f7db156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e405ac52d2a06c2c7dd1709964ff38a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f36acdc7a94632860f49e2718306258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55825d0ac3832470b6498bfce338a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1e10578b71916be09bd7e1ba9c46460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fee057ff035e0e9a7a27a2248fa5b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823177f3da71cf4d0cdd6fb632b5d7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14208691786b9bd2eafe3c6101069363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88b57c74c1b33350cee36256fe134864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f85c148c7ead3a9448cea6d9b5df7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c36a3cead9ac0274a54560d56bc2d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f26c1969de7493da2bc7eb2478f65567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf42399815dc72b53296dc737a2ec768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecadecb1aa67e2537eebcff2c2beb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a626d0ecb65f890f79546f38af0bb9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a68123ea6f2f526f10c67a8da79e4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c224909276fcc9030a14eb6ceeaceba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14797f36ebeae45d7f8fb019864020ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebeb4b7ad77c7524f1bfef9b46d67274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5cff15b6a294cbcb9fa20d0fae4c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7749ec242081b0ee66683596f66c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e972f12ee11d345f00758dfd917a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e17469bc59960dcdaf46892663dfdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802788fa5755b08a134814c7ba08a6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57afb1a5aeea02779b4d78c08e3489880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f031336a9d0f06a0927722492dbb0f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df80803e66dd5cfdcd51c837d537b6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d27ab47a107bac6e3fc2621220d03c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487c7ad000efbc31cfa30727c20e93f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a7d93af5d3ed84cdb98b942adc58a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc63006dd0b7b3a063b0fa123289586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f38aaaa0ed01c095da6187aa20699487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9d88c868192ffbefb60479566bf4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d17eb56c014bad0ca08bc1fe6efcd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b4d123f21d2f8c9396e54fc99c7d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067fbca6f8212c3003199686be785991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2db2955553e7bb6d2f54394de943f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a328149f332a531d9e387af41f5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02ac3f9e14fa15ce69568552bc33794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0b08ac9754065172d5c4a0735cc6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b60eee5620e2022ce3e3909d0c5aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65b335f8b99ce462a7b8a17e4fb5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206de28ddd184323ce91b3fa7d692ad698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c8c9dcd797e221bf35728bf846b7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da55d1789fce3fd1db169eb6fb8cbc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab88d524fd835b7a0ffc7f1c5294e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4680d36bbfbca1c56bc54aba2b613a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b172fbdaf94263b2c47587503cb5ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f226e309b7dbde7172dcf9ecba19f75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed7945224f60872463794de2e15c7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195b2a1b619603fb17035e8af51101a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969ccb3a983792e2d1ee6683ba83751107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24c038abcb0d199eece07943c4420b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67894f31cbb4b702c56a68611f4abc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0756efd7e65f942169f2878c8ca228110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb3831835fdabc917982392e14cb09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0b171f5dd68d887f6823331f8f9b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff05a13ef63a0859326419ff79830113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd15a39ecd7bc96bb8d7ccd277e4f77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692634991706c265b8627ff54739bba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb27e636cfd973f1b62f6718909305116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8affafa23c521f9b6a0f665d93060117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8aa7fc5aea86e5866497f91b78d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48fb254bde07fc79c4a57535d3e044119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83861297a5296e018d0cc58c35ee262c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff923a695e35bac5535a172df9ff3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857a8a8bbcd15f612b3d20c0321bef0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41879849ffda2a396d2b552ebdbb23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d06f0babced9be91d6f6b1ef36a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c963d77a89800dd55ea87f8f4163125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19956e72e9e11c55483f3ef637305452126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6094065565ed96d0f2321d7e103f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d378994f70ae0f5ab96948ac8d5a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc6488c9b9a1781641c7ac4561f4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90edacded6ccd40aa2c0738476690130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067e210422f0a20011a53d7341d79c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34151deb2066d36c6b9fc85512f5e0ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9304ac66f0d56a33b72c65552ae7659133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169b0d2692f79464f8cf937afd66368134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedbfef73447bfa95db6f1df6b8af5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397db3cb2a8bd51acca0913ea57e18f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd326151923bb7a38ac72e9001a0b44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e968abb39268a08875616ac2c614e32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abdc76ba4b11f1ba9c3474b90e487b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c350e7caa6c4a93b621455d2b04c69e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eee068191f9c30f02aafbcdfbaaeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02193527981554e830cab423a2af22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1957444f7c8d95fc3270eca3d08ac6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f0723f6460ee6f37e7f6caf2f625a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d4cb7a48ea4aeaf914a272ac05194145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca704df8a3205718806879beb1588a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2999f8ff59ab824d13476258e41c530147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057cc4f4a9e1fb7e2de343ed7a3a4d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee53fb9e489f6944df03ad730ac0e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732478012c924d8be950cbc09799415150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e3382e484d2f9b9951d49648e2d4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d21305559c3d297837f195869b916152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b31ffbe4876d4e425437377bef14e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2a8ae828a78d98bf040197626f616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ead392d1e4c22cc88693ca01dd7c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447789ed517bcb3d4cb9f85210ec058a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d00ebeb1f45952a3ec121b0952adaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b78f2a34f34e49af5cd2a8340f8a94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e593f5561ae999a55ead17f6efdbfe1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb28e8acbb2345310dc8b56e2f8ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49718b9f48d39fdf8b3d0e5891bbca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee50ebe3747083db7557ae594608b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bcc7b52e05a098b67b4a640babd97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452d969117ada74bb14f6c690e0c72a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927c5ea7593da8c31e14cfcd377cb3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ade7732297d65a620b73aa8732c95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b506c0d0e353bc28ad2f9d31f5192167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a37ac31b12ee719167a9ee82dc57a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f6bec7764b5f26f1ea07f5353c588169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459cf9d61342fa7d9b5b70776d2844c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f1fea533055f21f72e0b15f62b41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6cfcb0fc0eadc3098d1f21e619c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6b7bee885865be13324e7b4be3db2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c454087ac04e3fe1272cf38706775174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef01469018e902fe68f963326bfd6dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0947ef7978cd1a3ee33764de7c1e619176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cfaaa28242c4b813f9da0dfe75618177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f348bf74bff3cba52213f5bc3e660f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3e5a971d08e22c7e511d7653546be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b185bfd8f2282dfc22c36e43f382b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d44b69837e9ac70d18f6604ec7c5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbf6d64aed2b9cffe330d746e2b5fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05569d43f4d79e48f9283448c4da7be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56da763523628d5867d7ba50587c78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bd27185d2f2203d5233578a5313bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a7c9375af92d0bf95dd493c631d0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9f7c8c0f1e633826d7fbe014ce105187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14137ca64546f7e53ea0ef81646dda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b236ab49a9e1caecc9cdd9602a424189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ac95e6bc4508a60f99219c041bc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d0673ce251030408e878639827116191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63ff570dfc5d2d8ee6f9f1b214a7fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532a91be6d593f379429727e335e3e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab288eadfd1e312f71f0f58495c35f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9b771711677d46d98e505ced56b63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325423f8fae573df17eabe8d5077980c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3eba8365ac631e28bf757ea0a4efb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0fa0e7d2021ae314cdd76516078f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb769e4cd5381655b4e47b2aa590b1ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a47653b5078f7cc4ae111f87b8664200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675f1f8dcf253265a456a3822a0e8dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480025019ab4386000fa01311c49e73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6f7623c5cb14914cfc95e7268ebc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f19d717e10ad82e169b77e9dc7ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600c02544f00b7965aa7ce1004bfa11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5583f5fe0dc55d55b9611d1f1add206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99432fa5d591cf168947d3a42f68e59b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4af9ed90c0e2999e0357f2134654208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ab2a57997a2c9f7be131f7215a470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c99e96dd34fff82c594095cb7255210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778568668aebcc74a554fe902a44d6aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7bf6e83afe548d474f54fa6f41474212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331fe6af1ed688dd9cabe1daeb1c82d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dd42a2c0b24c279b8e78d68fd6290214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcdb3199bf3fb605d82ccad0c360e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed89839eaf9b481c22968b3a4d9d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28989a32382d7faf9d8f82f0acbbf60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88287e03e8f3f9409a37bfe5736cd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864d491afef968ca251d731751e06b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390110050abc6094054ede154b8932da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565f5d42649580d82cdd13a3a8e501a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc6a51d983d4d3fb03d4a966d5debe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9cc57b4721c4b511327ce605c937c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15575452ec23e1b100e481f73ac41c98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610710e5419189853c8eab4278eaef2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7663f2d5ad70db51c27cae77ae5f6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b24148277c58f71a29c265df365e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db07410716ea160a85348d1ec1ce36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569e5c01415198f180038ae87508754229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ced3f55e5f81cbd343f0f3ba4dced230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c5d358601dac40bd233746bad20e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5d0b8606ba806a11399f887bf579a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e816151848a996955e95652be0ef9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3724a2c97bfae59cc3862b86698a53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45f7273202ad4200339b83c083faf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669e5ec8a67ade9172e6340d7dc0f65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0037a3a57c61b42e235dd1601871775237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10788d772024ea127bf7f516ed9749238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4de7855d8b1208ec48cd21ce6fe37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19f293f0697936d5dc82f64ca0a8a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f12c78c38d0f16b5454128d9866c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987438e27c933353941b052e140fa234242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0964d16ad85998ac9c733730e18a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313fc9020ecc7742f18210c02d42783244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49f287c3338dc61b59a60662c8bce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52fa4f85c73e1130c57854452b8d48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8ebb5b16020d84cbce1264ad4d9d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d38168182ea4fed2c5ebeebdc12d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e237abe32bfd1baef4121ac6e17b37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a583befe07c29c61005c81afa9e291a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23f5d0e73cfaf4bad53a262e51970251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aac73014e9082efec0f62fb4884c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef37236225e5348c1f3a21c73c5a8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a55a80de62fcbc420b72562326f9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdebc2decf122b341e0a651dd8da8ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df778a6570a4566435714f1c5f51b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce002c6f75818a1cac709036dbf24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe6cacbd32f19770588380943839a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a4b966b8a503bee5691fb6a8ddc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab2d9d8a9f9275562c49192877320260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef99403462f4bf5cd6da98f4cd3137261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc7faaa0521887d93ede6dc3a11c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae266c26ae2b8133504ecc97e10fed77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b02604b7ef85a8baf77482a44645264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915fbe3bd1c6a4be48fc5cc984eb060265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b35f662386cdc4ff34711cec1c06b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f4bfa837f678d0878e5a4a94f5d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110c5465b58dc9b369e498987856f1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47040c40064e16b7ffea6cdbb6f539269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea0e80244cc78c8d16eaee7fa4dbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ce2e4cca4a891022eb0bc8873e99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3560fdf11f726ea509645219006dd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca2cce2f6bf55f50536a7a7c1b761273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616f5770c18d8850bd6190323ce641274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a13066be3da80b3f764f34a72d67c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5643172bfa4593ede1e7d21113b35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd739f39ddd66cf2d36276830515fc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d554375a6326aa65d06f018f198ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a79258fa648a369bea2fbb94235cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2819be98fe25943d2aaa1a1d0e0a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced545ada1c550b77541630df0f077c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08429e59402d5cf0d7c0e5bef55b2acc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798febb21f5a921ec4a1a6e0d15be2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b70f4514d2d73606704ae4db0c07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc0f98636799a16015df293497165e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa164734cfc736513ad7ff1f29c2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260d543d78574199c42c36813c4de2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be670a21b30723245fa49be18063e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ef5475e6cc3362e1b8b3b37ea217e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f7dba483e47f158284c9dd578b11b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d3facb469815c712c31ce2534943e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b302e93b5e8d75b846d9d1ffd19e58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bbc3cd1190945d6a64c59d536ae37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d0234eedd4db8ba70e3480fae3e2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e473c544990f549172e220f326658f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d4d8e77751cd39578bb112aa3f5c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9a7c3cbbb088e32aeda4a4b0bc1df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23159831986dcf6b65847029cf9dc006298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73cfb0f313f32885678d595eb32f5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1f808c38f9ff8d7c5fe9304256caf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1fcabf7bc71213930803ddb7dde5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc2b512defad4e3aa84dbf0c1ac6ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580769d0ca7af5ff60f5fb4c1381e1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cddf502d97fbcc35ac2f9106fa056304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59228b6cc97c842cad7913a8ef16d0a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7de3dbecca2388162d6a112da0b7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cbbbd220787ce92ca8c0f30a855b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634b7d9fbfff14fe0d62c0bb6b70ff6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a115e68954afebd2a397931f3853c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f484155576429fe24ac0ac0cb514310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e1b530c2d745427420c689c0e17fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa498696fe60556dccaf31d5bad02cf312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b26ec020d38576d1bfc951a77d2f2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63844c020808342e95d6e5560cac892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccad782b9a962710a2217279d143663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f48d4709b8e7b76ca2b3d42a482d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3643506f26a7fa85221ad249d775b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668eb6f38e2fc8cdfd942b9cb4319f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd5aa5255292d44c0f1470476bcd397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd781266560ef50b6ec4fc3e3577298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92198bb2e55b02843e5d9416e41e63b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e1d97320173ff097134b30f398fa410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3bdc9c8644580b6a0ba43e2cf07f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e800000530e1a6cd5ba605d85b8dcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa0a6a12f8b77d36aa40085dd496a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa9812adcb66b70b666ede6361e8a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcd46dac8c4d222e0e6d73ba01e3b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d820196bbed665593f1c803cd03916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6aaf24d3e582b01baba95176bdaa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2b167c389e5fe93eda25539cb4f4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5140dce98bd2ccc747ea961f93e49019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821381dce91faa445c980e101ddab69f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e905cdbf2c5c5dcd640ac3236b602a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceb2576236f2c55e05916b0ee2771422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e18845a92b4d88c9ab74b8159833123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857597ed10608da249b4f7bcda91f46824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128342798110885712e5182c7ebe99725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad425d7cf30bf0a1f3edc342c1449e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dbe3b44e06347cb0ee22f42ab0ba827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e868fb9dedd2fa3687bcf5e05d1ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6cf3e46a3310e464360e43862e9bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcfd571c04cdec73e204c65481b2fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3561f4edd7decf2c9bc1a1c998ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cefce7e865047134c032eb042c27532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5104d4020c362d3d0ec5919e330233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d308c0dc88b7af60d4843c40fa6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d89df5a498bccb5992d5330a9105335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9fe57ed5831bd138811efc81f3df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fcf42ac10ec82b0bd92bda1e2e0fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1636760b035682f80338446fe9e1ca438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be418cd8952bb9a136652f28c7f4f8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1188413b4ac4f5a7e1dd351b6a80f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593aea721723361b2de089874e8f9a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb611af283b8fff594cfd8933b6c9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ea360fbc169f7247c1264c53498a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6347c4f64c2c219b6e7285b8d900644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f13b618b51e296e81ebeade445bbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30fe8f2a75b4a2b8b4841976fccd2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7854f80d266742f695f9db69f486747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a6d097300fd4c578f6c109f61272f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a603c9f723b63f09fc445a3073c9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11502455f15e4573ca08be7249045850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59606ccf4343d241837062520de77251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4888a52f3d08ae80e71b28bd21a62852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b02bcb4f25bc4a6dc0b5d5666c0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a1a6269fcfcfd3ea284290dd7d3d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629c57befef915f2d36a5d6d79cfe1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2e33b279d473ac8b657bb1b6ccd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830296db6517758d908ee396dba307757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e334585ed69117b611e5dffc7e8ee958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc1da6dbb73d01238dd318970586359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f15452e2217da89f8e20df3d6d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73962983caad40bffef6002aec7fc4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb620207e264d0b701bf954e75df0da062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4026f862e16a43f237090dab7ccc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc8509cb910836b2c18e7a5213a42764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d62135eb54dab5771ae6c1ed513c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480d777b7bac5163af2274603cf753466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32b8dc88764cfb759a7dc16a3661367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eac0a217ff4254e413604758abd4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa2bd7f7f00da3787eb000311c666969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614bf70fb9deb0f99525d7fcfa688ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b9b88353aaefbc1289872efc18c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921422db36da3152732ffef26b6023172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926059def973ae7b45d0e54ac9bb88873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4136c27da5696d62dd113aa318d7d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218e8f839cf67249ac3b0fe6d6986575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc2fbe320734156afe93abf88384c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e63c67d48a52453feef51bcf90ad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391ae5dd5b74d7c0ca223120489150478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff8cc77bfdb9cd4d859878fafa924279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a36ac3a3dad1a578b3b680179e6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f0d365129c2af37fadc78108d954581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7ef07088685229a9edbc8352d9bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9496a575b3175a6acde3f9e22e133783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db863a2a260c70c09f5e058564b258dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b0969b88869178029e1ba302c8ba685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4c871668eaea94b3118dad98e17d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4f7bb18e69b328882b372bebceacb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc748da78ec0dfff371ff3687c48b46e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d97a69c81f53deb06433615ff3a4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54651dd8881f18251db4801a3efad3ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb915ce458ccff4d5b18bb14e74673dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f9ccd54de080cc72c823cb44c53b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e51bb8775a163245f86048d52b44a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320ddb5faa52152ae9f31bd11596af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740abf892aa454eb329639c235d797ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea9738c5a5bb5aa31aad4686fb09c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406afea90d2fc6d08a48d7e051e584697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d018d21743b47013b5a0ccbcf5a71c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738480aa38f6d7927371156f258f86c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1fa862f6262da7533d549275ef555100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30dbb1f4a242b3357dab1810a903b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e04419f3b84a82f3063eb6b8a4824102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39edeb9e0f6fe5aa5f182da16bc30a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5d462386f525ccefc35bc9d3bf71b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc70c1a5c236845c49d40cf58f6933105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9113a27fbde75e2510b0f33e63f667a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f9738b43d5d30799c019241faca89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e1644e16ed78e47213f2b6c811998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa636f46111ca7ad4bb05a65845c998109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e461e9a093c40130eb90f4a5b17a1ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcfb653ccb424e502e876f5021faca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1574c2bcb361b02ecd01b6890aa23e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9cbfbc0513525f0ccf6d1e6aaba27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72a2b3edcbaa36ebd39af72a5862b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac65e0fc4c10cf40bbebfbb610c46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bb42cda4a3d2f32c9d6b4ab570978116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49d03228faecefb0ebd4db5095609a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f47776ee270c00f0d0642f6c9546118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a64ca9c5a1e098db837b451c378606119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d334f9d0f3bff090fc7087a3521394120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c1e394aa88bb3dc526255eba62603121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413ca5eae3376a47e8624dce7217e97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011b28084b41790db6d9f9b44e57505123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b45ef0c398232bafdc74fafe4e4f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c001ea0860458daf81fdc8f5d0bd37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f4460d8bb1a8f5afd2b9bb3058f0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77efe17eb8edaf8e15cbc8927546f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d38171f7491cf481cc5588cd4b1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80608a83c81e01a5f9daaa841804ad3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad42c3858f15f11bcb2d568c442a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d018edbb934d2acca90ca38de1a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413451b76a4fd80950165953fb83f023132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0f88b361126c5484a9cc4ba5bcfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85b44917ec99462cd1b00316b2ba5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d3934fc742a64ba623e8393eeedc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7723ae5d19dee2f6650a7937d94c17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0798952bc8de227c68ba4ed48dd990137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214436912f4dcaa9b87e99df4cca22b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd249816d3db2b7d0883b80c5ff8a82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35685cba6687a96ec7eabf3c530e88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de092eba82bac8b9cf631a39537d19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0d0bcbfdfb699478bb6383e29548142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd94329ad89a83e4a886926073ec95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb971ef425e61d4245831e791ae8b63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8819c2619e6388625d47603642a8d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c36c54a3fd67271401cfd13cb05ca3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63729d6b0f66dbb3028e08028af575bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337a9ea6628f830349fb4c79b9e6956148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d438cacc61d003dee68f0c07460e57d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736856c5ececb36c7b19a7b0436c25b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031d2bd506a09cf6e91881c04e1d3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304365e5192f1780891d1623e843f91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f7853494dc8d9d40f37308fa556fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e24f460f37f9b7900f685d259d4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed357862e8fd71d4e1d255cf4bb9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21543b604e87012b5132938d7de62e45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3e22bf2378caca9ef716fa7ef558e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3154fd8c69acc6e068ccfa971281f11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9426829a4645498dfccb0a21872457159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b77e37ebf9ab41865e2fd43dfdc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1125f662a1c6b748d9c21fece1429161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530458d5c9ec00d6cac10ac91765357162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c6980233eb18de975e9c63313aef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a45b9fcb289bd8a1f5017da295b48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be56a84457de76e71e2894dc923a06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af11d1fd6add5856c4a9bf5ee95df4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb23e7de7a9d50c662b4dfe15639fa5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314999a9760dd66fcf1f651efa1b0e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bf3040f37ee44dbb2c6076a1d2f79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c27abf80c388a9a75cc2787530c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9202bf030148377ade5b6a9306dc30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8388ef7c417d957151ed029871eccf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f553b80c4d9af34892d2b6045ef6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f53f56fbc480dedbc8406eacd465b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89715fe07c3d8a4b5928b5e9459acc85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670a3aa72077a27953687580de8bef1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42946ee3a384949bf8371de70bf0169a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86bf8bf514d8c97921d9a8f7937fd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeec3d18a1a5cbf51b1b1ad3c1c605d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf854cffdeb2796f101fc53975065c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7808a6692abbb4c965d2e54050bfb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b41c9863536f27aa9d5a85e4f7c193182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f6c0ba4e646add92091cc671b63a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb041cc338bfdf7e61a06d89cb49760184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a708f294e87564045e33d7761378a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c03f68c7004321149c6a96b1bcca1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c3fb42e86974cfa4d5169232ece33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be4ee39c841a0d4820e5c032d6afba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30976382e5d7490eef37b093a7fb29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268be90a582fe8f233757869428e610a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865efbe2f04451a79700cc5cb3b3320191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82c72026f3ac714a7ac3f217b6e888192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3740914ccbb0b6a45055328dc687ff1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056813f9c047dcd5a55b37d56eae6073194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca25906f5bbf9c2cc75e0be8c18d9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b0895eca5814bbb2f19d693d7c41b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0822b4edbfe057876a216070e6a3c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a18decb1f8f2e42b0ec3e0fa3a8ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ae65ea76e890a518189c820b3769a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a67868436c24278dd8cd498c406bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b433c3d064101feda5b9c8188ec0b69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa5f953835dee89cebbe7a44521d2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c5df05101a60f936050f2320750b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdd12e2fc2d372b731b0e0bc36f6f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5d0b7daa352b2d9cfc87aca7fabbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ae46b8ba3a568006a2c4fd602a0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c107b68d1736062c06984d9f938a5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6c3fec1750c58ffcbee0683517cc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1be2c81a82f8a2234e746df60fc47b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ddda675d42f48ae0c759ca699776210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c769e7cc0450cb3365fa536fee59b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ba5454eb008a972d319085b90e43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca538057fe0c62d89c23f14eab552f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ad21a710e66facd41367c4208153e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97085b4e0c54433caa250a654c8ad9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80346c7e5a7922922386eeb5452c0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4acdfba76dcd7b1869282f69f8449217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3f50d75db7e85cec567a598f30240218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7d0fc7dc52ba8c49c72a9af4cc8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc34ee42b136fadd5b01c5a84f7a164220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2f16afb668c350a03d009df4a198e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd2dc78d9d2ef2cf53ed53938f4cd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e1475d65ca880fcf831c72028f11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2b6338c92411421cf7ab1f54b6599224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21bb87523c14f35ebc677c58df74ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469574ce13a5c4741d007049b022a2f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed5100323fea13007b6a3a1b8254d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3725af640723dbe63101f9853cb4f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8f58058fb415cbf31271ef7623a01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96040455c3dc5ab453004bda2269ca6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c671cacf2954992abae995c8fd095b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147152acd0941f21de9edc00765592ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f78cf797d2cf657ac7b7bf50423a2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac9efb658580f2a2166f8c2e04a9c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689e9bb7bc0654839ff8f59b9251c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb101bcd6c8ab7563b202348e531a0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3d665f7847986abf29c147f942609237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4349e33559a1fc24e86d5249b4f0b57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52ee69b7c55e581f416c8dfa381844239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51ee52a2a0b2534cc223b6d17a38e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a6672afa30fe51d104c5838f1513d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c2fcd9514f4e23a4b82140fcbd3ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a334c06edcfd42f817eeb862676b8b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b4420a9e3c122ba88efe91625695d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7844d587d02a2405f8503e3fb44d6a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda1616ac3f10df4c34800c9b7db292246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412a9b9557a582a54beda631495779f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d6269c369edc88ea2701762896ea7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c73e9558a92a44ce20784953767f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30580f96cde7a1a04b568216b34d54fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc51e7e105e97bb50e486ef7a91c23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61aea7a34eac043976201006f4304252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d43b171f9debfdf35276ea894e4703253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a0bd3e1b4590fc5d32d2bd55ed6c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54bbdf2f6db183c54d8f5e7753b4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbca9397fefc6cec8d0026a7be6aa67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfe8844e1f8711ee2ce7200e78de21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28369fdb4c05fd0e8925a11aecaa1c7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13bedf4211f531a2cdfdf7a8c0a09a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bf41d781d343c32f8e5335bd5c7a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec12e16fcce79ffeacf19d766178f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbecb2aea8cb2f81e52645b57800fe1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca4602490291826bb9a910d5ef7135263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9e237c4981290c6edb5d45ad7183264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f46d836d4f8803e17742713a21d95d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd0513453f3fd79cb2fff595a3778e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cc22088a3b5167cfbf73f11780f72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129dd2c8a87bb4b91b353977a9fdf04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d729ed108be55970677f319d1e2321269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44305dbdf02ef29a24da714eb69d833c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee1968ce44f29058b5fc93ea6a8eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6b3752d80571ebf5cc1ee13bb65e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca48e245ad87767be8f47d999e7b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a916e78afcfb67686b095e7a3bd9f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54ca682f558719e26af1a3c0adb16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69447dd140d32b84d1742eb6a6f1b12f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278a1c51a0562a4c5687f98db317446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f1301e06a945b53c659be3e00bab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa44131020c2d7d8eedc69c2d575c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0ff099c3d6b677a800f77e52e3d0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249957405bb5bd6453ab18f7a19ce934281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d935573cb77cf1a3ebcb0fe9bd18c45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d06a788ab89aa4b6eac8401ac8a19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba858e53dfd1d2d03e7a73c3e4b56e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd326959bdd13534dae666284009e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f784a0f4b08781b8a060a1e3cb33a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533013cf1a6a64b5748fe44bcf0397f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80b4994c56cad906740189d9f17bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8495154dbccfc32a181d1546eaed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d40a9aca8c07003f0339dc09ede92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d042c40891ac4a89cad1d91b324ab8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c575c1b460a4c7552211673bcc70ad8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc2e66d592323d5c9e947f4615e0e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf6fb20d23bbdb3b954c37ebe94165294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434e72f88976abb60b8b6fc35fc7c17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bd60f881d33512ecdb9528e5df3f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7def580a810f234b9b1ee62244d290297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab1c7faa6783de2b92403efdde9032298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92216a18fa6f9545b6b644db6b3e4bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea7cd6770ce4a8d70c2c564854b6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1e05a9463ead28f2801cd7e184750301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4efb31849879af1f81c551d1a060c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e768df3580ad56b63fc3a92a6c7a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147761b10a6c7e0fc6be10d2ba58d3dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949fb4a9c78e065bff27da5ee6e0659305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2af70d3a17249f9dc91525c5cbb42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb5c6065da7ea3301896456acb9a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655000e5126ca100126df54589a05d42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d63ac477e29401c30984a2a503ec77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753bd37ddcc9801d7ab35028fb7a915310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df6be068aaadc7016ba324cd245cf1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ae24532fd9a54d6afbc53fa1743f6312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>