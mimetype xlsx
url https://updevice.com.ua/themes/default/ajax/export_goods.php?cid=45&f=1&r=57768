--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1327,51 +1327,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590a470a002b2f568663770fabb9bfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492cc4b4953be7e1bfe8771c777ebbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaefb59b4ff258ed6a5e25ab6815153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b028ccbdd89c06f1e557c073ff009c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515954910dec8bff340658958632a6d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd4626aa46b9c6c4835c7da44033e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355da86105246958177eb050083b06f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac16bbd91da32c4c4eb13773f61f578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f9fbe379611aaa41addbb8703ba8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0014ea337545e193fca465be7a380ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9116a04de37b01818e92650be7b6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274fc8eb09af875c02782b0e49648f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f9ab7a3ead68a375f2203ff9aad8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c2e7b27916dbf33d0d57238c7fe6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d2d2fb899fdf3157a373ecd0611c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b1541acb3a51de06ad48ccc9f282e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c37140acc73fee631ff30a4ba998c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996dcfbf000730c88cb229a90029e8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe4345c14f22d84ee243181eafeab719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d2a05201423f647560e9d5fbe649020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3021b67938c1c9ccdf01343beb37621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce777f55c1c8450de1350246ee1d32722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ef2ff7bd488465c5daec9480741e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ba6c38ff2d1b4f4a14390967359224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999c92009ea58310b8974cf29bd0c6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f79e52257d7a66de1c19e6253ef5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2050197cbf2c1419dfa4e0fd64ba4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17203a044fb9c791d7453abbc0ea16f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74637cda0a8813924ef60a790d592c4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3d7d23ae1bc9c908928f1f8c4eaff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c7e6919c0524735d17f75638a1f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e53784730ce3c7cc07dc810f6924a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227594ad92ff2f5c4ae86900674bddc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db619a3d3a14aa6d8f7c26ce486f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02026dee0127a509562e84bc1447535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be91ccbd7d67e00b85e47af3de07ad236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f9532454ecb36c459eae08ec0e47537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645b550423f61a706c921435c4f09838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d116dececc141b057ba4c7715556b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f001e8d5911a9d832b766a5e8e0ed740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c1465b1518811198b25ea88af441e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293d5368fd2249b7475721517713ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9f0081dcc1f3f528dab0c05f8c6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa34b8976727aca4e67b4361381b65c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a818e09f478eb5317f15a5bf013b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db316ce7afb80db65fdf81b46946bc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a32668aa5af0acf10824652cbe4f6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465798357c5a327849cb24ad5b5416c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9beb935d8c938b7f46aa592da69d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ba25c42296b885bc321bf66a5b8a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6aa57573419eae4d6b85c668b45751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dad2cccaec0a8be107c0e477196af752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54bfba3eb6a7ed7a43e6c081be7c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dda8a0d298728b49a87507ba59178154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945fbecd3497b2f523be674d2d5b7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc7dbf6f7f406a033dfb18072983a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe936194db48195d27a37b49cbc6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460998733672d026f5cd71b96ae1127058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66344aa7abe3e3b4dcaa8c9b421bb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660c2ee602884335f3313ac2913c5c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19071c0667994f0644ea6e0ce31c4b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a58d075642514c86365bddb77b835e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e29ae176c2b79c6a862f115a2e5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd78c63e70ad1bea0d9ab57f48efa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86dfcf79d019cd80eb90062d0447c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c91308c06c966d1def09aba209c5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaca8d970317159cfc70e8bf594b43867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f570ef9d7ce5fe65e7bec0c4f74e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f22bc38d1ed0ff8048d780e741c88569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db4c0339d31ad15fc86ff7a80fc16a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10815ceae2390cf2707e197767855afd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef47a984f6fb4ddcc5b806462eb1e4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c82a3a655942ca5a22e0a8342ef30573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d9e95cc25adf9bd7dc9dd0ef5c9b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ff8d9258e15613176072b584336f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6335eb3fa4cedfdcb85f660e596b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af8e150520cc9e707f85233653802e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed1491ea081896decf580ce8c6619578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb07649a0ccf43204913ddd1f06d3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287249751187f3f33f96cc729aa1de680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdb5506fa61adaaec226139c20212581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b00465a4945c4183c0a338bf7fd1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d639a0624163444a44c97bd8ad8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee3c97a681e49b297cff12621fee484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30df77c5f066c8af17a316a4104a9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c0a26f0cb27c3af88eac1bb1e82986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39e30fe9c2b81d0d4e4bae12c5833587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261adcb3922a0e67c6c7ee6d07a751388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc51860b88d2282ac21d2b96301617b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514564ea2a480f5c460248d23baa918890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a68565f1a0a354defe73913d075cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74224a1c9988f0e974398fa072c87fb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b10cd8198e4cce30fe030a06c35293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4b158ed9a4219b1b5d6221f06763b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5487622e9d2b57a7d1277c6a7d2150895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c241703bcecc724dccc7e217ff4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c61492ad02ff6258153e723c319cb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e558e9eea35b781d4d76aefe297ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51959f920b4fda4b7e659aacdb0a5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610d78fab2c28e2ec6d3ed77ae756de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a865aa03826de2928e9747c4d6035d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e162698d01c824ebffb093951a50df2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b9845c1b96255a2f8ee3f41acc35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a17b7989082ad0d868f31fdaa6ac0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0aa5d00a1dcd9cbbfcbf8ea690b29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeee77f71d34ccbf59579bdb1c1cd80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fdb5936dff155cdda581cfb144927107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b813d82730b17943eb1776efd481108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9177f090d24836b27a4b868037940109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf07d3578906f7aae8f030512e81772110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe988620c38f555be0ef470cb1acd89d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96273b04530d9b04617fbea4b66cbbef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3a392c6145c9eeadf172670837154113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72c79ec5df34bacddd590600136605114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba677efea866045b7ec489c8ddd47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ab06167149969f79e25b8eb6c537f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fdc28a509b7aabcb2687f0bbd8e67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866d369df15af482c4303fe66fee86a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c10d0c39037827b779e41cfe6d275119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abefa13dee6ebe1aad5c5111dd6132e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcbf748878f4b217137490a7a17c79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99477b334090cb3baddc35dde4a617bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e82d1efdc9c97c62cfe9806e8d4a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d26fe06bb6c3d51600d2d9c141a986124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f8f90c88993eb11e54cfc5a2bd14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312ed89dcd91da87d83f948356916c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527cc05bacd6fb84dbae3c50319b32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1c7a6fe19f865501872264c9eb34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0e44b3d4875531ac5aff91112d21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d01a8cfe2f978b4f06642c12315493130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada41e58d67f8114f7a89998e07916131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9712ad3763cc772d3b5622162258e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee2071b1a0d2299c58c9b0b4650a74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cb43a10fb6241304db0902972b8e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d78d673a2120472fb4c704aaedd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2ca38f5ee89cceacc6c820cd2a466136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94e5dd14bbae824482faab58631d76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6b0ee9ae3d8c8b9fb2894760d205e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c434a90971bd24b9241582da8fc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db25293ae0bfd7e52252fb46467671140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584b4a86e9b09b703debf6c3e051f8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4ca060e12f4c5e3321fcbce3ce2c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be4c29ad0a5a926b671947f0baa669143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c174c48bdfa93cba2877dcc60ecb2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505060524b351adbfc71fed52f7bc3bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b69267b5aea6e805e6f23b2fea2f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f523111b5985fed97526204f470908147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51b3968cd56eaf52d9deded9f33957148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b9af70cb4c75d41393bedc9a5639149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ad84a9a17b340e85fe96c8f4e0bcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04ef3b78e7e92e902fc1ea12f360be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51398f8c3a88e4a71d0e778a87d4992152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e59dbdbf92ade99277504e2d118d5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347930435a3a04b958d504a74e8d003154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bbe602e3982b699fe283ea3b5c478155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3527574cc977fb5307054814d56da5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b96889eecfbfd11087e4b4af4b56f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd75abecda87003043bdd0538c5da2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd007b4b1d975109373f4c37a9a57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947430d4feaa7755884e337a561b318160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f229d6137ba5390968731bff8da58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28710cec7295b5cbb12d2d807d3723aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379047675ef6833b421e26c9d7c2e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b5f6f3a4c6448759d7c70062d297e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed4c71b9782465910171fea46b085165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fffb043c41668d61a90c2b7f97471166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def863113fa1e541da19911406e123fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6b36752e37b02839cef7d8c3b88dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476069a55e5386da040c5f5045dc851169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910014a49cbc19392433cad054f0d5fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da88331905e2694ec189681e1aa4107171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfcc8458755894859ae5a83a849e9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc8d6aed35100d3b5dc30b50f4288173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f65816d4da5229fa4abe6ab682bce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07576621340d980d567f92591dfbd554175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820668b74f210347f8e3827b9a53e940176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6164b4ba90aa4bf717552d9bb6878177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00cc24ebdeae0294d8c8c498092165178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffda26b548d0377e020d15f3dc5193179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca869dd0583ee4cf8a2d5018ccaa09a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f95d5cb191db7c1ea7bd9fce3bead181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b381e804d517332b5844b1e8c2441c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273ce5c93bcecccca8d372f8fa03ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd2e2b270852efe6a6998badd72abd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d418d02e8256f41260483510ed92c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e516e68efb001e20d4ca40f4a4310186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487521da9d03ac95b2c6cd84b5428449187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e708e931faaf734af3222bb87e4158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eccfe12da15943d3df55ef61610b4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474a442092624c01b8fd6aac80f5be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10f256eb5f9894be631603820b3c68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1d3298c18c86be7e993697bbdb04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e3387d1bd958422d35483496d3ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1108bed9ab96f7ef211442e46fbc38c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d80dc81e521b277fd34c7e2eaa762195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75c448378f656daf07472fb84c97c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2e5c6544ade808a480ea834f65e9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f180278d261b2d9e34100f11278e3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda42a7262ee5ddc4ba092cb6110a8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122433ed9dac1af4a4fc22e607b09fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e054edb3d039f1ea2265a652e2488fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117e815ba61390fbe8516b95df59358202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9072c10e64574850e9cc473126bf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a4f1db74a5b590f39ad00da15c6ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897885da6cd59134e37c7738a517ee7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69de7a2b4562bc1621e9f6b3578362206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973db4d6af5e64c567fc37b85764ec4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c584ce72f26b48fbb52b4cc5243342d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6bfd556df9e5626e5410a717f4806209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a120e9f220d05cec863617e96c908210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df723c43f8475156b58d050cb47c33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e1f2927251ae1b3ca562f4240634212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab8d2a7fb9a4b274b38f7ff9e8702b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ffe7cfd087ea6a9d06547b3f55bdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af81a2c9030642100218a32133922d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d6c124a6eb2821d79625a9364145216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3d0f38bc847c921efbbca09eaa12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573c0a283b11626316ae17aa722471a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ef41271bffdf01952db18da9c8af9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d19da60370229a30d18d59e2932d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624c8f0f057e0bdb7ed5049327d306221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a4c55b94d475e392ab02a75cecbe7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d091871eaee8de2497923976cd231223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b30933b3c9b629054ec32067d1dcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d38d54eab74615099b519e26c1a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ee192965503cbb845af35edde756226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd40aab4c6bc9e49ef6030431ca47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e50d50e286b6d7ef498a439f236834228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a9ae48716bc12ac32b1b0206a60a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ee1ca6259f421ae4b0d134dc4706230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1aae1803cbc390b49d6ed163003bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ce2a7c7939525eff049c8dea7091232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0226e7dc2a578322e4065b9b8346c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b8674b89798f49e8dd25b9ec1504234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc2abc235063298df21119183267ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dad95da3fff4eaf49421a86acfe280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911c28fa07f193ea320bd85c67496f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4281d75dd58dfaba1763142cdddcae8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edafb26676ea661f9007fe358251a67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ad4c5fc0aa515d663ec18021c7c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a85c43b7f175364102859ca8e95b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd5842da422d30547e44a862151547242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afbfc58558dd1e6c538b3a489005fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10d94205eb0aa5fdc6c99e24866752244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5e97f4a0a658ddc00b5488dcfebd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee8457c4343dab6e18a06a57745a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d62085b9297d47a097e2ae8128cbc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248e8ac2f97befae83fd6ea22dc6ab1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d297c67520807f632c7624447776a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1497fc1e53170aeb0def379ca08cb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee0531f5eb0d7d1110633a9cf2f923251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc942b57a5c908f21aae47dfa53453252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b56600b7ca590804619eb1b9e0371253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ac3e3f141ccf4772d3023003854b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469df15e66ed3a6ddf395ce3686ff527255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d41e363a71cdf5562a8650d2ec9cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae7516258752b44847e048a3f68ba4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc43362b0ad80c32e6898644573dd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e708c9861335982f93662465339c3a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6ef20428fd6dfa9824d3eba3b7b6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c3f4c73b09d89dcd8e4f4663f7348261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a122ff2bbf3914a25a577b2af6f9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ba2f9513d5ee5bf112bc42356d9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2dc5048f0eb5342b0095f815835c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1061acf1fc3a908468fa597b7c710265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e49166f38b53c2dd316f98a745d36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7e7a3a280f4a096e4c549fc580284267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e0e5522f6dcb7ebffc8f607e13c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886d832263a8eba6a8169b45b995b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5123c790b3fb97475b0bbcad9cbac8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041803b68b13363b0c1c0d6523d0eba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8462946e4ff303d1dc1c61e04eb620a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82721061f9fb4e3cf446af05419460273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaee482f01a5fa86dd3b2e8e6c52ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4af987f99c973781772184baff4ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe00d8618be2e66420bc1b6ffe9c83c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae21a25f343cc8f02b4cf9c45e86f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6f390a4fdd575d8edf6ee9f02cacb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f0b2617d7473b121cbc5233176152279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a0ae84c3ad9c1a9b546549fe417f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31d3757b4245d0f69ad73426b2c69a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaab747e38c0767ad3aeb1381f8e3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ad21000b1c1e493caca245fe3f62d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860ab63b8a69556f9785315a2245b7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c755884a10fae57142c6fd91d7a91b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43a2b2408d917ae48a15e851efd2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63ac8742e4ff9c8b82120a7291d35f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90545f89dcf70cc74dea221e00d670d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce91eec435447325f145a22e5b71008289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f4345e993f29e70726e154ddea9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dad4e7b29496f5d4b49b8b0384f80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d35ea86cef714bbff585857b205058292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a518b52eed18dbdbd1bac41b475c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e87ce743a113403c5d2e37d37ed4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c08fb44758c5d4c1aa11868823bb57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7599d0bb8590ecdcd098e36c7e6fe5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcdc0765065ef88950a6d98e79c911297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517876af414f434737f0b844c202c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54d376e5fbe04b9da9b556a4cf8b60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e2cf5fa36bd84a1b9698a2aa95598300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab963b4d267375a439aed9f175978d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab88b8c072dea22feace7a1ceee50f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5165bc114d1c1cb63f8ba8a97a4e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e37c63f131cbb4f5448ee0e3d5a24304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590106f2872cedc69aed6eeccb78aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd034d0e1399b5431163b49b2bc5952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d1c7e17cffcdc297de99bb6a7922b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2943e8d7f008162acafe2a3582de764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9606de9504a09e9fdf4eedd67a088045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea04f2cd94d0053433698cafc6f3ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383cf848a2abb949928a4df203ad76d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f812dec912379e7b11a8b4637dc518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46754fed6a2e536e0f96274863d3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a631a380a01ba150934e2e31fa39a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52fc1934b3347970192947a2bb4ee711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b76515955b590090fe73a6f8f0c0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e697aa4a44f4d916f157166a7c63c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8bbb8e34d056e8f56b3a3e9d8c3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c439fd46f4ff213cde68e27ef3cbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5c11a6c2ca63d244d5d7b94ac8c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f67a6f930f82f7c9e1b299e02ac70317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f2e2986953af55048ae76f21c1b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e50750839bef00c1dd9e9098a8d8f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0f636939403526b651d69aea354b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3669107f8758e90a8253d5438e47be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209b3edf09dd42b5ac658c202f3a87022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ffb639a2ab5d9c9ed63cffbfdc6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e23b370b4c32893ddf5629419dcf4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a1b4520dcf49810364629c77f05325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff9a4d38fb63d1092afcfa97ef6e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ee956819a5f03f1ea0e613dae98627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61ae98041915577587a8ff57317e0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53ec94c2c15a98f281c6db826a3ad529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1263694b6b8400d0e9d280a955326430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb27585bda902f6dca9b33faf4efc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee103a4d6e4c0c0d45b7cfe151c9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efda7c91420143bf94851559acf654333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a488d9e3df20fc4f0031d308983e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c184f3a937c3a13bce127c2747b05cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79aa4e55b063361d54ba2e37f1fe5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fbbbd9e79dba4a5fac5acd539eaf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d5bce5b6a10718810bde7ae422ef338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856c6c4d07832dd9cabe7a240bba53939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd9cfc5f00581232fa36eb755130c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe90e2a964940978cf484a2da846e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8b38a302a30b3753225f3e762361c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710f9020256659603bee6fd3c807df543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376270730c3bdd00ebff4263d8d3541d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c273f61a7f1b0cb339d2593e12fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54355567d0b36312277fa1af3eda25b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3cabeeeefb0b9699997ab7a34725147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1728911ce67db6e445f9dd8981c47948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841011c0ebddc327a842ec93c04bd0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4852ec184006e16ef08b37ecf8dcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa59fa44f79dc46204c6d876ffcb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714003205247e2dc6fff27c310d70852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab628917d1445cd10ef264446bc1b87c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba2c845655067f53080a506fb94c7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a78d027dee8f394b8914f6d9644dbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaa82d4f313173f0776c9f3437936c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f6d07477d0defcf0aaacdb76a08857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559b3b8f39f04afe2886e8001231ffd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a4f1e24a96bd113a2bf9efee0019459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a218178016bd95401742ca8b482108860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fb0085494b8f3a73a2123157eeed761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016aa7c7863ba03d549950264c0800062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27269d82da0ba1d248f0643759eaf2a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930f33a002dd03e0cc35e7394ad85b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71d7ea5eee1649708464425ec3560165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ba8677dedcac2f10e00812c13fb1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900bda575ef9bd234010061682318f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88693911165e44b4d7a46ae4d05ca368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d5bb21edf3562bc5dda0b07aeec5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b6b81fec064a0cb09e7d12ed1b9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f19ba80fa42d5eda93df9d20abac1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27e9d0ee6b491825d006c72a1785b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fb084d5e1827675564140cb826a2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bed80b71cab62c15ee7823112805e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13772b0600ae6ff05ded1eee4a71c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a4df9141530f2f06d266f9c869f7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511a29d319625718fa52a4df78eb5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701204f44301425759ccbc3556ebdd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50abdff902a4e73390965a23dfa2ede79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94761f62ab76cc1c2aa884e93bcdfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd07be9d1967e3948c6218fa17e94181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38c06fa63eebe0cb8a6eb5ab73293582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f81f374a2876a9de6f83eed8950ecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446615d17764477533946914944511584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41c18e8d942f76ee0353145202c07285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd9db7c3dd1dee7ec8fe7bf23e82486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc44d53b68305a1f3398afeb3d4c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77126d227d098f7be83c2b49caa13f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7612baa0d7714a3de070e5e59e39e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081298150ed78e64b5104e0f78b5a0d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becf1e10185ce1b24d7a71710262cd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd649bbc10ef35ddf7d23f3c0c82b48892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2b23f16185d4cae3848d5e463ee6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7baa40b70e984727fce6d4f4ca8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a9c38c8dc9960e0a3a6d76dd9cb0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d23363afacfe9a10b72e56078cdc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bf5310c7a4dea5e10dd83763ece1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6cd432b60ac1bbd6bfa08cc0dc5e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f70a71902376d364af4f6b50a75d6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab5c22178175b950c4dc21f15de9ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaa202f05fe57988ab9c674ac28e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c89744f9f4ff434542e50762359ae0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724f0f3a7510195dc1dc5b7efee8058103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5cc26be362fe0a7c7fff9b69f0c21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8636bccc5e18a4972b886f90e96e601105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060da444d8c5e053cc9d891f2b466dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf78177ea1e32ba373ae61663c4d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a28701a0736fca8421cdd70c33559108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddca6616f00f0c081093e16062f382109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924833323c64b7394ca9a4dabb825b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861078f3fbde4aa6c3a84fa2976c882111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fca2767b981e474dfa48a6356e19db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeb300cdc6aa57601203e15059478b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac72072e5b02a26dbc53599e7b2f3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9883949c662a7846b33ee94057186cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf5f2f6119fa7275ab499478e8d41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b154280606b9abe37ac31094794db2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8f42519b439c5413daf43a54e0329118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d5a4eff6359c7d33b69c3c8a46696119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629c59f60b728e3887365055ba14b5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1108b2872cfc9541fbcd6663a37258d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a32cad920d6c8b2bc90ab0495334122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c8dab2a4d21e9fd66a42e9b8f4a10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bb1119d952d60c4a5cc9aaad5a23a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77561cc7ed10881c706c123391dc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbae4fc722fcf007705adf907a1682126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7443d7ab05481e8f0c2ec692b292bfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b84899657e71eac04e068451e0126128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540f3f321aee6767afe95d089ba72e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8889106f87b04f44f2213e4ea66466130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e715aa86906517b312151e1304f3ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eee2d3c0a45b2d1245e90205471dcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2779a3c18c80010f89594d2369ceec3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800605a93d8a83f9f48aca1d5de1dd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c61e9bc30c985425cc6551f90635e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b24614ef7b30ba948f04c1c370220136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f65aed758af4da58808d2576732880137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e669122969a4eece03f6ef5a6675f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb782a0263ce7c7342d020416183f77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252907e69601dc5b07d339c1b578da30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85d76009d718fc816b723259cbecef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb0da3273eac2ee5f555f46743ae2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39fd0d3df729dc27cc874cf4cededb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6033b507d2c2446dfad3eb4d40d1f41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668407a34fd30e1f3e94de23d50fb8f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a57155aeac92455375cf47282fbf0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41610e66bdd54442a1165f7353dcfc19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed01953e69ce6a7f144a0be6c5f2c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fb69bd534be15a678013042d620c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c738ffb78e622fa2c4dd1b19198a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9c6969ff58564dba4cd87c5e876af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3cdd28c9cc1c62d2fa87e8dd8e763152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b2300129b6a8e02db3106df2512f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d235be27e9a9655cea77e47292004154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcad1dee07b847a1e2c318984ee3ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355b66467612e4f55bf1a9e8530aab1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf0fda95acd7d0d74c0369dce3fee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5a8f4a59e8c3b088d6b7ec32e2ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe7e48cbaafdbb77e3e8bd5e85c1ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f22a257e74b52a621811b54f24ce8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519884107fb40d2b3606c87814dcf15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eecea1d583d42c78b19d007c8f0e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7e1034dd357528a89e26f31e0648d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23931d0982fc42eae7bcf8f3045459164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c32fa4344b11f0b793239bf716dc83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c19b80f4faa35f4ecaeeee0543bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cf6a04e28a933e6858d3f0f832aef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976c919d1bfbb629c9e880de7d0eb45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef8fe7b4b03c2d18fa2c03934e296d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada8d3a46eccf3b41ee781b0a5cb275170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf581085e80b8c40af6bda3ce267f5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2a3ebea2f92950df5445552c8a08e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4233c315707ae7686529cb947d78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cbbaeb5ac11f577ee035804db9cff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1580a77f9a41f9c41a6ed703d905cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290262c86b1b5663ee08ac0f90b92d1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d887b3f70ee6e7dd03596862c8984d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173344f5bf93da831f44de6f6637cfb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22203d58bf4e513268aa9cb34d4466179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6635217a843eb20ee84e99f7b88a01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de04b84f9089876653e8fce7023434181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9ac45522d47eacf996c152d562b14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd841ed285389952be066f43efa14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef651d269ba5db821e19872a07ea08c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718a1dc0a914815a118e431118d36ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994777b7dca75d5e5b2ea3536e00322e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988e0985011b644d8ce60e44ad98eaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb791c9e48ae947837a2aea84001876b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6a8f01e79ff94b345badb6116f719189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a602131d0b4d55b6f7ee5bb1952f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46bd5635d386113778763bdb9cf85e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2da6198bdd618676881eaf8abeb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a40f32a7e20b6c866cba98a969218a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7ee39d4ab54e0e5d778b05182b5eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f602d392e63157ad63a721427dc83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e232f6afdd6fcbd1837d0f2240efd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee3022505dd64a56ac304c33196ff7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7cb02e7b627f675c4acfdd0b69ef1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7ac438b58639fdb549e1d97569646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e914e8027afcbfcddc9f2d6598ff4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df17594ba2bffe44699c03e0dcfe94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254ba4c8fcf89c8f6e9896b933fd4f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8312fa0ae6c19a33955c91ff1e61c17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcf17e161d9ec6e5e6d1245e8b4cb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2923c67a07ef4937ad2025254b4f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188ca970981525d7aa62a73c9b79154206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f3d0ed8d2c338e4525f3aa121c512207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd3dce1ed5135e8fcd000a4c900d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e743a65e3270149f17784b1c70ec623209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb8aa441cf2af821b4d44c74e171c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec6593aa77026f772cbcfc15a163c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf36b0e2023e82246eb22a0dc3bdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164828928f2c9676fb2b3cc1d7d06f4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad2fe5a647fcf1113c728edfec9154214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d042cc4ffbdd664790f102d124752215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ee2ca34eca1636932c7b0a714c55d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeacbc7937aff1da22fa1fd3c2386d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a811d3317f7da5064b201765b25ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443843e8cb604b0f4f062b1a7daa3d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee15735bbd9ca53d9806d4344491d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167412a609beb62ac8840e86fee0f23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfd5070131430899adf99c66084e12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d80d4ff5f95f2ce33aa66c3e531afa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a4f473cf4f7e92089b2be1efd7f4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec1d762ae67efe2f6288207ec06760225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aebd2849a0023a96cb8d0e7b7bf11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd444f1bd9273ca8ed702941662a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973eb573390780409317fc889cd8bc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122301786951151834c77b47d41c00ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce64652e87ecf4cbc8fca8e71892cd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eeddc9876e5ebaeb6aac87a86b003231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b4c6e93e530656279005fd535e276232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddccaadc60114de4d673e36787e783d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebcb265782351c293f941e84c9b84e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767fc3d80a63735db238288897238f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87036e4f73e4bfe2648ba28ee85105236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910541f7f268fcde8f2cbeb6e666cf87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503448ed2cec11131c381ea958cb87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b84a130bda23c5c2ea2740799524d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ace323ce5e873b99db9d985d66b99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8fa9f772a2e5ff83197be9c252e48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738a60cbe190598feb745f5d16c4d75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96efefd2c83f432371144c44c5f5424243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d99d233181acae2ec594bb9616f50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd656a96189bcb24ea822e683e0a3ac7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152338d589d151f551d13aa38ae85318246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0514af549f5cd4d96ecf164e07d14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec7082504c70e681138b22b38d21a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd1f0107e827f770ab3d4ce7c8e95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530224e263779074a011e41eafcbe75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7462d7a93db0edceb95e9f837f17a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7ca3689e12ffc8324781b9a9136dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c4b46360e5280b371101e04679aed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c47a8b4f9aaca95d2514fd71dbe1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14a4b83dcf788802e635ee1c082c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df339f218d4d21b60a4752b7a6532f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45970b06585c2f8302910ce3c4c8e85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d37c7c367c8d9f20cc8fd16075d03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a64ad99a79253f9c4ea8afbac39daa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f3181994de643307e5e8abd8b81f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265038775273886ad002bb6a3aa62d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a494ff88eaeff7ae26676bdf24fc988262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9150d299aa32e524a6f819faf6b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855960e52ee2d21ce03b144fe8a850264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b321a5264f6670c5f670bcb959a2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660f53d5f9de8be46e3532200bf8ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5c67a88df6217919693501716163267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7d1eb7d6b5ec7745a59f44995c6c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa8954060bc500bf24a4c4dfd5d6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a44a183a13e6724581a86e754063e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbed632f79f2e78fb9891d6850e4a19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddefbff206569ee04ad0e963a77298272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2a71da0ce7b1f46000e4b310b3836273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7226f47181c0ac1d4144b241629fb53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b1d2a6727ec1f3b875271a5d3588a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77626f0a4f0c89bf6feab10f97b39d2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7c6f45f7b22fdedefbf95b2f24427277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351beb48d1ca71905c5a30cd0ab39df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710a11456998d55dba14db6d4744b19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c0ec175b9912b075cf5c43c71982e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41ee0bf261cb0955278565d6619ea0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ea2de3cf94e8d812a9b5df6ddb53f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33537810e1a06282052c9c017d0f8299283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1b6c8a58ec846bb97f71883fa1d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409eadc1d25d431dc7364c777160495285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88630c9b3f866b6088d0ddb363ed6dda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c16d647b662fa14aba54783ac3d238287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf8a2bb1afde750a44e37079208415288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b4f5953bc173400335ca9397e5ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45d7a5b5f84c3ddc5f63e9683c056290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d84b8a64f06421f8e2645e37e43bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2e71de8a3d3ba3e209829f29f236292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486b26547e9d9d1568824f421617b58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a23145a6db5d562ef91e44b1e75be5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490917fd2dfa1b9e8d25d9fa84b95bae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d54675472de71728cb98509651d2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c87856fbfe959b507ec4efc3343a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f64bec2cb23d02f189f8c59ce2fc2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d83660d7e96adc975208653aabb41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9e4e3e4433a80a9bd97f5e8ecc55b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba75838e8f3c87df759c6aee71670301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97270b897d5807056097123d9eb5e8d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed196e9ff147471cadd9de572d51e08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec426dea0990303a3cdf147f2b3b56304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>