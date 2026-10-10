--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aea1f907bd305700097bac3cfc27481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1468b919cbc291853d908c8bfa1e032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e60a6419560cb3f296268a3245eb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03672afdfebaa401c724c7b355b74ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05862ff703476470899eabcf023ff6475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f8c00f66109fa50da2eafa22e9b5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb5ea632626a65469303534bde73227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1fc58b6e6fedb4d010537cc58901a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c750bf1b6d737b06ce7e5f0f25d40c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755744700c5a219a658a32b1be4a9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e29deadd589185e48f26739f037c0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bf72acf0f4801075d5ed86c6a99c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f626a8a22930c8b5e33ba275a833ea413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0a86dfb6eaef230b91a9f1c9903b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbe6fdd2a0b6f70a4a13264f6f50f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84105de55119fe3bfc99d0e4b2b50416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5526b75b6b3dbfda2f838b00e80c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60883af16a583a75dca6fa1bda480ace18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c006ff8d140582794a3b7e8872e7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b8ee8f4ed64bc87fe670cb29fb31920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034403b63b8cbe7ac3e49709b255008721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c1f55287bd4d41e1f1dd751a92a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301079d55f8399ea2f83af2af7f7815923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19573124dbc00536bfa0406500e7a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f2a3ca6f76581a5463a6aefdf533225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef5133e9a425ea6209747b6766193f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649529d6c34be5675a74fb8c8eef65927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395bdbfaea1bb7327ad9bb78d122d2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dbaba029da080bb2c04a76d87da5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b6622801200578b2c50d9ec79fdfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822dd9cc0664c381122f93544b84c3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7e5daca97609c6110cfa7f5b3b76832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96726103f31421f13c0f2fa7fc28233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9242cf0b2058aa3dbb0ae65895c9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace464cbbce24d106adcf97ca0fe993835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9cdf5a936ec4d88b08e7f0f7314a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9580368829055120bf792c193794537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2789b8c2391905c4c08a1c7aa0e6bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832f22d7fa19daa0db3d90507e7c6dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514c800e5a7fd4ba768d0981d8d36940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fc8d09ff3320bf78e65380b219dbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70b3cee7ed260d447bb7353f82abe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb115cc8f4d6836c79fc587d1e36e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a79413004487d920a624124f5da844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393919af80a98d357b05206bc5ee1af245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c83b7cb039ed03de200460c368b9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b9118be09c7cb30bf7b4e27871b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944696a65f5fb26aaafbcc1ad4192f5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123664af5e2b43fb284a75398b21bac149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ffb8d07fab77767aae2f9d2f9494c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d8c93cdadd9fbe3b7ef3953a37a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce54b2bcabfe373427dedfe4a46b8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e573b28790f323ca6fb958101274f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659324cf4772b44c72bef4d7986088a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a96736de4ff41e872e17d06511001355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597afb02f6fd32cb141a77c750419a9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34256d99e2211bb239d64f64e2d3f3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bedf08422b7eccb0dc06eb33cda7ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b86083ad1daf8024d09cfc0a75050359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f922d9be40e5c266190f91c12d8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f065531146c58d4a872d632a23daed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a5938cc1cb5994d2c1ea5ae013a7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e337e2f3999db95343ac77a32f7b38463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab5b8431ede1cf97f23ddc44246a2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f28d52a9f8801331e1ed48c51e81265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf554dbb5fa006f3ca62fdf11435ab666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10edb9e3f201a9592972c2978ad44867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed5e9e26b6af7eb3dc72f561a8164768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff3bf8df8fe565602c5114db25fdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b34feb232ed43239e1ff2df38bae170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0f126498762c0317545f4745cd27771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804d80e92ce89315df5ce1a4f311a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbd161f2817bc8f2d7f24141d0609573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b8c58f794705ba6c5167b474f1e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc952e5e5b13bd246a4fa61465f45475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc53a6228038ffa3d033feed29a673776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aff6023606e66c79bc456411f7cee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25c46b5f77d69fa65a91213338074978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f247fc7ddd710b6e30e4336ff7cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beb81690549f8626fed807f2c3e66880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773d31b7c2db00f419e081276a9a1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19abb48a20d8f8aa303943b339c4b5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768faeaec251378dc4b1f1575a4bc0aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14022114bbbf5a4187c15113ef0d8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f83be3a7196de6a26c0f7ca66d8fbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240e83c0ae2bed520e3d1113329d7dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1abb4463447c51548611fe49768fc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02c0a8cf7646af306a14140a4fc0cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc5cc1ee75c2cd8319394f79923f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7b2adc60a68b286686f6ab0158c2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf45f034e8c3943bb833fe646ce7c6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aea607756a870fff49cad951ca7adf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e5e740a55ac9a6de30eb6607824093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031076551058dc6c26e71c053d7e71894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab31c0ec9b8cebf3ff9ae1a3f4789895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e9e5595589d488620b27d61d8db396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7a196f0ca6d945225b245efad920897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b3d575b499d9b740bf16fb7bb3af898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e64d48521303973b49cb704bb871e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44ad96b92022959e15ab0ee0ee5a1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17597f3a1d00ee41c658ea3e686b18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e14586d4153b1629e3bcb6e18244102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22045fed306393310cb633ffd545136b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b32fa1ad52ef834559c7a3f83bf4f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63ae0431a833da6c777c2665b8512105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d4e5da4a9ab5fc596219fabb0c65b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e607e05f8ed5437e0a201ea0999ad31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfdb065e3476c116290c40a0fb06ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d8fe4654973d0f10f5d6af267da3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152989b45ddaa0376f499aa485d4ba6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6874e8eaba67ffbe6aa0eaa7625a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40bf055eee546165b7f2f8a3eb9e20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd4ce4381e69b7e679310f6b73e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031e90c512ac72bcfe2d19a9db616bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ac23c7bcb010327d442ff89da2803115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0865b72f04dc216e4fc5aa2f5499f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6851b6864df79c0f89fbce218fe30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8e976ad2a1ba496d4ed62d039f56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72ae6270efbf44eb4f8020a78cda4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa609db4586723c4d32e679e148fa2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd55f5409d783ec1ec2979f716710d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d57592cd034ebb4f9d36970f9e159122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1dce802be3d7ef6b69e76f37ae543123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29875d9d101ecaf89b122b9e6aa3457124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729805ab382f3d7de5fb5f0080be8874125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc944e80892fe4bd845eb0c57da4c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19ee36a917501d9d54c0c653a8b7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca040f28047ad1f017c6e553a2d6e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55059360a39b13f6a76911b784786389129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddbc21dc0fc92a317f94e486472706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b39be242e76a60c1f86efeccd25573131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789589a672af79848c91c75727608906132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5f0141a02641f45161235cf47904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110609f143c4ca252ecf1a63523ac11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed56a97afb32bcdec0cc06d70a6330135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c48b7f7d5bd0f6f846a46d23edc651136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef7a8c22ac49a65cc33bda87eb1ae0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22276ba84a27fcbc38cf2e6d824adfda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e63dec72a43dd1f0659eede062a690139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa3e9be811e84e31aa70778acd5f6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627ea72965923ad823a0b39fd8e2f5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbff760d517faab62d63c150e6cc52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a66fb2b151ec7ed85ee605fbca2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f3054418dd8632cc12f433c06c86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3546e7123cc9d5d4b44ac1735d548145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1156d1eb70a6dceadbd52733a8997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450945ee405ab22f2d7063deee5f10a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d6ebe403787f3cff8953fdcfe388d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411b2f31259ded65cfe00b4ad3beda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433237dffed91ca2f31952741235bb8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff499177285d0021dee9cdb9c14822151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c267ce2c066a05a49d9254ec7344f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818e364085d20ea705521ec60439a47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc3683159d0512b602566d4121f2cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865335523b33573f43e6eb569c5a93e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824271e36d3084021e043ea42134d79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee804fbf666f01a93da7784a5728ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f607ef601270ee0da3f584bda26456158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043c4ff3ec8578a08ba3602ca20e6fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac136aaa173e6a903a2cd193a212890160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b1b00d511e39558aa07f7fcba8625161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb96a398947a0990afb3d858685663162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334f249b00a78533ebd63e128d4cdc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff56176bc6277442946220bbbc9f0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55704bc8f8ea070d49c3b04e78817e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fcf8619b8cb0e29726b9c0fdcf85d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035da980fd7e98ea3500b62bb279024167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9e66df802c1fb04a39ea975f0bfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89255a531204f1cad6a3864a70d573169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b344ca5157114e35c8a3405e36a3b69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192316301c0f9ed78edb1038a9fc830171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f653ef61717154140d087046751e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac9bc6c13bfef18be7776b408ba557173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d4e1f98d49457d5706c126703c28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34dec8fbd9c850c5b78421d869f8f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f32e649763973c4ee9dd495b8cb6fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5385288f2250efad4c3d047f3f248177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a638e266536177af375e1f48bca52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731825739587a3eb05d4bf58573348d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89dc71b7c9dcc49a263a188ae5e3fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c09002561ba6cec5043f911a4253181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282410d65ec4e94c6c6707234d136f7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db24467690d26dcea37bfc4cb38315183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa47975131374f3c95a664c3f503502184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab9acc9a4355f51c3e407b6d8e3c9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33c2f92b18796b17130a3040001104186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14070266cedc522ae5a82c73d04e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117153edd1cf43b55a7c473ccbaaa86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0451f055de1ff53e55e72caf759ebc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba1dff0cc0e031558c05c051b0ade190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7c10ebefda8086f8ad74bb28c22c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd689c5c24909e3aca9d2e4f47a8a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59639857bbb47438711146462f54ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f11876cb994572f0d534ff746066c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9789dbcb67210234544da638b540c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f9d0e6d60e9b2918ce79804f7429a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7f518c9f842cedb9607979a42a4aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99156c3d545f2c6ee9e12d3dd3eee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b42d2c9585ea618852912ad6d5f7d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c057c8636b4d2064411ab7b8126df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c353170422afb44c74308566b6facb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cde0a30e3b5cff2bfb15729ee1c716202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402906c351a87ccb48d0309c1a2c359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c7e98b4539eef05a3da237700e13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9ea8c1810bb57fcaf8cb4b5b41126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e51922c7ada7d73adc538d34c386c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c74a52e02684eb1bc5b15ddf78fce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376b7be9fd4b903ca715f8583cec94f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd5634d1601b87d7b5c98775eaa65e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90c7db0eb2021aa6a43cdbc1c7e29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5b87fa81cd06199a15d872e6632f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feabf3aa217985a04a6d23bd26fb14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d75a44020101f2a2b43d400b1b849a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a07ec07351075380479b37995dad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7bc21191298019ac7a15b8e5dc760215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11d993987c71d2346acb34cd953b2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0bef5cdd089d53d6d3461929d804217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528191131ad2edf7c4f73d5a78bf19e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd746ec9b851e85f90ab899b276ad16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee502364c624afffc47573b1463f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add2036c8bab8d493bcd64465cd0fbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0df2400dc5a5e550557724de0f4f93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b370095ceb28122fdc52e237017bf48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026f03908a73d96c541b6ab6df24ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa06ca048dadc9e5b5e78b33d486d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d6e7795da65ff76a230fbd24e356e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f6c60fb9a47113fc53c5a08b510c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f88cb966089e7d9d7e51f82f515abf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f167f5f23b84af68a10a2f73bb33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbef68de530f7fd42291b58990344e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee55a856d9fb06ba914a58b65148277231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e7abd4ce21c2d310065d41f7627fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ef46f1f2b6661f626ff5268ba4b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab09aa846aa88b2dbaefc901624021234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73b0c7b918d51496c05dbe3809067d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaa4b329340f9b16bc9482b602486c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205820225731002f80fcef11284a7a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1175ed36a361ca464f6a3537bbc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979393571e513bfb9b0c9a896eae446b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640622b3f91c7e7cd471095ccec08b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf86b3c25d529774782945db0c8a71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ede8a332bfe30b8e70a5f004b0e055242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2938f5b00578f55bbbae67e39ceff0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8eb8cbf082f3fc9ded783c5dce7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c7d9552dff0c9815d1dc787ce6eec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4119f1327d26124875d9e24759092246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad7da1313b35b6fe66accd781140b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d16c3c7ddb9d3812ca4f0b4e76b7b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e309c5fa7640d8aabf68512efecc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac8d5292035d4043bdd4814b65baf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d172881dda05d3b36e8a374ce48a1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dde3c93ab73ddb8813500bdd460a80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fa3c93e795592aa72ecc0aa18ac8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740de6ecede2a3b9761876a584849e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0032b918fa1127f3490790a3116e82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63018c65c0104161baf92569b644809256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdbcfea584b5f1da6ac820b40cd114257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfc22af319ba8064e05c026b3ee660258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09285be9ca59c3cc6fb5b7f3528b1cdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef03d67303e4bd4ae79c846ae2c4fc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c825aa94073ea2244ad3a42214d44a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4769a72d947aabded51c5f521c3355262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c230c6e03a3a007bd3712955b526cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62fdbd613a05f8ecda125aa903709264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054aa669429f4eda35d8901f4d7f0af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa01783096739c34f0c4545dc2e8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbad87ffd436b657af89d558491a231267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f0d383552fdb48c860a0cfb75e7dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f43528158b3564f75ea7044ee180d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd10a9dd12a0725f8416f34c6a721cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c899100c409bad58cbe64c9858963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75531835faf17700e57fb9833c0d1835272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eebfabc0c8a947530d81034a0480fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c33b5f95973df1fe489767ad907f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c8c822e048d6349b8a90fc7e379f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b76eceddab518d15c1dcf9386a6f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd07c5866b1c680701ee316fb882c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a199a98702e91a88531c011a9774e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979cc9aa03c6898001c9afc3b2e8f7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca44001147fde49bd94f48b628dc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce7b88aae3f192bcda0d3aaac9a09b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095cd220d58c535122d61ae9c5179da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed64b7afb55fb6fae4780524a62af6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285c3def0eb3f73bac0b5e84a358407284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc1f8aa3d6951bc66a9faf39308339285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5363ba35a12f41d04c7a61524123e70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1684c25583f527f352a4c4edfbf0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e77858674e538b873a8388180ea1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207c8d1ee25db3af13c6350b028052d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b4580da56b9923957b48727982c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1ec65061b86336e632b8a70cc5a35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a632bf14fbb7f95ebeb8e7dbe68a4cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646598df1846b8847500006ab302f1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeee3c2edef7eade5f525b6ab48c36d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ac0e067c224c6e2c062c86cb6e370295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ec1fd37a6a4912540d41b3b9bc5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad35b56ffa5a6ca872c5df0aa3fc81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01f67c73c1b3278cf812c2f6af7b77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193af0cc959460db9565d601b62a837299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78529e2202c3b3e0ac107566a40641300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d6481a6cc981089935c6b5f19a9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfacb758070a012d45e259818fd2116302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881dce33a0c919f7806cb3671f7a049303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae477dbd71d3d1685fa7b854a8bd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870395aae92503fc4a1fa636699164d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa54ff8618bcc8075b6097251d2ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440847f6966b0e484ca58480e3a45dd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d6554d62ffcfbe77e981789ba809308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63724d8da967b8cbb3edb0163a3a76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31085310ff15eb8c23e2af06ab6d4852310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8949115e277bbb3dd772e112135a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569babec958490f846cba4a1902725d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fe961b4da1fc387e9955873e5860a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184da5f8c7a677aa106f8c9bcfa786c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20e34339bf156b0af3892fd85d8bb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa639069d400182d68aced19d74ee906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6167d9a6e18fdd6214b9f0d9c5cbaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2493ab1d6211de8cb58843ae535f1768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b13d2ba8f17780bcb5240f7fb036a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bed942ce298773d7622750c87a3e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b76d6ab0453a1cb02ad34f9b4b9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6140f684730864ca246037df824b7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db30f4d876c1db06172497b2798ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28af3e39e177b502a8081363f7ca56a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc982cfe7e9089a881e6cb9f54b541c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e581951aca27420ea881e1f889d2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20b21a341fd58c5ba0772e065b199317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6cd15a83d7ccc46dc8ced11caee9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85d9c781335406fc0a4ceb12d8b52e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62f9124c128b3656c76a570dd21b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91971e23b943ddea2e49c131e635be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ef9b289f61dbda5dc8aeab254eca322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2b3c7177dbc8b5bf652a1419a34b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a43d8e2b77ce15933aea8182818b8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f90ce2ce65304df7254aaab6185b4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab266050d141dad6575438d54c33c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978356e3b6a2b3464f0f73718041fb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb8c05438625fb58d702e8050927e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ee19cc3f3031d5078e226939c83429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339504fdd27bff0a6c5fc200a3d3564d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cda208e8e71d3cf524173c990d3c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c814f4ceab2194e4df28b73f2760d9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f8a54c3128be84c091f6dd9fb6e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08793e1d57920b22e26c7b2e4beb8fc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1279d6fa5795a981fa5b55775f6b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d38fb153baf7ed6a951d43bed4772436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c304271ab6908f1947e36cd0ecf254437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6e6e45e749b0d89b581a1dedde4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753596df120c4119a372d36e58179f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538fb848603a3787302fe20ec53d1eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433fa15493f585d72288312732d8af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536bfaa481d4de14b2c54f9061157e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9d9aa41f9f61b055f7932479b4a1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f2f184fd47045bc03bc3ae86ef43244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e786731974cbe8fccc4e2f54df5063045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482a80f339e8443f8c77cbd50c54dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f669a7237a0437b1565b0aedf3d39247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667108d28b195a7c50c544482ec4675548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d4922041a190a89389a8fcca9d7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e6eed43ad3317cbfd5fc8ca445eeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd89dbdadf516bf190ee68e3c653da951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d9543d400d1f7ecef493330881cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f87a7fc2dca8a7b6625668c5ca1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada42a119a06a4aff7aa14de252663b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2374317f9a6696d44273bbcd7f2cfb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecb8ba1fe6235334f97803f33638d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90d8ea969eeba37132d605f019176c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f850f91f9cb76605f36bdc55504d41a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95866ef44deb360be2d90d4f1ee8182759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8123d52b16039bfa996a108354fffb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d2ef1162bfa2b29beafdc2c6cd8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa59bce7c1b4d9a30f34a41f3565ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d046c15b85a43c2d1468d16074e9dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe060584c60479d21c07dd96c64298f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3eb586d917989a2b83fa29ba300265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e44a2e9b380bbe01b0a0dcf26c21b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad8f05a608a427f1b1499063da8c1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782e0d71e83fe243c9a92d86145632c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0831285d4b818bf4e3bcef83d3bbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b67985e090742aa4eca15d294858a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34136d65850214dc91943e5b760d63971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b0460a181ad9059fb0563755f13072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b62f922229278a43d57da9c936309373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869b5f05decadbe89c32a3fe36ba6e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45851e84933f57c2d0fd00e15c10375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec948ddf6b613d03065ec2d052d2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f77bb85f86206ed81f9cf26c0e8eed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd055b8e3fd0d62bc41428b41a5bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84645bacc17a863810345266d4ef83ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c713afedfc60e397a4f36593c55c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaaef2a9c4df0550d599441a29befc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335e630eeb3035fcaaccacf0dc83c4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6f09546a3cb2ccfd67b6bda5aab883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0fa62b2403759f05f35036567f46084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4029ed1f90d975a0eba325318942885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176852322aec031226f7de0e39c57d6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b58f2ff88f11f1d5114bdf5d6d4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb7a6a1e930772e3bb3de6eb9c745788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5128b36cf4af09825a0c63cac0403289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b62227b7b375a05c8c5b12e3edf8ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd5dde86bc09df2293875c645ac1b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39672470f068ad8a2d9d583ab1afd38492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30727a5bcd96fa3879c4ec64d932ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704cdbe824cc58aa6c0904c0a0edbe494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d470d02cb95b3973fd986268716f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281831acd21cb724375188dd2e5e28e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a6056ec225661d8a33a57b272878597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64399dfa6281f017c06248f51221c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358c717047b60b7b92956116d9a29cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8539095200dc97f8a3c302f7fee57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941434aadd891829abab5cc9293c29b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1771a2345dae33d791bfb08f4675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69809b8febaeefd7d2093570a966ef77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6bfad17ed6204dd2057b3b08af170104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194a94b23828a2ba4907c0adc81a58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408af32c4bdf33b2fa70747747c3afd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e612357f2a3edb49266ef4f615cac9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039187a6451db07af8695cd475a4abb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72275a28c02f7fc52b7ff6045a99e67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc674e9839f50cad941a8b3275795a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dae3d828db9c7a54c87f2f78b4744111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7aadc4f582849748a697e591e1f11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e13d9337317968f1c4833a7c30bb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ea27404a495a711bec6ed9b7125d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5068b1d232e3da251c2f1f53fd02b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e5a435e67e72b14b8e8c4cf724eb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68a534fa38b2a528554d1310ed96bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435629f11a948bc4b1eb3260826982ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b275a20f57894df9f44143918264e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d242969545726d41e059f9dee93e4b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8e8b405f7590e2512710382049956121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f079b321682168867b6841b4ec1b78d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ddf8652e3a8b2726b8484bfcaf02c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d770a06bc05253e4a008af36a39880e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a52a397ae806b5a12c4b039c34b60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729bf020273478dcd394e87d971e53a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98977abfda3363f6e4e5226a2b99aaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be445f2f950b70ea150477ef684ccfe2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526e8b183960f91167d6c2b036a7ed1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16520f0b60910d99084e48971b2296b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541eb58f1dba2c80b4dde18b9b5cc9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce2cea9e75af631c020f4afb9a4441132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa25fa9654aa2cd9fb1615735b258a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18b1060711ec2ee8419786dd1512b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e3a5ed2b64e4d40d10cd92e1261be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ebd0b098fd708ae673dac3bbd795d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed356aaf52b92fc76b9b1cfeababb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c8e4196af042d4b34f48bb02e939138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd4edb839c8480c3b5b61b25ea4c0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726c35bc0f8d7fd9167b76736717940140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f479e44288852a70478ce36f612c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973464f7103067524b27b625fcb1f52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1115f2003d9eac7746ea33e3105c1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d597ae5861965de7466cf5e310fe58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466e831ece984f2d5f8bca81b6bbbdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee7349efeb95661cb65fa32e5b1c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675e8ce0053644a7f481f0705c3462e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71be2783868cd5a8a8e368c1a72d6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e0c6f04aedb594c083385b291c6f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdad7185ed57aef304ef4ad1854f9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7b8014d6afc4f59c4293d5223e6c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304d1ad6a3f3aa5fd50fbf6db5efde7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e43440a53ac25c817644b0f093778153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bad433a683a813a5568d047207b8a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e38d459b68e8648e54d623204e75c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9015ec46790407c8e0804a2196270bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b20f275be86796472de23723c54b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3b50984802142d1559b1530ccdbdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe909f9c9d0065f49ffd43a79e184a4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc1a819befab333dbec34018153fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e6dfae17ce44c9eebe81cf9e29fa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0f8b19fb1d7076f26a6b85e4e9fb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd82855388cc7c9fda5c293eb15ff8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c7875d47d7072d0aa353cbc54caf9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d4b28fa992b78abc72c4456ffb371165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24081895aa9cdcad68fa770955d2c071166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de163d67b59db207da48fc30728ee0d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a29c63965e9ce1855a86092caf346168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7fc938ebde04e37a71fa082c9f975169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fae58081115d854d6116ef00b21e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c4755a5ae1317e98ab3bdf7be245171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3e54baa55fb069d1c65f79da07ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145a7f6bf24457fb1dceaa26e6b3bbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1ff559e531bc4e2755a8aece2c8fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a7dcc761eee3b8a5fdb7049ebc241175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4051b490034f04e645792b9c481131176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894497946a7518cecc67e0f0f6b6181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aa801542e51d3b83fa58f7e62ae18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5800e62e7d586132ab44a24b8504e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b639fff2e4738bb98bf7c1ee279f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a961997b8fe0f4b364399c5c961ed7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdf4bc2bb8ab90e0fdd924413498f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db842c58d06221c15f9456cd484381183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5cb52ba50bc5a789beb730e0df7e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f3c4b2d9a4b871796cee00e4cc8c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f5ade392e17813b804c60fa45d7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cce4c9ae51a4e9affc166562ba56a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe73fb25542ffdb313e36e1b7902879188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462329c714f3ef05179015e49886e248189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b6a650e98ba95d1758137cc5bef42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa499307aa80acbd4ccfcd7bcc980b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762feeee1d2925f85de7180e9222c621192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8736219b12507fdcaebbf1736a32d95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ce937a6ad5972e5aeb2592649805e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec5ffd234f4318d0dfc8a7689d81e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12893e089354b12364fb418d9fc43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc5f5b7a44dba6f60613681f0c0cce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114252b0b4c39a10c65e7913cc2d7b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3570d91654b40c059e57cf9d0afed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d74b42237a9d682a89bf414f07526200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697a99db093d9a03c68a1669f5a6ab5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc1e8b4ac7a4d073980a1c84695a3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c87b21b60ae05929ec6bf4d3c357f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118f8f46926ee23148309729a05ae5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f704814ec3f002e9a08b9a32c675c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e401594f1c3c3d300f98385e17a411e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baa2b21207c81cdbb9551e4907659b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d482b808cb5f1d8296a693f6afbb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea55f4034c96fb0951a93bd43ed572209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa8aaa54a54d6850a72f10db2e0923210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9d958c98df254e40c6e2af88ade5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673689faa82fe998f971a068bd1c71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e381fd986531a8b9aa9b8f142ca3c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253010ffa2e2c56d3ed24b467a63a70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ae38885829318853bfcf08a3271d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53682354df7b378d3b1a2f5de4a02e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa44d14fc3c9dc7ec27f137640874c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c84038d69087ac785c6335633ecb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df48ebef6e5704c44c64ac58662e00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a107f07f5162013c6a1db580381133220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5d16fcfc37f4358fb4eb2eedc923b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da251c7c8aecfe18745a1330b68209f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5aaec93c12bcc8509362cceac1453223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d687767f6c7c5d5c4ee7c550dec5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4439cd0a3e65274107f03457d8d8a84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c0bda1b3cbf3b02a7dde75b7477e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ecf7faf00a3994da0f1f54f29af3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf9d0df99757797e94632578d3d15d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9dc8dfc32615e87189264f569bff3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c51ac35845ac14c8a1bf20d929d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20663c3493317fc0e2d9b1687487d2f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51498cbf8417c2001c90dd8172bd81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f47a17263224c77b856d7988c652233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df6df4722648db6a46ae61870a7b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20881424c254f8ae3cbe837f58f9c2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec9f00ad5b2d68ccc2d72a86903f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea50ea3c684cd80723f7c29df2a867c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858e37859df14323304f118c759a79c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e98b71651c7c6c5ef30a512a0155239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9b7379e9ba369ce9b0f79c0feed52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726599198d24660987d829f1e71f40ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6fe960e743d8e3c3c8f8c5ab59e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befffc97efa44cd3fc979a6d9cdd0b95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51155b012da50eddeff2af32eb40dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ea1d2ffa933c90b603a01a1a0fca9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed115069c850b5705b078fa6bb707246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc036987c710658ef7d90e62d187258247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11396633c5560c594211f0666d875ca4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd35cbe360bbae9bf8d9c0de85e8642249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574800a2b12f72b92786fcfbdbfe75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b2d1cafc04e59b47824669c2fa1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ed9270452eae7f481c2d1218059f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bf12e5ad7cc2ba022ef348e3fbba1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a15b4dd5d62cc54e097a8c30c1000254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db6e8acb2a5e6ada7343674495741255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da21cedafac653e0434dc47f6ec8664256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c1c94ff39c1fbc0d491ec017fc9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da898702150d478225a634fbe8da3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ab7be53271124cd1e1605872a943e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a5ad369965ccb172cb495d29d9e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7216e720a734e315c21b3503f9ec21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64567e31aaf41524061a38f45e3849c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc049d8c2b8039160feceb91da9d6d0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b103f683629e40ef85c2a5367bd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950726e8359e444a710ccd5545c806265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af0e782cd013e5576f510a7e05598266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb146a8f1d1eac067d7d03454e5fcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a874bc46b449c983d825fd0b4d2a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596d890551ed80804cc12c1aa639cd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad566bbcb170153f640ff4ddd78544270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff69ff55d5c44a99cd2be409f2127ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961144e2daf192c8236ccbcf943f1662272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45665caf2c7ea510fc306641919e14f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06849d667edf6593fc15323fe8421574274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b761093092adfc92c4985829c611ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091e7f5d240effa0bc0abd9e9fa15b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2e857f1f1d53c989d8ee903f149be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e52fe8b0dd554012a6d836ed6a5788278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd81481898bc2945db835609bf743d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68233ae58e1aae372db4af4b616783280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6c46c081327be4df7ecc18be9f444281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d411aa2008f742eeb3e1f2384232b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3578624dcd6291ca55e8462f7901283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51998ed0999ba19658ed9cd1a1230e51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069aa84eb7f60d54ca308ddc4a7a2ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b6142136325d62e6a3c52472d23f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a231c4292785454d36d0c494c5a703287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061b31169dd60eba4eced523acd0d04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83342edac917913e85879448706b2978289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0fda38db7f6452dc31c207c331529290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>