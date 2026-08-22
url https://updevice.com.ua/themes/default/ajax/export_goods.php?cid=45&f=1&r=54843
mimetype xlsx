--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba699d6f9fea5fdefd105518e043db621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018542c116937daab0e2b91aff8e736a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ed607a77794b6b0c7cdf7db299b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7a0118b70b1df24be32fea78f2e404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fd498a30009721ee5680bf3aaf0675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931d99367ba6bd119bfe6e561b37cbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2d1f5044a7f285d0a725a7a813fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c4e904bdbde22f266f8dbd212df818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7966fb8a16ef858c9edd0cb465ea09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5f4adbd4cce1dadb15da9fffabeda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c4147f348cf15c21383670f77fee811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b584b56e38108468cd8723967bdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4917263aebb4bfb806e4e71880267a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d5652c37b9f4c802a0bd1ffe40c5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1173f2c9f5b96cf869a2d942eab6e1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea1e2599073d059a8f9bdeb0814cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e2cde95b6b83047a30e426bd4c66c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ae29a569b46e992f322cad837dad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dfe51008333130fdfa3d44b8f6d2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b82a94b8f73a6661513083032e64820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3cd361b8ed1990f271ba37de012f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78d50c7cba8591511ba8bcb52fdf6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba960a917cfa312ce1e41ef4fc75723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c90c03fb2035786ca66695c08970224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239587509efb175fdfb13968b88884725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a72a5ae2358f6654e0e739003b987926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb90a7648adf24bafe76e29c2d060be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015dd6baed689ffe5b6afba433fee9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4b734b25fb6d84c40eb22db14dcba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56838f72183efc174fefbdd9b685eec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1961931a91128714896842748ed6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362de62bce0f6ec9585aea2a3ea6d3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119312c8774d6f663abf41fb00d2e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47525080025f46e46ed1c2bd8da5317e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef31492336d1587a10285089da4d59735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94913545a4baf2af36f245b3bb0b85f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b26f51df412d2a9214efef6f608db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b994862f3914c217cdef65864a1fbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6949b5f30bbbc82247ab8c93e601739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad064713894a59d66fceea69a863f10640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc1612398e69bae35657872d6397d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f7eab116cf01ba25c4cb3b14e68b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f0cd55dc77913560df0c04151b46843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc6889af28a2bad846a29977bd7cc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5ac980527c75332004fc476b9bb8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1ea73298dacac97672988c4b41eef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71255ef08435f2860df9656874b8030947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebb96dfcc852a53be5bdb3bff08bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7127a7e230ac9dbd3290b1a973296949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e90bf470b954c4c3a55e923d03a69650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda069409939ce886c9c1b7bfe37b2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270e7655e489db90ae29d0faa4c37e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346565a0c764740fdead088b46089b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668b5282e4280b7670f7021c4bb9f5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bc94f4339aa8b38a2769a19fc677355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ffa66092c22872eb3b87f5bb1a0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89a3dc06c4a76b097e610a1c4488b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d16e74e1bffd43932c2c54bfb69d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a85f71937b5a4869d490eecb7d46759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae02bd7cb20bdfa0bad2ee3c15114660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050874681f2df4b4807790338e5b6f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071d068c37dc68f42a1cc4703cd02262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aafa292e6a6cce2dd4cf24e680890363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26f94b563573c1c2d51db856dd16c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d51d1e3cbcccf57ea2dd73737312865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba371c97bb59054ac3357a31ba48db066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882689a8afbff02197475e50354e3d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e6e13a627e237a73d800f69d5d22068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13a87fe4426d626f5cf0136960785e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8499029c1cac58e979c4e27c0e7496070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817700ed5f596b29242e599046387cd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153afeb99706a50455275839de9be1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed513c45cedcb6ebffce5372c13abea773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f32a74f440ffa4d6b9befe21c7371e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220e4167a34b8ff30ff011b62af10f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70936588d2fa82429c65afd73f3a0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa81a11d7a75ae8f451b4c89a4b62a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1bcafd5c2ff45941de51a36b5f21878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1a58a3a89653b06f7119de8c34c8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65936dffdedd886d4a2112887ad87080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46644688544a11337425f7ac5f016dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c1876e21e0879df497bec6e6a704c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd32e7824b6730cd0ac92d191516283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e185f05b39c03a716edc1b7ca64f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fe02331ff27e5983cdaa01d914a6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729120e582bb137caddf1e320b5739b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c31c544a68f6e9adab1b21131ba51787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc5adaa7e2013a56b813c60a4e656c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b1c8285c2a20ed46cf64774413e1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ebcc62aab8672d029a25f46d9694090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473641efaa314dc32bbaee7c8e57ade91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde811025f886fb144963d5b908d80c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32365b6da4ab854d34eefe9fc8082caa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3b55390478bad05dd50d80d1691a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7359f354752986f15c42a8644d65c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbaa6fd9dc6c845bd6aa63eb1f7a1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7efaa346a90f75609ef00a53fad8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76721651965e026814f0b99ebec6ac2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fb382d4d799d0ebe165a298f40ce899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617dbba41b1730c0b44ce18aaeb87ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731212f219a7166edbda4e712b6aac5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb63036ead2a04861fb381c1d9078ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d666dfebaba9783efd3547c640d76e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce0137b752c2e2af44b764ad20f09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b2a329664e7084530ac5ce03fd51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e95c10251448595cdc5654e03078d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2968ac73d7f04a5a5ffd5e39e0bbb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca516070e6ea597bea38fd16ef4188108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51379b1eb5d0ae5e10547100979dd437109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d299b7cca679589d2e9326f6822010110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b25010d486395bd79dc529ff5d80f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148666c84ba5b328e7d97b929e4087b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366da6d975eb45dce1ef973648b6afb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de9d53d1059d9fd2c95df2b1dcca8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096747ebe414ecaea304c99cf370b9e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf82c876b800ffad6f594248fad8ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be64c64d0b067dec64ff48418bb5477117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128bd718d0ef6542dd0afba66ce57ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d0dd871931a72596914c72046268b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048e383fbeb1b005c6905f396f331b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab84c8f8a4a3e054e7f9d86bdcc76a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eb51b293bcdac3a9a86ad07127f12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeec778b53ebe7012697cd83020576123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f50ee32c9609ee29edf004e829fcb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bbec9c1ccf9fa54493938f02f309d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ffaf586533cb1b5d36c1640db057126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080e2228c59ed6a9f749d00889eb01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439f7b28b19b76874ebb20c7ec449c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3e36c2b4c81a4ef45c9ab615cdab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a3c4da884d934fae3d213354b8de8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a90e3c9cd847f1e99a2931f1a5ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a634b49093c651231794cfb717d1422132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115eaddaf67dbaf71c190a63c484be9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f1783630fe4c4d33f199541a71ac7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bb87a229c889950f2d90e3b5cfc5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cced1c7709003c105c939ca8f06ab6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bf7417ed92b42c21e2a3fad0ea93a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267144e8aaf339ee95170a08ecf19bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0b6b20758953ed15f73d869536989139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf248ce66fe309d3c5cc7b7866ebce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ef0c2fe83c40638f14066d80bd6a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5998585961c3658f75ab0dd2307e21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac85085efdca6c1dc414bd41c19ee3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f647f2ced5357238bf6a4327a8abc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47ebd7663fd675d83fcec2fb9eef9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f63cadf8d74ca546823b55b76c16c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525409c70a1ef118983ee703e94fd40e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e24a4380bbc3816dd35f61ec5ffc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b27ab63137950c1b1929da3a7da431149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4460cb4080cdee8a5b957e584aa2804150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753420dbd77a820bb8add57fa6b7cb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ee221a7b7b3dc37f402cfd0d5e89d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940846ba8f0c65f7da1101c2ecd3b32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207803f57d4fc3f844485dff5de6fbc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e000de95c7d499c7fab83b3d868b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f473e69da4c2ab613936985ee281b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed62930807c81d5574f85ada1f458157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc18be463acb50ad026ce9b7dd131158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a0e432bcfe9d9547610f9c7fcd071159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e4fe6c7c42c8b398c3775b5bd86a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde379687df5402fe0dbff25bbcdb00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a8a06910466c7445b81bcdc68b8df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1340887b21af805f1cba8cf75cbf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d68de5f8c4bdc6df7cc81d9adc28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3acc9acf5b3ae90edc23461aa8ea8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a13b100e6a9c30af40882690c9795166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba8b342ecebbb5ccac89eb96c680b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa4d9bf3da4ceb930cc594e8f2415168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe4dc538e1ebf86c60183832f5da2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed9067205988d544764214b9cdb9c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f755a12f7a39ade64900f03971a941171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2779818113965390743ac598da70d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96388459ee0fa75870f5c1807e230147173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99fad598c39e0850a55651cf95463174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04978f03451d903269f80b36beb104a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080ed914ee9800bd5b7a12e110c06d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5eca155d8e3e79085f43770558c7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf380a8f21bba246996530363b3371178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba6398470e7090ccc8d1d6b36bbe0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586599eec18ca7701d766b31213803a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65cbc303d071876f004ca63fb65d50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717177e7d4d29343ce67e40cb32325182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782df55c9d3508cc3dc282958e49f2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e43ebd55f913aeafdc2fa8cfbfeb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966c3419db8de30622301638139d912185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d13a3a230fd1bbec4864500e7f0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c051914a1542f0f18173c0893a5730187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ff51d717d4268f5df554526f56e2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fbb5d4c3486cb1f4434e84a166961189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2b92ad99e5c4ab679441de85e04ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd8e286cc2842e0640a4d665bef20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6655a65fda85a16dffc057acbc522fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545767058bcd9d28bdd6ee7867ef09e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c527293f27d1668cb017e17ff795f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c856ffd0f1437e1ef253f6ced82a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4acf3f56d51fa8c95c1f0d63dbac92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174fc40f70580d03ec240180667e6b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee47ee7515c2559480fd28abe1a3cb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed7212e397c5f59b0be1c910dbc288199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e3b7195fa58a0b4abe975cc837e2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456d88035b7566da789d2b8c4b3fc34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ae2e2779593cf024dec8cd910ffa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea906d5f979bca2afd5643e11b5a6f1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9463455bf6454e4f7cfc2bfa04ad85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812cb1f2969862d4bba4b9e7c8b6b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631fdde6dbd62aad2cfa4f72877db94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87100ac05bdcf8818272ceb30d60a9c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e2479f5c0aeee22079f834be212a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b1ce840191a85cf33ba8da460195209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1de2a2b2a69068106398bb7751f1f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebead2b3ee9947da35b63b5b5e80b75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb2c74c1a06cd032fbf3a8f4b41573212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce884def6d91651fbd78b1f25218bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02d5737857b5974b22ec5b03f00da5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685421ea08a08e187d9270027d2ccd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668f6f2897b44c69bcd573b91dc4dd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fe0158c57cef94a40b94a6adce605217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c99421be4caf493c26d5945d7b9a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aa7b9b0a8c01046b9a35e85650aec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2bd1843828e88256e0caa5d9f2d39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4729c264c4a501f7098767af8af9bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ef5e712a419342435d532c777297c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8091baf7807855b9043da835aba84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770c97513e49173019ad87cdf4fc5df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d70948348af87e6b9f347a23afb1c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a550ef6db32c026bf11cbeccdce6aaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e33cd1f9ce088290a655580706bd27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32a42e815ca4f25458df7c3420c8e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e17ecbffd018d99d2c2a45aa42acd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12617f686fa7f27f1f707a2bd5401d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe25c7bfe8da6684746fd46189a81e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918201a8a3a5f37a5837942c5cc8daa8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c364206d46d3f8be564aa1d453747c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cca7d9d8de66105cd397731cd5e83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ca3856c30fb5e904aa5c1966079b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db315ebc38dad1f6a7bd6cc9c680ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca989683da50db9e0f6b9220cfcfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb96e28aa2a2fdaf6efe5f004da927238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd73aa3a7f192565f99aa86a50795e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f614f1b297ad993806c782b74ebbd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b54ea050a4a3f08d68229ea6464f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245df2ea4eaecfb4d112b8e3c27daa1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823fd0430d9bb37284554b112ffa71a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac746ad3e77e66205862942084cd9925244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d49e37fe96669618e243e14a2c7402245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0722140a953bb066d1c6ac00a5fc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399582057b0f2eadf2140cfda623365247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc42bf7aae918398615900352858973248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f71e98423361be94e0a4bf3ccdf24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18095c17818b95442b26b2490a7b17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa6a1bb02a857766a306cf616a7c09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e76f559ef6b5140ab62ccea82b0180252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135832bc20a059e1f6e8f2574400bdbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb7f361d7a16a5cb32bc9d0d11d90d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a795bc325e92dacb914511c519f17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8118c4adde7a8a1c7bad9aec6655b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb180887198c3e7a922fc767e8827faa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a1be043c0aa3eac09802a395589de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0b897f0c62b38eca22e4ec1835a5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ddc224c1f61557bf5c0c52b24a77d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3e3c727ccda6f385eea681d8f4015261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f22edee4e3c5807bfdbeba465d5488262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35963739efcc67831d2ebd38cefb9d98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f0adabef3085a8dca6930eaa4e15e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508fd9f4d6e9c0d43ecb580ecfdb15e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd9174dea4cd7902d0d735c75905f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96cbaafa62ccf25d33f9092f84c634267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ef9e0f95eaa68ac4feb285439d7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b155f0debc00f7db0af7d88ab269dd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2209aa2cc54e7b096c9f48c32719e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491165f56ef980869f8dffe9dabab530271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643e64ef49e52c3f812e57d0c74da24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e427c50966f24e4635d7ea67efdfc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319dff4c73878b28aefe9e555c0f247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c243f3675193ffee2cb03783b33fa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc88149b2f94c15a2e7a39a250fdb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6de9c49d64d4f8470870ebef37fd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794e126c367f1c5a2bb879081955b03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a159cde8ce219828bd9e02fa2123821279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f42ac60e6c25db103cd62efc59efb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1481ab4851d1b54cf3feee0e3bd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f926a028ded6106cf02e3da22c09c68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795fd78bd74830f7c90ca46a094f338283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd1b1c6d08ab72d653d144a0cf3e9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f744ff853b10a2cae8be523bcc79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b477d497afb01bc31c768e221500c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d92ee39ab48aef13631d4696d7021287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb968233b7ed3f5cd9881bf4e211598288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5eb5f6c25d526d71cd5fef56bc035289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045fd4f76f83a8ecc13925e24bc20cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632ed473198aec11a13aba4b39c57a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca76ce4370d70c081c7af595bd19a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917419bc3dc105a4f3017db3489a8219293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa891420dd326857adbbda87eb7f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd57c784ab2854e073e2659de870e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52dc676c4e437a4568ec7a9259b303296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2293948aed42047f62c9767e8ba03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b34c3a7c4c61ff3e1ac0f83d33cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177134b641e03afe7e6b8f028f9c22e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1c62f44adcbcbe998459e0b43698300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe92f5916737d3d9c1a03bafccaf761301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241a6b4961c55eb0ccbdea1ab8049db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cbe530020305fd0b10fd53ed542e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f450f46b1e2ec414f684007b59ce3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a29b6228e65abcfe97cc43e560ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d026cd230d218bc03aad3fa52ae5ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f68b5e33b3edfee7c32c7b7065946307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a89659122da8320a6a1dc254515002308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8ec78ebf2d11df8fd763f94859e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd00bdddf22564ed0fde1078ce52b310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34034ca9ecbe8aea10c7bbc6fda5f8051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c333f53ef7be95c1e21dda3e7352632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6498e3fc4bd5eae3e48a2c34d30e6423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636836c37cfa24d088b4ce56ea8942b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af224aa301284257ca8a5f0ff1d2e9075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657cb8587a2ce4d1c674dcf14b45ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef6066fbe22df4596b097e141ace457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0f4ba93dab4d85ee7db0b324ab9d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081dded2b16d85d84c7c369c34ca1c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997592da2b7ea94f0a102c66d6bda52710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c8b1ebc5ea18a225a2712ac04a7af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de7339690116d7db6a5cbb64bf03412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90449c870d17281a5c1c984e6564c1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa73c83929b8bd4e7369cdcd30e95d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1d23a46aa3d62e22cbff91e6827b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da836af3c569fe4a7e2ceaf380b73ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fca8ba4afce54be9e33a77ed7365a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883e6419a096272d528216d8eaf3a8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3c7ab7ca6f0130a8b01eaf84e005d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dde805e39571c86b5ad92a6612b0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef4d9f50fa61ccf0738bd07f8070121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74773b00c1d2e58888e017340079d55522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0440eaf14bd4511e1e44415e2e36a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626253213f9078d43e3ba874aa447a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebadc80e0582d988a3ddaf131f30a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a8aa29fabc0745dca5bc491486c9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de1577f364499d5f2cf98f01b0d6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8bda941abfb8474f8d813003ab8b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269d3b0e369db46b88b31fa1f8424e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff507b5027165788219f46f120ae732a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545571fea71897026e1f1d510df8f13e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cfcf438b2e09678fb577e71f2d45f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b4aff94a3f6e773120df2d90a965a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef752a9b1b7eba197b889010ce60a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a007cdc68a9f9191ba9bd3d2fe6da035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1693701013beb8e797eb158decefe636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f5c31cb09de524b9ad0258bc47ea137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d187f8f0020dcefb16ffd24028e7b2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15e4ac540101ac7fd735685f01c48b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d54749986a2872c089933f39b27ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3800b1991dd13f0b0893b9082965141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411542bf4983272531c9c8d4c62ef9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad92243bd5ab11b0dc6b029fbe10c2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b275874f4371f83e9f952a9449ebd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf3a18d601b30a877b28cb069cba345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f67f3428c53d1fd525593c9af0c19f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30183f07c8ee5455c0dad8ca588d64147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99504fd9a35f983bc0ecb67f73877e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae791a1682fbba98e8004a5fd2c51949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc04cc31332de642a4f3e1031a71450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9dffcc9dc8184760413989f4ecbfe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58bfe10e0fba7776b1fd24977dc4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad6a67d7d5113666e756facfce9b7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81acb5007388e4f2d71f7d23cd625754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28afe6471af9531f97593ffd02c4f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f0f55afbd6ff27e9de6d8f084e61056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ae1d31f2bf7308a6b37a5c57945a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b731859684d15be940b35bef8f39058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551e8988ed312547da10f52f1a72d1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a0040d5b426cf9c33ffd7027715060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970ede6e674da6f835d286af34aa9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a417833c3b6741a27317ae01aadd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866b47f0a32e7db6ac3d488783959c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183577da1dae7ba349738bf8dd6828b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def6d79d355561d8883128cd23779b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f2238e58e81e7a5cd614a8880d63f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54451d02e7317d48b5b966e9210cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773729fab0f7425779253a69efc1acd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862d539b1c6557c4ee44c31b9b57a4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede720e9190183e961cda229bf7dd76170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fca0167897f78d2f443b5c995198c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb3bc0403ac17e4da01d865e21ac3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff438794a39d1372c193be19dcad7d8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1cfff4f759156dfe02e5922a3941474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c026651d752afdb6bda8cd26e2c1dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1806ea4f5f1503237e8e925d42a37b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403e7684f041e239d6e39da694f71d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1652f7ed0f69dbad4eeafb17637398178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b591d90b77475919ff653d50ea3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea019e81312a237534bc21c26589e1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e984929cdfd2176c6924e4030a1c1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20362aced3f55ff172113434631612882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bddabf12f9b365109d2e53b888a70583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d9c8e99693f856885611740eb19784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe0630d05daf860ce99100e9be5a8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9bb03dc3f20545c48f1490bcc877886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b336bd0e9e5fcf941fea71e62cab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6ee57911e6d8d081701947dc8f4d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc7f23c86097f41862b8b8365199dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda7766d7ccb22c5239e03c2f1b294a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8fbdde5c1322174f321d5c293684691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad017e1e10fec10925db39d890b7e7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f497a7998663560c2b3f4619ed6a1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a0e7291e56c3dfe8fa821970b91b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623a69a2a9180824b86159548259d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac13206610493453c577343f90eb2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc022335b70c7f039779276b8549cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dad7f482e84f6bed1bc2d5cc76e9fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac27ca95010600be9239d5826b056599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15390d7450de278e4f43ec3974877144100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffe444dc39869fd851fb7eacb27d0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e2a37201b9213e34bec16e882397102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d86245e28ad01e788696a194dd951103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec0f3b47dd6f7e3fa68849867f4688104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538921b4bd7c1d5fb945622d2571504105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd66577f991f21ec7d1f48d0a3783c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6725a234ca9cd66d46cb97af7841810107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e15183340d4104bd883e07c8ffcf9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6a73369a639ea3b9bedf3be44c73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0501087f618102d688a17424a1505110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974a4791ef9e9e2362768e374d54cb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57340fb09df1355a6ed42b88a02adfaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f40c083b1238ec71b16bd28674c4a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41b4269fa7b9172c6cf99dcae06c7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38f8bf8eeba5cb445bff3a36d9d506115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b2ef335246093ccc05d0a8896a6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae5bc775794c82b8767c5cc046776e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694fe27b61e33d64ee4c9e0891ae7d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b34263746bf800fcd21e7d9b6407119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8c1af802cc89b29b787bfb2abbd05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510154c917842e5bb9932ef6ed700d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321a0a66859bb6eb5f4212f9a027cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54c6776f9cf2764a07ec8593cabe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df600261d92d412ce64d6170d391bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659d2c1cbc3f1e41fc2cb4f55c2d4f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42095dfaa3278b50b79d94c8ad96c0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dad15b230cc37f67421cfd2473bed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f473ee0ba337524722cb159b6c62a25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2ff21cb276bbf0eee20ce83d722b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3c6123eed46a0902b665c64fd2c65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e1e6b0c14808443d54964a31b8782131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae522cc99b51f9e62f331a64ecfe7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb615e92d8b3079d8743ec6e905466133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d12b3f5647297b3e70b311f8f77f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19152ff45b6b38b55b599d7916e182135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91ba25645583560ec3b0f1a4606dfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb7dadfcec4029b23363c9bfbda435137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf0cfe9d09c02a43f55fcc263b293138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75e755ad1d5eee1a329953bf630e0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d61fe4c76897155e98ee98ebe274f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca331915fe75289a5727b25893165c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ffa82d92c266892eedbe92a32dbd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6313dbd788385699bae9276c03bf08d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a36f72d7444abab63f35b330829e88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2c0ac464b78cb46c3f7d11ebd952e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d32b4e78f81f0b4b32e3998ce59c3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d607706bed83f560b7acad4e6a73a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f9623842e57d9e405ae3b44fa00c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d438e6e0743dfc7c405a8a4ad2fda1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310043421f741d3882136408618b63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313df1eeec7c580b35f276acbb8a6d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73fd371363bd5aaca0284d2131c15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e28b8e5e1688d201ffbf0d9968fbd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c2c2e6d48260b0f3882069edeecd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82f7aa78580ac8e29cf34262f97cf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485dce79af112b0cba07208d50830d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c7a5593ee6694fda97e1579b03818157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5800be796c54ac4a9a40c38dc169c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b8e7e93d1768dea4c08abbf3197f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee8742c8502032814590c8a7d675c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b17f602d4caaeb878c8903953c488e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab4b393059e273a0337d040388a8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405c7844d47db9c7ef101a1d71edca5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096acd6e7d06b8595afc5354a595cc66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab38d5dbac29a69b18edfae6e947f00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56887a9734b71df31078dd000916b4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d14f226217431c8b774e5b6db1d9c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef78e02845157abf8d877504fa78efa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac079d6390bc751800ef17eea39a9bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfec7ac32c89e8cb8bf4b89aa9f21a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbb8cd148d7f6e590179dc0c610b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6da5d439c14d4e3ba03017fcb8cc6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc9073f173bec54a3491a6da6e9888173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2be22793a9ad8205fe065b329caeb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93971aaa193d782d72b3a0c17ae7ad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddcc8b2a9d133803674e1fb53f0d62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c6a661dff7a7aa77bfb90e2b75307177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e26e410d422224d05ae94ece4b7bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01954141749decabd2fe6aec9ec55f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f60092f19e324c22a1a06c09056e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afcfc13f857f1d6c15f244287f9c4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380cd1d4f1d643b3fd238c0e7cedab9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81bab4f4f0c77181646f85e6d5b04e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcfc9e2c8b3bbda56b0960ff58949b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd052d7449fb63b60245c81becafd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadecede91a5820de8a5792337d450d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e0badced5b3ffc5f83eb6981086b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b8bc72950d624681093a3d9072f78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abed9ddbfb9f20a6f9c998e16d4a60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e4d57b1211542462e5e0352ce8810190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252833a2b6accbff9dc75426c62e986191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b740702ae6c92d5b5e57844f9c9167192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6657c396dfbf2dff73743d02b0209193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d475c5924e90a478cdf84f9803999d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180643f399b5cd4b036687ab35f5eff4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c31555da93d3bdf406dca467ca490196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4ef2f3c74e7bcfa1ef9b922bf61a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55e1a416e0b66c1ee09aff82912b6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b7e5450befbeccc03134541cf2f74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1788571951047754f1a45c0ea9e90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688555bb7fc795292deab0734783cfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a727f821a1726f0a8cb0d6e42de7e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a24b8ee9064ebcaf017d69f64a9fbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374389dd1dc4d4d0903ec0056bc7f1be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b1805cbf4ee1f3d530d2f47888a45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a53337e0340194ef77005ebbd3e488206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067349547cd1136f816cfe6175c650e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc59e2bcf832de0faf6deb9808b89d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6a37ff78ff4ddc5baf37c116b519a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece660b1b17cde0f8012cb7387321ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31edc9c6249f5fe0a383dc5632df7af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32416c502a62a1af9ceb7631ee3c922212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d588339b41211fc298f1ad5e476f495213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e008f999787b5f4d8113fb0476f5f20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89d1c8e43da5f393b1011077276a15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1c7677d033905b2015a7024bad789216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a875ecaed98ff4f6a966d316bc1cb84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18096df1ab208fa1a30713adcf9c2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b755539caab6c144438c9480181b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7cd25c1c15ad751ff541d935f23a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5762e95d28bae473cdbcce78fad66a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1da05ba058e1d39405539194dcf66d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb29112651c1ec501b45f5d9bbc80fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d3108b42af2ee5a34a632da64d1d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dfae088b7e35f84d365c42062294f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5280785d0b6c1ff994b689037028b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02f71772d0f792b1ef50f693de4a0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638fc3facb37f783f0aaab9c4e014b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00030331f20b19b038dd681c13a72ef7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16234eea422f49e9527995f92b03237f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959253ad19ed80e506f909e687636698231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f6c4e14cec3c816c9ab701f73f6dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9782668d28d63149c31d5c214a84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da12ec0fcee598102ed8845e1b4d392234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3185c6decda1ab0c77ff8b067736235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb05823150120b512eef40e92816ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edfd1b392a76d44773113e0a6f817a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d8addd821653cd53291996256f679238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac9accaae744185a2d66cc6f613ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f65bcdf260ccca96dd76cd50b0f850240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c38b5491ae9fa013cfd6f3e1b4af2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba3f4c535d8f2e081ea04876e000a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380110aa198ba1f467ae42a469ec5b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02ece2261b9b6418cd7d7bdba9a92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca393332f1dcf4cb43296e2c6c146245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8bd6731e7e20467e5f9e9b767061246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d170dc9ca536740c7420438b011c31b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a928b0d8fbc28a437715ccf414b4e88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36430eda9f79a031ace13845ab4b67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef27172b736c4dcbb54d53b8552e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4be8b6146bcfca3444151cb5ec8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b3e5b793a53f64b187707c19c306252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef384d1138d219d16178e702466c4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e347d65e3e76025779caf251da4d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612729ecf5605e6b36cf4779806e3092255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff663f13197a5d816f6146a2d3de17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de225af6ef05799a115c26e19b98225257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2def6abf7a1f23ff45c1001871fc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10384a8d874fef2d6d9e69e130419259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1b64fb6728e5e64e90765411b0a5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e07b19cde1170787f90c6bd1b69e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1ba7fdd3d2b6769e02041fe23065d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b3eb9ded8570ba45336fbabd2bf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947fa21ef096772b4368787a400f690264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f127daecabac9550f7d7adb3c0af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b580bd8c01c1606866ac4f6512d4661266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ac0ff39e7abe95bbcfaf638e5694267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b0ab461af4cf64e7024cc27880d4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9665e0855cc2b0040f070d138dad902269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff5fbc548c1ee190cd9c322af191b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab441961d4614eb16939899d44dbc66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce85df34103c9341a98da59ff732966272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad20917890d66ebf10287bfb3484af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5366b0c6e987c7f0d338ea923b73e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70831750ef6a5436e786ea65f94515275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1a61a86733c922fba3403d4f2c324276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaeb6182ac820fdfa21b6bc80c1258277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25593af0f4e7a4e8406ba9ea589f3eea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f832e590c30e7ec3386e0a2c84e00aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c182733f3513ba4e6587e55a2848943280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0fddc21c294a906b5e8b46cdc0e7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca8a9155dabd2db399ac72f9101196282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c5fbbce5dbc32ee52d64b0344eea6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a86a4eac497a09996ccaaf53100f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c43d9cad4dee52dfca271c905d5ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b82dac0e888798d375056c7fbb8c96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8db66710e4509919ed63dd13ea07b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891e438a1c91dc6e93c8923e05a1b64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc0eff637fd294b8c53c6434723e1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65f4b9f73f3df4f98e02ad8e3f791d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d536648ad15a6d917941101cb870b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faa635656fc7227f0c387f11c17b8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecdac3949faef6f5cd98fd612a3340293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dcbea203fa06119ae1c8083595433294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936763c82485da2b28ffde3ea8166cc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080fb91527c2baf5e2212d0e2637e8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808ac3d3908c28765e606628ab49bf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8c35bdac4ac795221debe84311476298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8957cb8ff2af2d9c6d4e8c66b59b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd00e1e3dc87fadaebb8cc668d53fd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b873add96b700f1c85f986ae0a07d95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645c8a04ff7a70ce7a0a0de6ba9dfcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abebbaeb246fa41ac93c5cb039e876303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d3c29c230907c2cfd02514b581d55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1196dab288497e122821795d7c66df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea74f0fa786d7fc955e044374a53e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c78a4ce78e436b6a5b65650adcf9d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f5b83e6057ddefc50d9e922108a04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0531f4110044f09f85d145c4cec304309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1686ae0a9c7e55e7eae38b055f1516a310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>