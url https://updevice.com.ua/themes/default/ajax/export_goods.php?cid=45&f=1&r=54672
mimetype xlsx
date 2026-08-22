--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3cd15edd1d07543025f4a638d6ea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f22bf31a97ff6921770e3b15f6b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fe08143089df78b4718c1d5cc2e583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b4b17a13bfd7c3d1845a6d2c51e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e18c426ec2ed1d7194c33f4c50f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d792fdbacc83fc371547e017d8ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d93080a48fc472c48de464471f0b397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba92f6a73e869e37fcdb5ddb5c48cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30950d002bdcb01e82e03e044da0119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9353e50d2e28b478061d2671d46ec3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b6f4e5a2027b81baadf5543b9846411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a4ec4fefffed90034dc292bc655412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8ae02c563a6a9a531ccd981d4d91d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c5724e9d34b7a08f975cc3e4ec2b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7a4e34639b1d8eba87d7771bd6ccc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee4688e4cce313a38bc464bf92d8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456bbd9077f6a3c04452f7d3b7303b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992285dfa160fe43c2b9d705977660d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76d3d4d9aaaff0aa85e34a05e9923619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218c131fb40973cd4496c5503d3e4a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672275bd7cad7e7217ee2672ea01f25121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dfb816a654e7355e986c3de171dcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56060314165faddb2841a1d27d118023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a6f0138f232e6be58efd893502e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea005a330f7c198499c9b1263216ea625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6ca74de4ee51d572bf94642d6ab3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f29e4d163b48aeb4c621557dc3f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce212676d327f458f1595c2d483cbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5ee64cd25a1fe139f7f436b051e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3990001f6e2bb646bf379fb99d54030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334bee742b14b2e5fbd1ba7d8994d5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ad197c08b645f71be369272310d6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255df47169b9c0afc6c3892beaa09e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcc6de84ef8059a20258441d5d9bd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61661b539735d9001d716eb7f03cdfb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3276e18116157d9f01355b6a7edee236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0ab419077be2741a3dbdcfb5ef6fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4738c963810b5421159843f0cd2d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870b3d233c10b0521995b5f447e4f1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19640294f4dc5abf3d3f5d9cff3f653940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd0a53b66a71533c0b322c2a744cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d96db0be775e99b289fe77d5b5555a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5a2e01bd6450aef87590df3cd0b9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d325b78456188da8d774916f1d64d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee64b432d81440a97e9bc5361a559a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac110e90acecd740c2422a7e2389c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41334ff209916156b99f3ec4211c0c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bc2fec98f1fc75b3d51003aff32c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b2fd55c05223df7d1fc587f4650a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e91d46e0dd763184936a1913b6b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea03afb3cc2a775cd1adf0746b797ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26693f2ad6c4cf731e8020d42901cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c9b7e805c24fb4268b0604ff5ed0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3802331383d9b1d3f76075f0831c7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49308237ea2310c2e8f76a36f20fe0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4e8948690a2d5b86ef846fda6bd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd59c000c8fdb554fb4cdbdbf98f2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a726c1a6b0b91c840517f495c731258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559ddac106bb23ca8b3f2759a6edc6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162506d6f3108e918bf43da0ee445adf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6736dcef8ee1414e18fb3aee31cff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef44f35dd8a31bcb563923f513e7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954d1491c97d603e4c55a4311d6dc8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08918623e9df6c12b16b742121e449a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af448aa5d91da6d98d558e6defe27865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8f82be8a021ced9cbb12d6f890f3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428cb4669bde7efaae50aa66965f6ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248904d778724571b96b94625fac51a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f878d222fd5c9224d3df79416aabf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783446d26801f0ee95880487a8db599070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86edfdf04ce46f5490226b9ffd4229971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c73006b06a3a9ce55e3e160654f09572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb70bfd954076b8edcc10bfbf576e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68f2a93d19e85e45dc959dc45a42f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e967ee1964cb0fd3c87c402c44aab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385af31255306c3122d05e83c43e5b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ff2bc727987867a1bf581bd925b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e990cf684d76a16b1ecd05ec4b5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a27b9d7ed483c28c410fb04e1ae4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f5fdb06910998fc48b06512e23c0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c70a34912f4411e9d87ebe56a043481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476aa13da8ef8ec148e412e1c5bd28282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5858316f2c33963e2da517b9a50be983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb8cc3f9c82eb7d639c27afba4decc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116942916e9ed6cace6d2e5700e3a2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492332913e2107e07d0fa798a551c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e35483be1dd2df1d5d16acf9128fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c16b0b923268f754c2cad10559e06888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb66fcfb0bc9fda3fec93ee2903e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbb6a015abb11023d7298c4da4e4f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323f7ae7d9fc316dff5520bd40f088b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33064b86bb6245a183ffeb90794123b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488614fa99d6c711877bfa576cf021093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c91c245419e9d2a6200bfc36cf03794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b6538e44c5d721ffbd7d674e37db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a708e5459f39ac3d637b0710aa0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01d5d0947f6c01dda263f7d60638c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d9e2854108f84f1e523e819d4ad7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00c64db2eb0b1b4f299a597029cc5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95c2a7a2da355e2d218ca70f49096d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529e9ed0c3c3a065647c3f8b58d9e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142018ab76532a4bccfb9901b58d78cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e4be19ff5c0debbfe0f26a0ae402d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbd310885b7a9c2440b2dcde82d5e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3bc504015b9441007a3699f7cad66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ab416afd3ddbc0ba30256580b3a99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a5cd2e1d52ae5b6cd1eb811153634107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05299773835d884be2854716c39c5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe2a995686ef50b1a350608e45c688109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205dc0a5585b42431dbf5b594906a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eeeff31e88545fa54846a8a22c631111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb98a6069248c732b823f8f73751df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac381f80e96678542ac976a111335cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5b0da309bd7acb70e89436bcf31f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711c8bab165996e7659db3f1f857a49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5114f8cc90939786b79980d62285da8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bc0f36c20842702c13f0771779c60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85fbb8e08043e8cb16f769fd2bbb05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4413dd646881b86d92a4df48098f5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617165d91a8af163e11ed6d952007a51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3d5be62d6070c0bb57015cc1d474c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072073b95d09164d3521cc459d65d44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9599cef296eda1b40b6c66c27f256b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef492f32d1a6f702ff8cb3918b958124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2d7cda442c46aadfefd0baa4362b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d263febc8624adbfd140c6df651b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b801762d82f556f7ee0d5af2e38e18b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad0f8c3df87248f6246d8c8b2f3d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fb482a44901da46418c2623d7137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728e6f020270baef4208d9e855af3e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b49257d1afc3d5ebb2806703648a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2135a22a37453bf4261b0f08a5226132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d47da0eb44b1849c4059236b9c063133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386bfb88c21c89f82642cf1a0f16bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e70d96b2600b3b5a9a7cdd938a9639135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7892d780c4e405a040d8b45f5cf7e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec513c72679bae5f2f9da6ae24b728d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d1c06d9e32c990a01de33b5c4f352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95130d966fd6040e4c1f728d0e27ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25d858ccb3b5903132958180ecc963140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b6f73b2f005085674b243031a294f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ea2e5f7bcbf5de4a325b79674f9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df767b2dfb3f4f34f204810a813030f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824512bd253fdf6cf0389bd456282fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8eeb6feac2cf55668abcd88a1f40f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece3b264c0ec872b64a361541e3a0c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390b986a166519b76327c6ebe7a75d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a7bb4b776394acd050fa54879c44a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5d22e3d79873aaeea0dd439f26c70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d265e6ed2971f369a25d7ac9fc0f86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187efd9232ebeb5d160301418ac1a74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb8f4400a87e9b6e44fffe374a38ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1563629521c07057eb724d20a8c72f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9228b45813ba42b68367ecc7df41a8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca3fd7c076aeaf2ab59848be4d6064155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a86c63857607bd72380d17345b1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47065737d2ba690bdc2cc1d5924d47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a6cd932191e9dd4a6dffcb83bd5e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ef1d6d47c0df5c9bd59d9422aad2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11836edec75a30676833cac5ccc2f312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a7775f0fd12f62dfaffb4cf496bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda0590d63d40c973642541ddb0cfa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132c9eecdd2618ca410a9d925a0ce85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f67dec33fa257138cbbafc81bac1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f9b57363affe840281c10be11656a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30740e36cefcd722a8b0c30cd1602b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad413897b1cc5fac2066db11004bdd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37834fc49cbb822556282bfd2a7b39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3d09717c45762d6003dfbfdcdc0e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189f6a86e42cb3b37a6fd4e73d3511170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95eb1ac019db4f110d9ef4d5e1439171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eec8aa0cfef45f0bd1a6f806b33a11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f21210fda21c68c60464a63db43a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c00a8ed4d2a7b5da6c631d3af63b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715373aed4ef7400c27f71325cb73fb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b02f760b99b3d4058966bd8dc205c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633483c32a36ddb1f065d1cb5acd0d69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e678e53e38a413ff7872a9bca85e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd778ba3e6096ed5c176cef0d72478d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4a7b2f4c39e78d0d0df790dbf46e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499098599ede3daefceb0fe8b66c9d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145b7de0688b11c4acbd86b3fa29aab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7266d983bbf056435a494f5f77f7910183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32ed999b5b2e043957eefea3953cfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d85ca0617ac67f4f055299d95b027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aed9d229fc29e7609fe6ec61b0ee7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28370a48b1891ade417d57ab153d20c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66657aef371be07079dc2e699c945285188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa48c4b7821770af52644d2aaf77a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28c0a9e3dbed48c27648840afe5af4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdfdc615745bdad4887214cdae9e39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a705fed1816634850ff347cfbf152d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046a8f5596d0f591a64b0034dc8de46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd4be22f85d218f6a7bf8b5b49e6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1a97854e56613c03c523dae639db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758d4140542d0a33a89a6d16729a57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b34a2591266f51bdc0a8cf02fc63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437a99bdb18ed89595e6b0bbb73809198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e046a04d58bea66e803846a202c8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa61f9af8cf1a68d651faae708a6ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa862fbc95fc56bc93a9c9d40c86fe4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67dd729c2f7cee2cc73e01d55c60fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced339258581bc7406d3e3d9a11b312203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef22c72a53aff8c98ba8b008ad6e258204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb037c071a17de1136645f8054d34f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4450e6ddbd8a58a543ced0237e7bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54892664a50d5333620a6832faa9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130c5f744b03017124d3fd17b585fe7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff519335fb3e44c9674c0f1601373209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12762662d72b3d10b69678b9d0c2f6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d55356726e2d6b25b54d4e48c44204211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa166bb768c2debe6cd561ce61888f34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f597e716082604b06b47120b2a108213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df0face0a9b13447d54e0c613016c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb3f63f4e1082a187a4beb92803c7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351021652d3f5cf9d631972ede4d738216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be1b6528af3c9c114bbba1912847a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d13472a5830a3b116827e914538418218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415e880eab2e1be0381ddfa9d9d5d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502c2ac6d8cbc7a8ffd5d802eab11f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc187dba0d60f940c11f187196b4f1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4be1ed5fd48a38e104dd64a3e700a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7525abb83ca0a65abda736b673d2ca0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c004c92555546e8e107342f480f37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d91b5c21e37ed98193bab42a08415c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca5ffe9738629cf85ad78d85e549b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239079ebde6ff59ca4d74c0c860eb6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafedcdeb2b833b9531535d4a6578cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b64ae54e47ceb2f03782d26717f1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ed6468e94092fbda0d2bf3a00a14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d98e7c0ff1e0671bafbe37dcd750d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f385639eb977363a0a09b68c3c4452232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27b95e4b05a48b7b9c46f9e181107233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166133b156ca2afae795d1d190c67ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cb801bf861a56c4f494d3a4ba5004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a4654a24db56bd28183c3a9eece12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b841a74f8d05952d93a4279bdd3e2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c0dea804491d3cfdb11cf25e038e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc106792f07e8592056f650552b006239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5660e853b405b9141cc8dba6d3dee39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a50d78d5dcd36a2e7b7606a2882e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b61cd91506400039ff8965eea557e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4828e0c9f93aa13aa94bf869d3e85f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008034c1bb9a79e68110f2e2ec6aad72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f6b25be217d48db57f1a0b18d3d79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c771d84ad5242200304baccf7c3471246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d00ff7a6437446c5d1c8deabd2e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171f3169f301d73670a496f07c8a0f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266c3c26bb849a2485557a6d773305249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9c454435bc6598808d25d6ee14b94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2db179197463a7c645d0b4966a242251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60963ae5136289a5a7a25c7ec7200594252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7f468454c99dd29dce6d2e397bc32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7d6959b7715c5fd4574acf8c3faab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a30f3e359bc2af7ba9c7b70a0b95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cbf2164ac43c8ac1745bad43080bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f09ad52d53336abf72bb0242b6662a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda21ce1504605285617629e652d8592258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e38d6414a89e01a5a621badfc98131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b9f849cebf439b4ead706291f4db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb692bba95bb5871a69df83e77e3212261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182458b8466c402e42e10a189ce0482262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f41713833431280c45be45cfc1b0be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d8505bc4c875b9cadc1393bdcbab2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f959844c131569c1cf9f771b03309265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f9f37f66548a814a16be9a654fbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770d2d930ea7c57478e3311a9ab3e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a0eada0a057e246c8be7b9d0f825268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582c1ec3d1e19ae31ac0718e9c3224269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb53bd0af0a899edb0c1d8e050b2b21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63808ac26933a129e6f81a8590666680271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae97e6a14238b1fffb6b93e8c18664272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03be59b831cad30bac562793f3b9059273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa346b97854ffa9655e74f5ac423621d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aabad43fdbdd8c601141eb84c86f1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3eb06cd1ef5bd8af30bd20dc06700276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e10a1c17c2b0d7d72638b700d9203a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee526e91172eaa94e899829a987ced35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30cf64f4377ef42563dd162a4ac663279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0749402892f66c80f650f4a51cbee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f7d2e118256a00cfbba6dfbc8cb98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac4efbae4be139a9bf225977ac6a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6f0349e150ebe82cc4590469d3d85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c4bcb3bb84494850686a35f6cd9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e635dd2de366b526303e0e8aa909c79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed7a5fbcca71319aa9378970aaa7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd98b29144f6a01b8d4a3fbaa9646ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152163b90a8c1e46234c7fad87c0b61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848581e5c5f3137e34598b02d2a643b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c75e2c9bb1e32b8763d8d9508c8b45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98397165e4d0c66ef610cb524178157291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450d539b1ea18808886b30f0b27805292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de7d9cc3330a1977f6cdf108ad25e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d9690916ad645c5a9e376bf76272b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b3e980b3079a89a118f8fbbabf68d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60207e604b980db0385624933ceb0915296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6587a54fdea8f8b82f59039e1392f02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dd04f6f5d698afcd891c533f1e5e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e575024928d2ab89f37bf2ff39b8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253df7f8635f046a1f42a9cc9937aebe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170373199685e77e0e860608346b6c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ec2ee05813a71b21295f0d19b20ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5475302638a42546e4606a03aa44681303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eae2056e8da86f9735d5deabedd60a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c0afdddb7862d4333d9969691a04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b70c3c55504a9a9960d32ce0d1640306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a26469a8b2d2ea360c6cae457055e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c1517b6a6cb0674751d0c5c686ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da8e960e9a37e762644e9d4db2bd1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b9b4631d82040248e624372d5023d310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de9e38a1479870151f94a1440723511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887476bdaf39751d7fab06fef32be812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bcacdb23748df6ce27afe9c7d684b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb48b9a8f91e699f2c926b51fdde834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51fdebccee1968c59f77e189db71255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345858ed640432b86b45f90e76c2e716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d85ca129d3bc42a8b08ef86bebd4c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b6be7da41ab5e593b9626835666e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a3a9de6d87b6fd0829d795c0c49f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d420c31571cd6f9d006fd28978da410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb89d38d0d54c46f5ac779265b79f6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbed11bc39788bf1b1bb9b4152d9c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fea7575f2c7b82a2b06cf75a54275e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19475c5ddd3b96a868fd274888b4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b63e9085f69705edb46ed84f3025215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d77165a157982bbea36240cb38cc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59d2d2ce44ee2e2aa2401724db3be517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac57aa203a9bb94a2c4985eaaf3a8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e2cacbacb0c703e9c5234181f6f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0ea603906ecc084a513216127ae2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efb660588ec294fa689d3b272f89e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb7466a794a1dacefefef01827f76122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f73f189aac45d18f8756a85fdcf4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed57f5c144a4691f1cc5cce2be81e4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0697ddc56c4c2498f58f0d3d62be125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab13ad79a51c3f46102f42f3de0bcfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc43091fbc3b22001ba71c9cf7e3e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fab60d69a3d0ce84634eb8d338bb9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f70b421bb15d0accbe27fdd82f2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93922db419565e8586fd6508051c3f5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4907f30a35277dddf349e63e8f7b4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a3a37a17282487ccf4355f24a74632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436471a6d791bf8c54bba3896f7e780c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f070b68d1751aafce209af46eca25934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b78d1d3bec2d470e89105607d046035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655ba5f068af3a18761a52f0c80c8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03dfbf85cb5784285e8be8d226e2e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a777fbec524b46927cc1ddd54340d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5810a7c9f430360f8b4f4ab115345839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee079cd6a4442cb7ce641b496f8e31040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853281f88c786a4cc57e7f6ccfc24341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde9cfe248f8f3b6339659f4781f9f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f96fcb3b8cb341103ceaba0bcccffc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661854eeef5ab91c5a9c23eebcdefb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc77d1921ed4b4024736e8cb7098645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722fe84cd72dd26ba2df5cdec9ee3fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406194da542865e4a66f17260f0a8de247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1174b056622646ee2e098cdf5925e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dc15f612fb7c7fe4ac25efa6df98649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff31c0907f27a1d005b4c1b7ee478a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c54a877d0ae55ddf970bdf3d1229851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0412200c229a2da200dc82d0c6a0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e3c055be264041332ceab208cbdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcf7d05f439ef4b8f31204004e4b9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4665b1dc391ee4c089f3b62764d1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d260c548d6b298c066ee5e9392f8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92147b14dc15ff5d856f5eb1e4ad7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74779ae94fff601b2c92331ffed64c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe469a80c91e883cb3e295f74afa0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36637742cf5817055914afa72c7cfb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8501cc6f9e9a5a3b0a0e7eb8270c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda339a4e4223be1f7bc9fe0724ecc5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e188fd8f95bc8d5b373aac37c811d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f81ef3db3a97941e54a7a80d558464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cd2bcea94905cef6c955b0c6f675a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743938d44f5c95360641bc7edbe484c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0c0e21e0ddc27a14a21fda01d21e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb27b8f3257bd46d99e49bc78691cef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5c217212608d2a938764dd9c2193469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722228e177d7df9242afbbf3eefb3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59659513da415b5d180a9791001e356b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cb49758a242c1e24e93bf032b9f8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9182472842c5f74cfe9c411acb03b7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca1262c0d217e8e7e4bc894310ae4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d3acfd3497a9c56fb470dea0cc7d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab47a0e72acad9fe44ccbe1e46b7d6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432381de179cc789ae0304192a9e623777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f755183eabb5ecac1980c823c2b83c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc99cb9d870a1b27a1fc1153d806b2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff3c4cf2c2ba9a0c24328200e434d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710609d2c4091e19b674253d1a1200381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f73248c8d426419803705c7f588cb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d969fc48351107eefb1f04f8deb6da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07274d1159c5081eaaf2be29a4bedebd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2293e89b6a57fc508267fa0f306b3b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6b38023aece50567036cebc49fbdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6c5172d3662d5d3874443eaec2c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ec98d40ac38123236ff848af100b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517aa022c5c0c4723d0f4bf59a80d9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b9641ecd9c6f67b7f4a760b3825ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e2561631b36a9470d60f7f4b314a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e15379904a7f95425c62ea58c191c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c6474133ea096972365bdb27865593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cc6d23abfc619b121fd3a88b57f0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc928f00d511963e40125637d024aff895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9988b6b892bc616bf07bf544a762ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f52aea426ef102a7efdfe2a98f9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aae8f8fbf95c805bd868672c0b3a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fff7f0507924c2babe30daf840536f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dadbb2bf01ad52a477ec10a6739d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805e4de3c2da13b444253bb73f1776a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1910e29a0f8ed12102c575cf6bef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dbcac9c048dfde467042b91e53968103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72d9cb48c3e7a9af205b37281e3fa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daed3bcf673e2cddb53e872ffb8d1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29f11766568ad436b2c01fd85318b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e9f8781efea8c4752a7a279914d3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f9afeede2a1f86093b34a14c0d0ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f6dcf3eb99703042b31db58ebd584109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21770ea654a3528b5078204387902c98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933d146574e4c4d4f1770ab5fb8b831111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a887541084c08710e303262a1bfa5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf5e59aa310f14d4cd17029e6d4352113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece38c207637a985cdf81052d8d79dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c87681251a0d19315fc306d33b8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270917cd3923ed786f08cd5e3981ec1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46342cf58df6d6f1ae0fb9e2b634bc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef14703b17e082abe45adffc7efe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dead7336b16ebcf415a4f5c9a0b2bce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d06ddc22de4ff8cde7c2d813dacd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd24d520e5cbea4fb23bd25ce44b34d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a395771de701d3a7bfaa8f9dccdae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf0a5109e3bec310e90456e9f5d6cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7410a1c3785658dabd3f630cd60b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3647e428e16c47ce9b8d7bceaf338e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe7d9779fef8839c7d840411d61e7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3182dd154960e8c6b8e1dc3df2607127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f375c9775f119b2b65553749b8c6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43d5011f4204ed8307fee952a1f1ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d421ee9645b8858c8740c5b8c951130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f9b43364361172e9163837a85c693131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd9bc243ec6147601e461d91238cc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aca0ad8c9df34b986944789c114ec7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdefe297df3607144e9953b15d575d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724da3424006126bf020707b74a0ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54c078122796c4d01d70ea9f5ace97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb296f4bf12348b55c513fcbd3994137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8646fd9c9e90157ce8e9b692611579c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b4bcf63b2c682cad8f85ce2d73f69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1f1a0c880e3b8075342a90d493cd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a83d53885ef0e5739242e554ec86b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada28c90ef0092a2d36e1716a6f832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37446edb71f3696dec562ae528cc97d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776efd112818c5c2229cb9de2528fe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc1307297b755be5416711adcd8c47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc802ea4f442b7710bf41696723e57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf4c0f288abfca77d593552b925b38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edb2ff24acdb43419baa894b7b1960148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05994d17214d919ddcd09731a17b4957149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaaec1d5e1c15314ad9f0b9a6f0bb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76c9be278eb70a7f9424e709baa3eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe4703ab460a2e83e37f350f8846a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483ac57c9600b3001f685021d1f6656153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45067004a8bfd040c12081792d3cd3e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251474ad0b11936f392f7ba4ed98f74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eb86ac2b756543993cd024824800d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90506aa2cc780d4567c0348d92ba63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc0e0382b34ed2c7796d1f2baae475158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b2249fc042ca922ecc4455b7a5e0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a3c5e4ab959c891d498c331ebd493160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f9a522c0505c7d3f4eec7309f8949161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca514de58ba556ee5079632d1d31cc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87217bd47f272ac8f7a60234a600cbe7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3df2c36d6fa94071dbb45b4a6a7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100b35b6628842db572e553a7781b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d736058f726bab07f29c4abffb9ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08040b4a2f58bbcdd33fbb98bec1aca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5997fbae3211672e0aaf803495138168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb99ef8ec0970842902b29686a7cc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3c9c3ca7330a81fac9eb6520bed5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2db9130eab0cd67db241b6efe5f0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92e6ecb80051526da16bac789fda0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed76f90dfd88bfc1bdca1998119a6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed350901838db5883a946de005cc9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385f8bf6a0cfee2cacf9d42cdebb72a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f87bc592e1b1ac7e84ca287a18b66c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da93e8506e87f14c5ab2b8478ba007177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493006215f0bb7b0df7aa01df218827178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e48b4d5a44dd9ff4f8a99f5e084e49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb428fc2bc3502994144425b3d263a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97236231081105da187de43faa72f62c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b5a541c752dfa5a276164b404561182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4cef0652cbc3f103e32cebe17b1ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e37ba38f9e7ea68baf3da3c4f28f1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0818e3b900a2d165a2ea5263c3db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a4aeb2bc5ebc7dc009627906f467186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f824e0f2f623429322167d89bc5294f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8ac2e17a332b6cdbdcd0c0a8e98c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ace3ced4b8af341260f65a16b6462189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2d8c53cc8ce173815a3615f9bd599190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f0a79b03f0deffc732936b1cd9f35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748fe0b2a5df822234eb91386b54f8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dc3a8a2a49d18f74d144f973b2f44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a08c54d8bdb5a86be69f734c97036194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48322a6704ef3a6df1559f55ad4183c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab3ecceed70e763781d58b89dfd2e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b671d3995420b8a97133ddea6ec27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398efee817e52c90daff1948b3250ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca0d4f18cc52592f81efa8f72a0466199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa849dba5d5e07f4baaab12bc40bac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819473b587bfae7ca7379d3e6950d136201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701862f5609debe17705fcf7413b0c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d12495c2284e903a7d63e9f14e14a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615acd93feb905bafe396428e384b99e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14bd9ae58cf4dae805506c7d0fa58e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48654b5a0d730178e97e3dd89f54abc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef61fcd0f0e6934dfb7ae52b9c24db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67374db8f3b1d05b279b4573287b3dd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d615b3ededa8465c0f31881173e21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc654aed08a897d53f459678ef1c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a33387ded3d41c1ec87a6724f5cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607100428f0e49caffc5e800ac110ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af965f6f248cded2b73951d768474c2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f3f7df068bac679701668d4df416214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073935517b1a6755a8be1b579c2bbe1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058fbf88165a356bd60a00b278e9fc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4285d9711a3964f3149fe7fb84e15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528034110d5ad98eaea2543c7738b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1c9922489971d5432232051b7d541219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec98cdbde590905864c9b55bbe2532220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df749c87ff61d1b85d4e0a0ad2bbd2d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c54aaecdb9f7c0ab9a791df7ce2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670214eaf64628f1fafd149aa2284cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da51c0b8e85e17aca0b750032c35f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def6303fa25bc2c5eb41454be28886225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca099666e054ad46e639dc68bef3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32b3db33134858f0b8f18245134c5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b603f4ac2e2989841099327c7307dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41f99ecdbf63c95443175f1fca8f4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4359b9538f8f6ac3da2b3163da176230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00382ea82829f8be8e6489903382ec76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f4f662cc7b8f8e77301903c08197a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0bd735b10a11d26719201ad0020d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d19b3cabb10040794650f7facc8c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f033cc59b948555ede0161838a60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc016869e33030bf975f6b0ac8bba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6a0066d6895ddf181509cea3028f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebefaa306b2d89177f66d75b4b833b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2345466ad870662f934f73cfffe71ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1361af3894ac06d0cd8803765101e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc715234d9d98b64565ea95a393e3090241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcc764cd14a0490b6fbab7c559fdd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c5d55fbbc311b5fdf9bb3e19d181243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb85a4979e50f2e203709e6f9368d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7d12b994e839c8cd576ba3b2d1cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a48945e53b562ba4e96a982d27b2fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a54657199791362315ffcb5c6dbc28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67b923d447b23f419f53c43492c7de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1524e797893c4d422f8c9548c6500d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85f3edbd94fb75a4ffb8cdc8005c53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8715b13df953c103e7e83dbeb320a40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57a8b5b939074862e178b888581374252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8d6b2732fad2f7b6925484059f7e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2398413a3c9a82f0deb2be8199ae66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da48055590b3490c7e60196ed6f7a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac2a650aa16545a8b112f3967ae93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be0e0b996dcd1475cdc0b07b5cfabe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a240767a8e523bfa2cf3a2d07cecb2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3cb3257f43cc890b9dc8529e337d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09efa61fa4c5a3232940506e853c1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa2cdae4e8f5eda69c6ccbe3e5cea1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9a03bbd62c4d096529f684c301df3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dadfea041cc19ac8566a64c0a3ca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cd02f8a857dac964bcb61ff37863f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6ed286f3c462acc8aa0110a7459e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0acd11ac959394fb11a8ddc96fb74c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073b6f3453c8bab84d54a4cd6c3560d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c3ecb56ef24331603fe43e9e03ef4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b415dd51b11e2509c61849675fc91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673949b254f423b1daddd7523595a66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e00e41637e8a0bf4ea22db3eb3565271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bf32370777fb93413948d7958251c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4f8b9f8ad17f870e6983a4ce58e23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a3215da0e39b977db635229ddaa29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf62917c7cbb2660cbb29cdcfaf23da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15501a9d2ab02be07c66170d439d233f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5a1ff47d5b06b5cc6e119b8a143f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ad956403a3ce6e2dbdb1a534e6d3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad158019a3e105cab677e45a902a6758279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c843533e5801a20636905384dc47ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f9ce4dee9a6953631b5874bc7e63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ebb6fb5782d35f9a84fc7e6f5c47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9193a9cc4c8b1888889aa06e649ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955ca0a4aeb84279755aa555429173284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d954c104f3abd2a75cd115c4d1234e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be462c6031b2f45caa238234188a792286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5060c58fa3a66f4636e8abc8b08d1e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8dc735ad799929b17a22ae629b16b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb7c43de0a381ced8dc27818fe980c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48423dd8345ea01c91e5ce86c35ebe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af86825af15c657476c0beea3ee1ca2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd21368746bb3fe72aa369fc41e91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01dd8acdf30d26e98bbd0ae11fcb90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965aba300793af124f4d8503d85bbb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a915c37af2ac48805ef36a57e0ec0bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e004962c94842a6d0b9249be22425c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8432f5a390360c03ed78963a7573563297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6e3f034b3b637e1a908425823b29c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d93913626475a0388fbe88a031ed1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989931793ae1eb76dcd68668f000c9b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807fb29fe1b5026c213f1916f978240301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8ded1c35f257c301c5ff6e94f7ae3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e994bb27819f8e2d227708614a805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c9b47b698fb998df8671660d71c33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d06139b19d97a7dd57dbe36f2e87f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbddab29d97ce11258fec029cbad93d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be443823c3c8acc633587bd9c14d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffe2703812fdbc89a1adea50019361308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f1bbad666bcee813e2a9473fe2f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff6832948007b49f9e8b6b471dae6a310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>