--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1091,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f8840623a88988f8804ab2524e8d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b38cdbe7098eba7ccfb101e8b2012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67640545dc8d042def1ee98a35aa6a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4a6691161121c959dcbfb49c58ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f57c747efa63b8ee9e4cbb63769ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca544242544abe765367a25a19e8086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6de8d14350300921e7dcbaacebd7a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac919214ae455be1e2fe76d0264070888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5336ad98aea32e813c2e9fbf07ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49535406fe0a9bb9b534250ed9d6c2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390e666ef07f599f3052134b34efaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1985ad61069e4e2db85a380e1264712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3af240c94051c347e9b09c91bf7bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab793c9bc820f8f60033aeff8e67470014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfa946a5677de7c54c4eeb53fde43215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd672e1dc7a8bb6f7f6d1f934b91c4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf8a52c9e1403b8d2cf6fa173829f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde0cc02dadadc941a67660c596bfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be24c89413c5d1a0e3a83d410d1ceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f36f2ac951fe9a484b4e43900baa1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52fbce2cec92f267d0980c80fc22a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa950b33d5d6118a56f51de89ce7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc4a5d1caaa554d74ca9df78d055ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb8e4f5751583a9813d9acf302515424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce1dd098ea4d27770b7f03e5e3745b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8e4d4875c617c6c61c23223d82bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d95d36812be8e9a982c5b416460227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7923ce8135463d96faa61284007f3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d800628f74ea8fb88fc6f3686c6a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38690441764bc9b22682132fff27296630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b3f82b2a8fb89910869c3ac18bad231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84508fc979c94e1351458372e48842c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6657cce5fb4e5391be67785eacb9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b9a53c07f300998f002a9c39697434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db7799b1e617bc98d007a67866c1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b6a5da62407d9f516de9da5f2adc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1fbc5cf94a6aa930c5cf9a1ed6d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952447d8afe3b1080f022257a9f9c5de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddded22c796e95610c3d8a40bc16f1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1fde54f7c63d6492bbd208ef928d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff86cb4d6adbd2095b3d2630ad319541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f962ca9fbf4003cb38e70e9ba23142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77366d9d012976a0fd0061f2cfde313f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a620d9f24267e13b7075a46687fafb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fc0131f41153b851bf9c6c9b9b65245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f692a6dfb2c7a82704400a75c0da1b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88c74a6a40dda9051bcc321d3ad49d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47a1c6f231d84f51bf3b295d3dde3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0aa1d352f15be69e166d533464b8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059707729fb51af93952ac1a2adacc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78cbed64cbafb8e4c97b24ef667e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35893b19af50b611afd3ff26078fadd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526b0a0f28d163e3e51fa82f28be23453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e3549a8c71ff42cd1d9a6a169a6bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1242973d3efdb449e91a852a89943855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5a70ed884ada7d1c64da9c317ba7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf52ed8bd57e984987d1ddadb2df757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8644161cf10fcab3fd9b4529aafa0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea8442bb91f006b3e0b784ddde22da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066654ed5788ea2be878bbcc73a5e17b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c65e14476b917e9db924466dad01cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daf9cba30d82d830b0687c87bde51262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e959e1ff73f97658714014b5408e91c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaea1658e1d1739405422f8c2d9677d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403cc442d608f4fc2f2f5f979c01e7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9fc664979022d8703f9c099ae2a5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c36cea17ec51fbeb23cefac056b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6628d7993f32c99ce7f5beb4eddbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e42856fa73c0964c9fbc7fc56fb3a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33afa6cbf58cd28cd8a8c0568d960e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af5e2248c7999731aacdabe81ff0d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65c7465600858d9e9bc7fb24b0351a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ef6ca9e80b8b3ea485861b542216e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cb6dfd4392f0cdd14adcdab7c89a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019bb06bc5d77aeecc406a71e8cd36675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79cf4bb24ff00ed1de53f4dad8ae976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb31f904c6cd4ca332612b2e06251277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e9b4ff23695cb3d46fbee39d5bb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976470e38b5ac28125cde931e841d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68183270f0dccecb98ccd54434522c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780d45aef48a2abb42b2654e3f1f1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9eb4ee3b7a20cde31c6958449ac282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77db366cc411c9feac96dbb272e37e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccb621fd878fc7a7fa384ec6c383e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af456b6db0ab83c257920baafe143985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b04bd1376c714aca389f8bd0879386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99f5e194620014a789826a5c2218e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ac2bd3bf84142f08cc149e2cdea9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32826ab0340c850e6912f6a5252a3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f19d49e0b96b20b705b6f60bed99d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1274f5288011b3596834f8950ab7da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32c04db6cfebcfae90255c9786526392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0b12553d3ac4187279e7948c7503293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112f6ba969d02132066c9803c967ac094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8e298c905bb31a6bb06313f1b7ad795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58fdd6b5e7158ac81f60012ba585be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f557b131a31be5fbc6c28c893d6b0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4bbbb5fc78ff1fdad4a0ebbcbf1b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb055d510f22f533e205d59822277fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a928c2f23ca1c413f0958167e999ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccba9887ff5c5e8cd297cb856b44aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76be94c8592db7ac3bc3b6f02224be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b35d4f5374991304958bbfba4d88c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5f9f66f484a14023fd4409f0dd14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d32d92bee08334cd6c000aab711f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499f3cbf60ce8c05472e369d2e5417106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79abffb0e4503427b1ddc72fdc09ca9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee11e038402a850e12724046ac8743b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d306be4a014f6047650083556401d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038719e0cd426e18315d38f91fd64382110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21456e923adbd541a9dc4d90d45dfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb632986eba2ce039c85097045ee17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd99a60c7501ebf546d4e3537c81496113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2e7b44424832c863b8bd976230b50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cd732401e88754d9e6975b5027c3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7bab4e6eb7efae4dd9c677bd4b7de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0eaaa1eb115321b7baa173232636117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7ddb6d09355993ef946f43da288a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a96e5eec57df6f0ba7acec0da5fd97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2d3e4b8ffefe9b28442f710ac358120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4080155fe2d5bc087e03682c295c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be3100c1c35eb6397f47d4bdd4e81f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3a63ba580a545fdc5733614618b4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec74b23a5563cf0ea73b55d7d4ddd04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2d106064c197946f244580f46b3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b403b3d17292ed75de27c4b3d9976126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529208bc2aa94d3e58b945a0b6e5dc60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294aa8fae48ab35f3859700fa9baf0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88e7755d2db0fcf7b3c56e021abab5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16637b6a41b0a8f96ede9463c7c80597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c461d30d77e089ba5c635e6b988f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b3abcaba149bd5d9048973d22d6b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797de7a0a6babee0e77c9302c6cf992b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42fc2e00a17cbc05467f82789e80a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c272ea29202dca96ce9da3c6d454ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c8ea293ab92f32c1d6d00be23c7b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09bf2445b7a46c5bbdc2f60150ad02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad862d4141dec9e6d96091dead0ccf15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f6beffd1a1dfc65ec4dcb4afc535c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47747d8a6b24366fb70fcdcd0458936140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb34329438bed6172905fb25506295141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b925226e2f7b10d4ebf2ea246ae64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50560d596a3d224d205ce966c2de37ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c23211157a2c218e5836ee00ae86e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe69e1b1d5a86c6e7ed93b4feca805e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf82df304080d961622eceb827ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b91739712d55db433ac584f6183d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9847897ec3d4da9318e0ec43c12736148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87e2bacc50bcf7854b25a1d7e86090149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c90f44603353d6e2ba68c511068a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da201ead6db294de5ee696bb40c5ced151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9dcdcb964f0fe8ddb17127d75613b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ca25681ef1ec868467ee62e642bc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d71709caf10b3fb0d6d5fdb0cf4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9049bffc9aafb44adbbd2be1c509c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319a05ae30f400c5f0d1c8dd3101c7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c48018fab6b516cf58ab5c76d1edd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f3e6bf8d48c6e2fce3b4ac77909f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31766c4d0c68abf0f05d788a09397159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309c92d0422f73446e495b7abc63bf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9098a0224df1725bb93713b1a34f322161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d57c07cd3db0b1c9e335d9dfdeff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f65c953afa08b897ca2c696ded021163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2ca579c910aaf10e5f1fbf8ea2fb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a90663016dfe85f9e13279aaf83ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fa9df767afb307c9294ed9097dc45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a020262d2462688b6a6a30b38620ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c977f7dc24277115cbb9eb64549c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53f93a38862789625c43c0f2cb87c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92cc9fb0bdf2fc3dcc0029541f6373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9db866b5f6a6a5ffd61e19737ee906171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02482180b1f3a5455e37a765d3f38258172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67749cbfe934db5d1cb58db2401a9726173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd191e50bebd57d20c37e1f0d72adbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c121a038b01f58bc5ab10f82a149c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0d00c608bc47363569cfdac3e1828176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e88045bdbf1dec82965d7f761018d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f8752f85090a4379ea9f63ff9a341178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72af7eaccfa38e726cd7d802ff29968179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f046bd936a6a7505e87dc18838ebb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1906bbd03afaac10848aed7402464181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df8612f0e925f62c61baf5e681be3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0656afbbc78394c29675fe3372cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fb15bb58dcde990e68106a5ca2871184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a97bc1417196d9a8b46ecc6481073b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf821b395f129179d35ee3680c25c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43844979167408ca72e5b9456168b13a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c265fc1d7a5c8adf35ea817df6a82b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361d6e0ea50d3883a7cc0f82f6ed64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b152bb88ccac9481ad3bd70f1e0f94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb09c1fd4b14edd0e7fc9eed69e612191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d22ba7670e17b77593e62893641725192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc21a5dbade5d330caa880441d005d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2952e0774098fc29bc52bde96ce7eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bddb474829ebd58d02e476ba95038195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3acad2c82957304a841db57ae192b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0026ab088f7aac702969e0915481ba8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a311950d489f58c9c621651fdb407c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eabadc68d2e2f708d603b5c72e08b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5020bc2e3eebd8c68050a847b06d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228dc9a8fe21fc56b00939b09786080201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b0628bf6a19a1f1c33fcd2a57f497202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bc3633d7bfb94b16cdeaafeef1617203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1b014fdcaa23f75d60b86fbd62e76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d418eab466427912107c7e63c25442205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc062bfe98937b28e51562b3a161aee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490bd058cec0b5f384257ee8d172229207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bf2c580963a6e1218c610f27e836b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a002b4aa84a1fc104891c8384a04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de11221d004eb9ee5859db902caa98f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b4b919d898449c4f25369a35bc319211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa213d1b8c65493ef0b8a3f12a60ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f267ad79527307b6bb2e46fb99638213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c71d82f2192401c519b499401a7c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e8647f72425ec8b165a24de0ac84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe635185bb505484b10263b35ebbf7a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94ca47ebf7450c893e0cf35ac996c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926b57465d6f942e14483f55081fc0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c4d95e5bae2009d565dc5251f67c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22a396ebd10a86ab895928acbf86d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66fcc8baf5225801bba3626801a51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738320aa141bce2f5edadaf40583458222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1ab8c3f785dd0fe7c53837832596d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d8c4ac16a47114566bc475c972e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb811ac8dc4f34addad6941f6694d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb9aa5f6ecbd963664ec087351e799226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b77c6a889ad2e3eb37f3be452cd19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7467d76313e33b5569be0ef4eb1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200a6cd3d1339532aa132041583099229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfffe5a1e871d0686f471468061eabc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab6828c0da72f0de8d36bf708686b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ee8c1369b5a58acedc08c32af45bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53a98c85419312bf7e9c135e01023233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6612da0dccc125420733b4091b70c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61ba0f64701f90b8b775cb71f6d0dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2244a51fbfaa11c2bc12273388c44c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd4ede6ba46caabcac4429bd24934237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad1d27a4fafd1d0f10c53272f01695238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549e41dbea8d56e335c33f3943e536239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291404df614068c9678d866240e16d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3e0e50d7461bbe41225f83960774241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb34caa14c986a62822e2f449889a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bbb68f8c3694bf2315eefb551cace243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839894d102c9d5832204cd1bb98c7e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4edd0b4711fbf77cdf8da22941279245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e8e4311f43802b18097d601176e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc70ae8fa3ec9a3ccd2c8fbd11cf26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a53f4047cbb89b3aa0afea878444248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17acec6322f2c42fbff472d71a093d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83157700b18bec00ae74846ca48dcd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df22870398685c442643f3eb3e152f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa98d589c8d8920ed9d75a3129bbb64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bbe791c7396d0806137ceb8062e86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33049ef0e9c2016f61c5779c9136aefa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89191ffbf69bba6104365eb79f9785d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188c003245eb6d832afa9554cc982e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a14d99c118465e38775a248b0fc0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec9d29fbb117abe19d7bf3935a6ffc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16341cee32ce0e1cd5be20440c788e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68849f22139eb2760c8bc5d76c0a53f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b31e5c3bb7add4a4119543f8e4b49d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b9f9ddaa3aab4921599403224eb91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300bbdb275bb6089e5228de0bcbfda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8409a4c9661278fb0f85a2454bfd76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2221d52a91b000b4b99f563a8235820265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdc406942fc289c7c5ebca995b8122266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ae16c225d5d7a9db0721255c21025267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a2e182dae4bf0b6232665b899fafa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b474b77bf5a714d2ccc24c1fb551a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587137f14d1246534d574d4dce702c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2daabea6c1d3d42ff2aeae19bfecc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa656919b31835842af5ff1266b888f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e1a04248b2bd0341fca6e04a400d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc32966fc65ac365a81a71b321de315274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627358c7054b3bd0f8f7193d5c90e42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be88f5fac516f3b8631f8dbedb0b589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6f212251e78ac3f8b7ecca0f8a61b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359aa74bc60d7b5edd3c4a058c18992278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd5f31f3832889706aebbbb65ab468279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c236e5dd67698793aee60177c5996280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fceb8f91d1a3dfaf33fecb6f9d76b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12f0ec7650dc947696b9cdf656b0ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bee5d41309fe9f2930004575ba72a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd08d117e4c5d78b6ba897ac4b86d31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41050d871cd857807a56aaa5875de84c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba30a2457383d799f4721a38040b99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53dcc2b2af44fb81e719036e95f5b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970cdeec66f8e318a66bb3f22f64f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa21863b7e44e606f36bfb63966917289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb16e81f56452c6f9744451b02585c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4ba592a70e1be720360ff85bfca50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6aa2720278a0354cf8e6032ed03c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6876912893c32717f7faa28d76de6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cae728775ba96e90a4b7ea3c5b077294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24424cc71811f32aabb4780790f9d85a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195f284d3d7fe372a0f3a9b33dd581e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e160cdd6865ae3eb71fcd6f55764a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d608a8f3ff2714ac9a318969777b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a37cd9d57f8e40d81f33e53d4550fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468ed888d45bfd96391597a80e93c82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acead1b045af04e3ccdaf7d8398f1208301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21a232688ca90523cfe7cf1f693289302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59fc0f0648597e2d41831bc0c75fa5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ebb8a51548d4d89aba3b59172efd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb59fa8403b0dec8f258428b3c58d59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f0110f96ed84f9703e309beb0a658306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d10cfb78dfe0f3b34b8e1e43361cad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a450e734f27101ef7ee0e15e4b4e6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fca2a9a52564647b63ea2137c650e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2531cb6705008f516a0f78a4d29a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac3a3806124b6cb5627558fde0b2dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aac5af74d5205f1b0326e3d956052312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd1bd5bd78a9a374b29b5a41d82b4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe96ae3e2803387bb72086e9088aad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13e83af435b62c6ad25e1dff141b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc19140cbbb7e1f4531aed5ab57f87c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a04de49f7b4ea319bdb04f26a7ab85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455780f38257730b4a32b9e66b9554da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0b3ee2e21279729512181f643e8737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145fb81fa2ad095b60b7cd24bc98fc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7d4b11a03a1c95de9c68f33b32709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375e2cade08feb7079b05892d07eb9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0840db57f91505d0539ad23fea16ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f0e138e349bfbb424df99d2caf22d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10de750ba9b645bc7919b0cf6a4dab713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3849bc899d2c4059f73b635fe0375b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd776410c835dc884dcd03890fa79f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915124e684ca07152ccfe7e64a33616d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f542c393b92233317d4a519ef36387d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af81ac2bee7ff81c07b30a2c086ccf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c1f628a45b4abcb312a50d1008f2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ae223633dee0ef1f7938f3cb69a4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfcfc8f6193a0d56ab3ccfcea8fc8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d18a93e93c6678c4c20255e9e2dcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78022052b4f64c9e58c677c87b729f0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20918abac500e4b41dce12a3e58afed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace227d53aa3847d18dd0432973e7c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649a93c8e89d62ffe42cb6c7b2ea13326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f33700890926348d50da62f996ac0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1977a23884f16850d045b9fd9fa56228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a661b3730c189a74ee1f9bb8c209f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff54cddcd3bb9e2b0b6f0a4d8f626130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a83e2baca1fc427b923a2bd0dac931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d25cf772268b75de49b29e9324dc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede96b8a0abf93e3509d99957a004ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed33626c8a987d51a04fdce882ffc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab620b89d5ecb1bb8ef8cee5934e8f1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf89cf0a44909b8b7c0cb4f87618b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e310dcdffa7582cd0df1a098881aa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365567f97d650e9acddaa0656d86494238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dce308ac50d1ae91494048e99539da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d12922f02fb0985ea5d831aba242640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d54d9a27d051fa4805ed107b9fe0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d507f08823a744a2a0d40426a06a8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88c6b6c348889f030d1cea12aa04f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ef6b373b37e91f55158687b5b02d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b284d613eda5e78a4f5ca880f0cbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870637f7406ae86de84d9da18c0aab846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaff27235c8b03b6789dd1c0c95d0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843ce08ecd2131611a7335263c7c27048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce8d9b1a4fe0480fe97eb1836cde5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c5ffe07883fea5439533673e8469f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a6355de057c5268c7902b016dc57d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20aafa553b7d90ec3bbf071c090c5cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243edf053262abcae789c7038b9e8b7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa5d6183088751892c0d24324554a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d5e8ab06acaa239c218e738df18655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b67461ead578af716b2672b1b761e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e2d5467f79011c8b07d68229cc7f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a0b05dd0d5f87ed84743f6514fdc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7add13131e8db9a95df8ed885351c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790c7e2adc750b457f126b83ca9768560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31838a844339673e78880e47cf1bbaf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ffbb326d159426f39544d1113ea4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a8899b63a829951d122a35d0df9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903ba17aa676e622c866426a68d59dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add552fd4cff7d75ae6e044cf8d4ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a60651930c1e867e64391479eb21d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce86c142297a79bba7fef41f340126d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf0489d2a45231522311ef424a93768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083341c54fdfaf6329e537ccd6079cc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6899149ef5d9cc3ceeee2d2b91a21d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79941af655c935161f2f4fb9773e216871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a394e618ccab096035894780d511772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fa4252fe8445607599b406faceb9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5be706ff18c8866de899ec4928009674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dae0eb0401cb07e13a10ea4c7de3d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2954c91fbdd95048bd6b2b41d804c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bbda99b45b19c577a4044338189e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736c2e260b2aa373a8a138d66364dbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58e9ec16599985cf94f322881db28979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fef3ba0dfdf34c10bd0d0372e643480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46517e1f6ebebaab36dfa5e43090f49b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065706a6207a596b31b7700aefbd90e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02835455ce1a0690dd00b1438677358583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c684c293f8d2af8a5febd4d79c1f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b8f43d5321bdbdf7d283b2912cca485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd397fce98cab12e6f1938bc454427c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1990f6ba9f54d40e6828d2ea7898f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704198be352d1bed287e2a6a23b1d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef388455478af3a2a3cc38b61373951589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfeac96f601a4ee10a2efc4fd18cdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97716fbaecd660cdf16c4edd79bd7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd52e8797e3b8fd754266a016a9c6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f295a488a376c47f519c414b2325193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c5c2cca6409f13cfbe23ff562ee4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5d4abda49fa97660aa644d96f7c8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e25788d3abaa1e944a49f8522e5efc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ff5c3a9d200c21dacd83b0a83777697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621eb514a931c9d6c92091e926821e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a245e25e379ed26c09335203404f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a8e0a71f2c3e5fd2725f350c1db43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535a2c06e48a568b1a73e28b8d3fc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ea647e6e0d7bc6f302085c5948acc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d5c915307a0a3654e29c8cb84345103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb844129a7944a49234f498c1a588b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dff3dce350233d9012b779413bd5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc721a7de9ebba4ff91257738d77421f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df584ec6ae8f4b2c5d4b6a45f7ff3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e69b5d0ed9be142528d4f8913c7ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5bce9b91286735dfb01fdf9cfe0ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1ad9dac243670d3fc3bffce0d0c28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5fdd945e28dba6b22b342b1f40740111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7878353da3df0150039495ccd1314a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96ce1df681bd856997286c325c534113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28975290432ca9d3b0f0e3dc72135e2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9065d266f48a4fee287de77a834c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af58b924a671cbc90f0e5c7107666f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6be9a678eb9bb636468b0cad991968117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90959f8231c33ba252d8dc8e8df19485118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9fb7fe77f0d28fd26b3586c766115119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf18e4946a3f18a2d6fd38d4332ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a33885d311004c77ee11ae7e1442b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1757ac3f06d8768d645a3ce1bece878122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536fc0e994cfe9cced5daeacb562ad5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf040525616867fa33a366836b6f73f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f1d6acc4e8140eb2428f1e5ef1d00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05209bfd2d059a8da356440df097f395126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a6dd2d60032a39e44358d069e2f7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9ce6e77ffaf8b2272ac9f64d36b56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c0a0e0f17e3757b3fc87fd21ff326129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd67ffd2db43694fd90302c4567c3d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720079e70e8ba3ac6b79053b6b9e92d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf80df93ece9fc8df7b5f0cd30e49b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580b276d702c09e4398dbfa805dd52e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d3496c345a3ceb538d68eec82f278134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c470d5865c68f258c215b6bdb6c9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d79b23ee67d8cc945b0ac557ceae6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227825bf37ba021186f4336b4c6f48d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1053e0393205a5ea6f9833988dc558d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62b61ce5a7ce0a0f744a4ce6933421139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca07ef33805122730667901cfb30516140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d2ae122341e56f9efa28fe9a30a69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e212189ded0703eaa52c2063c76c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c396fce200c66037278a6ae336ae70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563507fae4bd654ffd28fd1217937c3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64017ae81294f8a417febc1d3567344d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a7dc9e33d55bfe2560ad9f4feaaf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbce7a093662df48025c2f7980edc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8b4fb8db4185162fd00994371573c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faad83c03852fcc66a7b09e963cb244149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbcb6cd79355284815be801c353dfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e8dcf96035571bff58e010ad294ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa4a593bfbe5213d8a0108d68bc4fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bb4702cc4b50afe5605e0103a40c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07056cfdf44e2373ebaa9dc67327a73b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15b748b38bec1bd154060f9ba157ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b93412003d4b543974680742eeffc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4870170056b91d307c3c48fda30cb20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc44e36d711a376efef3ed8adaf209158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d201e13773c18beda50c2b2babb9624159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6033a4ebfbe0135cdc965a37dfda9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d88eff62c880ecd24567701fb1edb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaf93cfe42740d0545bc8e865e4504162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b16989f3e49c5abab7dbae02a7e424163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099d39653a156fdbd8725a3afa81d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40039b2b06d9c9addf062a62203c2e2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cf52ba22e6f9810bbe4085d77b5f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b811e315d8d891935c3bd6a21148bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b184b9e74dbdaab28673c84adb023168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e5563c1a0be8a9148d254e5ef581169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262359c29538d808e52add03b238d37e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b7617ab213d77037933d40ca1d0af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f86bd3fd87e6efeb142b86658279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26decffa9ede20c2d9855a8d2c74a10a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e4178de99c388fc25419c84596b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a83c4e451751542c0de5635f01e5c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af585d71dc1c9b20b97cf1f539c80688176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c518a037ad3f3e8666cd3bd52e8a423177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b05b42dd214f0532537d409231404178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bd283098804df6a3e1b4c85634cf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87328281e985f91e1e4a3c4ef53e61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329383bcf7a1f4306da7db829bf4060d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fda27e7bb75e1ad8f7384f543933182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc7674f54bdec8d99852022ae5e3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e523b7cd8b2b9dd2712f64e4c1bf5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc107abc25d4782951e294b4bf0b07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac58530db1d751d73e215641e0c43d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27dfdadcc381030f5f05dc0bdc84f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f86525dd59a3441c9bce8106e0faf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c79cb372e0e9fd8be1fdd2d6fca7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9afe39eb91d911e7c8fa496645bf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3c3e428680753d35d81c0c5c5dab3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c0c2dcb32269261d09cbe62af31fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695d8741a93fcdab4fe5d8ad8aa60b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40339326e2ecd2fab58e073ad3ae1b62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d310c484190e4893823f90f62de14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57bb4f441774a68adf4704c154f53c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2feb7fc62b6c4d8a251ebe518d3b00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269268b1155bc94eb0e70f16e0f3206198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16058a1143edb079452ba4ceffbac7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c473fb5b16045caaa56b589df19e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b8845b8d952a20c9b64ff613111a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbaff2e231f5ac61c0c0b6a50a0930202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ef57da1905518d40a8aa4ca76f02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e2202eabebd580a0b9c5be1c612d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff99ec0b0c5fcf7fcbc12f1bc951ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0ff68be6e9b5632ce6b793f824596206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044adb67acaab1135f7a9cb09a01663e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beff7a3217ef2cf8d7b2764b0ddf6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90331ac12af6619de4a0ce537e9169209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b195699393d8506d910913dbdb322210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdac38d56d8ed7281a25da6c26ce72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96040407e711f33cd4d309830ce3970b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf86a5ebb1c1319d1e18706013ba33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a26c309dba7d17a78e2622f53eb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b18e8211c9fc48c1e276cb97684cd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447323fbbceea1c9de7997ee436c63ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74f9727b2e9ee6e2946d180b4e0b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ccb0bd66873c160bb6f56bb32b2f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deffaac65c333173f160be1a568795219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010e9f3ff328e3aed20cda979e041bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50694bc5bbd8f0331956706ccb89e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df25b54bc199e7a6347a8631288f46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a24a9574102b956e2265eff34723d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc0336a751507df495be3171dd0e60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55a7b25f7c3c49370a9423f96ea899225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eac2d17e0638373723fd290c00829226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f33e52abc1d5fb91bb04fd10a3b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f0255ba137422c5cc862794193421228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391d2a1644d8ad44eb131b4189b74ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5679c60487ebe33de39a4103157ac9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba930ba7a158248890300077fb1fb421231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76d53dbf9be414ba31e09ece440a19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d510a6b41ee8571309ca09a5e470098233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d75618252dc84df10a7323b6c89e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee950e85a26022ed6fc26b3da2698e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08c2dc9c28fec93cceb24f46fd69e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb3529053227cde67ba65ce49fbcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c5166059d0f2339d3f0f012a39eb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc65c3d6c797ccf3aa9814bd2e5b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be593fac3357de764dbc35b712aa36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fa9b494663df92c9055b5c9d84a43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a119baeed96adc4244fc32ed053eef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb0d91198b849489a07e6d3b95135243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c44742420c6030b3b9bbbd3e28d507244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee6d66000bf1a10acf0c4f5bddac6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cb7c524434ae00b0f00876f29e7e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6d2c6d7eee160093f96d101ffb0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a1be82e1e855f3ade8be0be06613d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adf6338dc6ad52b935da11c1f1714b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b74d34fdf8b37a59333f74d98b2148250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2ef054b201d09c863faf8807a7970251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590d38bd52a2df23e77de3b2735f660252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cf9580c5b1743eb746e2c93aefb00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e54dbe4c7c5c5ebb0904de2b3fd56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfe25873387e189968fc2790607430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40efefe6f26600dc463dbae0caf7815256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5b931b234a17853372eca2402e097257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca997870af947a7c29d43df9da90a2a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b28d3e08252886c8f270252b42c5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932a7c3f4b707b7fd9947b7233f392d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ced420870acbef3b9fde058170b993261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b7d2faac8c7b56f32d745b390970f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06074516bd0c841b5c2c5beff0fd2f93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa6d048e1cd0218dae23f33db98250264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef215c0c65f1ebb98c79c0aac6705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc8417a8b740ebcfe7c3ed32df8c53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77769a2d8af9e73f67696c156c8e5e96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb291231b6885f4f117454acb0232a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cbff034f7980381f075724c16eb0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877e04d641671b46bb62f3ce6e1d16b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b6963ca1ce4c8942c55e6cf4f578e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a61138a3134d60b0b4a26a95e34e99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eff31edc736f1852f4598734b204e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111305d0725bc5bdcf8f5f16dcb91fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e82845c8fee7bc4bc50d8ff35b0c9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc45450bf77c52a44bc5bf079c9050276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc9fd35758e9c173f719c272ab844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0952d3eaadf04fc863dc66f2fb2f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d892552d1b0f6abf20bf641079e23f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e06726d4d40c57f11c53ef38cc3309280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0a2f7eb132ef490f51b06fb42407b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa5d6b87556db059cef487da2502c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1a85f25e6ae1357ad1c80b273fbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19833c4e7c5bb08acd151a4779d5600e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc42ae76ccc30ef57f4ed33d92f68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a3c50d98c4a1bb9ff21265fdfe21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219020095e2b30d5747ff71a4db0574e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762bed54b249f8908ed7213928c4bd288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9977,770 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...718 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...260 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>