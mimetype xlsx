--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1091,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6625b09f5dffe5108e5443293e1ae7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf835088bd480403167b01f5c9d9d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd3f1ebac2bb1caa3de1018ef0d1163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4e6523491a9623842b87bfc5499a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1ab35a3076954e46a3e963aace17d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f297a2f7e54704e898c336219e1fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce729353f5b6fa9b5fd268c69f9ac647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0a7606e824c7c60b29285a24d069b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef9dfe0fd81497761879827d6feae99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9531079d899c811b15c1ecee83c51410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42522ae21df2bae509250b36042a6cbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9bc25f45c5f1f737b35ffee2a717612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b869810b234ab9eab72cb05cc1d202313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43d3f6b4ce7d153ebf6be82e9e365614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d8193f2ceb4c86df03416e64e78f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888031c0ec47f1d9ff9171daaa428ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb323be8bc948cc54cf64f6b3fd584d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e6f5f13736db56bf297f8c3ca908718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f9cfe29bf93b5408a4020232198f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17817d5b08afc41fb661deee1593420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ad227b64eaaec5d8480c1d176131821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab8fc9119da707da5d314cb2890d5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802f61cc5db34725760c2ac38fee7e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1042b0aab5c288c0b57706c97aa4d7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b83183259b19326ab7952a4e22d7af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dae2efc47354894938c9b683c4706926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700159595c4112086ca14e8f6700a09a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf0bfb61f2e96b663c619016dca8f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bf5def5447bdaf6528340b0ee210629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f15fbf031f2ac04ed7f7e0616973730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ef92c25ad75a4a6d0af388771af3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0603c5a9ccd4b96c5cc0622c607cbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f8e8dd011e300cb47ed9018b7666133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d78f178669906e4b8b260fd7f9c5f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58e344c8939e130c796f13ee4f57635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c64653b52e7edb0c92799abcf854f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb95443e7cd680c052dee4b1ec0fb4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf007f4673c392ebfc46b29b4fa42c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcef0e9911f03e7338559ec4ff3a4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1662189a16a84a2fe71092b8f441840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5a70191b6c9549b3ff94899d56ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a3a94416663bc672351456cc3a0a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adfc8f669bf64ef500641780c13bcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495fa837a9e138a14c5590142e5092044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83851663e944a3609790c388802ae2cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2d0b417466d279e9167d0aff57ace46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455671c05426097a0130dda73cf4fc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deb50b03e2e12313de752141e7461a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aadb64dd8c4c834c230e1abc50cd5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b285e10aa015dd5dd78412dda50f2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93cf65ffb3cd190c5949fba07010f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1a64afcc9349bab83b5f8db42bd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f08d5ab4e8708d4697614a31fc5da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ee4a978de21d6228fabca64978d3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba991c630db6fefe63ebde7903bd99055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ea95b8cfa2a501105f774bc259f5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58231cb66eb91d53938078bd010a18e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc9a170ffbbc0321c79d66d6e0cc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04ff00fdf68ce5a9df2f5c553024a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6901b47c24072857e4fb48c94f18e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e13eec4bdb8c90a0d3ebf06aae528861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c85c046f78e316e5bd695ff9f52262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348f833415a316fd9c84d4fab02f66463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb91fe07eafab1f9953b013676ea2d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ca4293174a5cb660759d23c9a18a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260564d883cb2d71fcbdedcc1c8744766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7ac46922d55409acdb6683a158ae567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320e96a63d6d81b0ce86f2f874c49de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d190d4fb2b8c851c9fc23b2c829e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796657a6392787cef5f643f9000d1c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356d164d9c6c545c4002fb354cf871671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de36fa69a6df40e68f275546eb1d81272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adeb37951666c53114823a08c32db573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88cff496b73b5520b8b068a048ec9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2fb4075f340821a6b13845384c10a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd388ccffea395d5a7a7028eafaa59de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc03b7b6e7c33491b6ddd08358211af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52286e8c62113157e635988759a356a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033278c737028bd01013576fa73159db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b75e81b9ef5b60deb194866d918ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a862ddbf29fccbb227dfde816ea7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f0fff113534b35096706753acfede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7891a2247c605fed91cbc3515a70b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d22681b75ce367aa448b74c926d61c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86418a86fa3db92b9ab9318288d03285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0183fa6e42e4deba17476f1da01d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3fa19df41182f4581c90cc86ace987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b6f04bb727eb397ed3f3242cef2c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd27d4d9864c30c48b3b2307761322e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e8346d0196372503d0570b5ab275990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ecbb50d4e5137f1d4f8f6d3efc5ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa22cd280ee7d396787228859b0d9fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963554cb457287cae0c6eb894381efc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaac36480561884a03604e637e44fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab509d76e840b5121fcd43a405fdd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8042156ea5075e1a37a0334753f3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf14082a525cab2a36555181aa145c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083a6bb29c75c956c0e100bbf4eadb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3e637350ea052bea0743ae946416c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e20941bdb12ac1b266501bcee0b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa8e18dad98f6fd36ed97d525f09b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b5394bb03ea12dd1a9b675d9bf50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07949aa3c49d0373be0bb08ec32eecf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2006002a7b76a8931397b024b49cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9a636a6113bae67ec35af06257710105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec69fbf7362b03a0e41e06debeb3763106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9daebf2dea4256ae71170a84d430b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145aa9613849b027b66481531d6933a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b9de94e9d8fdb4dcdb66965e8742109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ef3ffe9e6d262f82edc22a3a72124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa602806fa34b4ed5f0d7e59c6f6ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a00ff8a67c1ad3f1e89d7e1af1c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317042019c8fa68584fa70a79c10ef97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689fad731149dd34f357df35990ecba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528fbcbef92b23326ef174f69acfe70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a33a241164d212c71fb5d5b466b29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224803341315ce362c6fd721210bab98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f4933c1d502821ff2f47572eac1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08468ccecc5a34b325816a0222f81c45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9f7ba23eceb5d21773898e315e56a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528a4be627448acf0091b16edebcfef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ac2b031bcf6b6b33524a9bf8f0ca4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232d517f889d331ba38af4e03479f7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9694d9f05167fc6bee997f420cf82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ae059add2252de62ebf50de8ea022125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80666891ba5d4a359fe3012988b184126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6b4352bfd8ff2ad9048f058333ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44649a33b0b7e09db352131ba354a76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9595fd9669eabd041238ce6c282d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78062f52db662d0c52d10889deff5b4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289800118755179aa0aee8b5e30696c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f59a0b437d93c72db2e8a41592e0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b368a0504d4cd6588967f50553c4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb88fca3eb22a8f13c380c39dbc965134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680f2f8daa9ada7a3cd33a309439d02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd139b3dd9b91d26037b28da57450136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390b57bce9f95851cebd33e4788790137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a5b1f061dd92604510c3bad3cd9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d68af314bc4328b0a875d09861dd22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec0bdd3002edf056061e98a79b6585140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98036bc733368e55716bec73f704f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea453667b31911a29291c95f9e8f8e6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8367ccccb8de30167398f30e8b2f2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93068880ba8b1e989391b4c1cc1724e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b71dc4720393e6ac8e04ba26a87c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd6a4ac2ec10fd878f4a7f9a861b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c7794a269855a7c048113c03f2f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084090163977cc7e8585a036d23597e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ef1bde70cc6ad855fd5ee39203a06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb659da375319462e9aaa4e9e11938150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f69c09add41a2a25bc70fffac97e49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94123b682af2e60ef8cdf7e3bb6dce9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b4000b529072a665f499450d527c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea53b7a68a10b4598a4a5b7a8b9fa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0a220dbd47d44625334da33410f4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c839aeb07e153b9eec6aadbe417f9d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be52a9b523c1c3ffd743648e5b48b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364443a66e41045cd50a1c93bebecf84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000ad89de0ea92fca24232910a8f505159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b39c8ed477d1d6f3572bfc3dbd04b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ee9a5af25cbe08221cf23f5dc4921161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b0a027fbcffd48d27839129b79158162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb3a5be10f05b4c4c1605854b358d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bacf350d7cd87b8005c2fc019ab14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c897c7670065dd340c84dd4f510bc6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7970ff63be313dbd546b2db49269a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b23e88588cff040d070be6a8e0070167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56534a80c2e2a295fd459afaad294a8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4341accb20807b7e0ace7fbef71578169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23422617dc80339cf31be5a3c618391170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e7294310a07f0b7f248d7943af773171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65a04c3b398716fc8599ffb20f69e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c142fe528b3eb2fe09831e95c672a2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc2439bd42ede43a0942832bfdc56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc5aab7f0bdc0d693caceeeac74a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2cbe7b6ee3996e102e0dd0d5e56fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c41544b37c7620b73f58aa8a8dac9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d03060e1d2dcbf96f4376e187e047f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d3088f2c2e5fd037162483456ef86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0418b716a12864cf645c6e02650a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa7714425543c7f750e6f14e7d24c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c3586df7ac25c93d75be911bf9a8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa72aafabbd421d4c1e41082b8e6e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e76244a96939f82e717705e13c210184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81852f03a749205ebcfc4e7fd64202b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8010bd760f22bd821c7af381d00454186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda010695354e9ff1ac72e03296b1a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637d4adee649c8331d9875c66f05481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e407f5f09862bb40d97e9d1a02e0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f3a26abaeeaec85bb693b2a531d44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882746a911e30bacee58dd72d2a2a7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764e680a1a0965ddb73c48be5ac5a89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f2063aa230af3a4182d07e3ed3e7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba019d544988a2d084f929e72983969194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88936df7435831546820d004474b9119195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ddb679aae9a3148c20895131c1a7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3fc9bba887b11aec1f14af351aef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2afe6a84cc735bc095f9eba27ed4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948fbf0708b246c9be8e72ac2399257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b89cd0e46df407bdc7ae3130a910c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427dd31aa1abc8e26d59a29adce671b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac27701bcad692da8e8c56962854c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd29b25659f806e7fae5deb085bc1ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0279aba991f5f1d7ddc2411091aece204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82b5fa4571b758837ffb13397d6e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b63f1b9520ddadcd2263be0c80261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f739a12cf559d736450b47d76095c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7bc34caa4ee38e98a19e0c06ecf1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c056ab7d76a60436c555ffa17633ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6290083a850005dda77638a8726a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d6ea26849f9fcd9da5c54bffff73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e440a6ef1e79ab9d1b0fee6593a4ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308b11612de3e41449bc14bb5a9519a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c53f0f3b8bfe2d9f16d745624e745214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5bcba6f9adff0f4d47f436e1f4bb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b183007ddcec351aba205edb1c3c54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124a5f7247b01d4b86acfa1daa989f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd255bfeeaac82edc4c58bbe72274080218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5146da6faa24e8b9c81909bf35e6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be095e727179c0146c467dfabe99b975220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3423b38dce964cbc8064e9db9796260221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd348e56816a73f1c726b37fde1dda6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d32670066c671c31d2456268879b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c1fd0b34b9e3de3bb35dcdebdeb13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9555dcd84ab630b9bf020bad7ec07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343292a72760861fc4b6a2fdd40bd59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d3b4b31bd7d4f271b30c8114c7873227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b067d4c5f561c1b8098fbf3e460b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54cb7005612d0e40ee59b5988caf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d124fd3b3e51fa9c1412235f5ee030230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde641c72600e89c9edd9db448df08cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cdac6012d1ca8b37a668d87479235232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada9a9300244e3e0e37ebdd9f825799233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d8d7d1b38cbe1d6bb44d6fba60bbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eea86ca06e74f569c6b92bd445032235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e40f4d67cf5de3a69e86b557b1027a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83382dd4f75bf87a0239972438fa1853237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97439646f2864f1b88e71bd662a33057238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888cd4eb027ba099ca00c1f4130a086239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542ae6bf19b2dd0ff5a8852d0e6e505240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51dd3190301a12c4c69f48fdd2b701241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fc2036f9555101b6f2b29768daef3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7b2babfdb9273effa003676ca5370243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e7a7fa6950207bd49c188dd06022244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445be950acbdddcbfebe29a18a69b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce7954908ff68f4d77e1708d904758246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82bc4b80cc594639e0fceaab4daec5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44cd1b267e51ea5530ae801ef42c3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f22675bde8030b04204146aa1e885e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b8e985555496c07d8edfe3c9bf3b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696ea3401ee8a362da175260f6a7b11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68d12ca35a31554aaff8e06abcb76f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c53159a390c30b1df0885077b922b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c97c03a05f1a1247d36f97fd9ed4d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711705e895eb3ebc5850a92baa2343255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981046c6a03c14222d273ac137c2e69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d0540ef2e5bd01f6cc0100bacb0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5309c2b82c39f7bdb4eb908e1a1bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a87c4cc0d4cb282522ce7d5a9c66c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c8bc75d80a29e5df463d2d76a7533260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed9643278e3dc6c21193137bd6d26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485319b3c8c3d15fd29c8935b75401b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786040bd9a2df2f4f0caee030407b44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fd014033d91ec7e9b4f7e85e0ad0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ec3c477458cf7e81b689ca4e2cf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204abb04cf15dcf4b06c60991bc773fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ab4a76dda64145d5a75bacc3d0f73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d48be42082fd5c23db258b9606ccf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaa16862d26a873b42b4dbfcd127ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad90d332eb8784c15562671f4b0d3b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bee01eeb14bf90bc87037edf9c38a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a8a1aa85473d5bd1c902d92b12c26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927f9fc4bcf177e2cb8a8a843c850a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395612898459e0c316ef6f0b5172e487274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d2f41995b332e48a77492f96c70d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4334007b028accded93771acdaca66c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f9a93f114872ab81bfca4cd7287a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eb12f1db399f9871e9804a192a87c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f42743a1faa01fed2250bcf98d17b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae94adf4f24083cbbc688e778b06bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df35ca9653d5202bb5eb06981efda9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ee73752393743c1573d42ab9889c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd6ae763b3716d0c9867c81b640300283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3beffcf9c380df7ae54f3f01912dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64922737f036677bc116e91fef3a954285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde21674d3dac8fb973068f9e97503fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363acd3459728a0725dbdb0ad2ecfa0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dbf30c6d1e530caf2f3c98ea2b8c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199912acac529566dce28cf34505714e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4de68c3b46608cfcb3d06e3c13b89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753dfb93eb8f12986440457cb7bb2ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876910c1759ad8d663c96090c4e5bdd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bd16a9be16bddb503599058459e1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a55513c95654442951604060820ecc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1acdc96f21cda1d0d1bf111a8c854295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee628f4ffe0c8fa720d3c778261df7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a066e57945d62d2522c32f2e5096e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa25c38c6f8866866a0f6af95987cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08c40905f67a7c12fd31dbab42cc9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab4b2467c5b50e7f0e0a00b7c9773300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4090715eb052d420d5cda260e93a9ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73b8078af4ab64320c669eb909025b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1d4a0fad25543f506215bd77b02f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dea2dd529e198f40198ba46815774304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696bda02f7eeb2ebda31b7e343020f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d74d3a9e394c31a4d35df111c8be81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbdae3ca0502b4d665f48b90f48c9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ba3a6dd6c58f500bf03ef6daba103308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa67b73ee137603eee971bd48640f7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff9b12a903e357ac62ac1d49f928c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6790c84cd484e0dc5a50921cabfcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb5903ba205046a78a6ce07e51de00312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2c7e0d13425c80b398550a9b62d391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181c9976dce78b5ea815a226937030f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7870e8b4223d948ff9ffcbb55f4123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9df55fe4ed2a8c00ba7424df23ba714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ea0cee5fcbfed8c4a0204d179b135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f500cc81bbcb3c9e7c273e131432b636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dfb93a198a67f85fdbe4f3c5313677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89aca88201194135b76d42da0fd6ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81226ad368460c567d4e9867a9a828219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714f17ddf768e9bad8c9dc7a62a6fef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c65a93b9b3ac4a272b4c125c6531c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05640062e8fd25c4f98cfd58b6050e5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00ba65868eb30867ca94648f7499813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981614d2805ab2f595fcae69a1d47e8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b485bf2d0e67fe9993277e1455be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36735e411192c7673ec120acfb18c4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b042eeaa021da330ccb4c4629b81617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767559b4631602bb998f7988bb9bebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c88920b47c78c2c25155e11232c8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d52994b5bacfb6a712e79d3b9bfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3d06b84e7012bf189636c240eda3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef0778ce2b2fe99cfd59d6ef52b0a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ee946624b867182afb922df51b8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da471431a98433978c28a2d0afbb8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322471bed0a2356c07f524fb54c120125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d6fd5d06c5391fc8d37f8b4f6f3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7bcf94b4397b49288771242ab53f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79731706efe72fffba443f7f3a08896928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c064492993e78610acfcd81d004be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b731f2913b5847dcf7d03f511265d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397bb5dc369a24adcf5d0dd9b94bc7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a35c29715a21fb61a9b70605b769632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403080c5915e4007d4ce95d6e8ed499f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b05b4da3408b1f0b0015e03fb4cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e07f564102e932719b66e16b2a409d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dea1f3ed920750f6ec720ab188380a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5fb21d7ff4fd2d13c380ce2ae6c6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e3085311e7f7a7a997b6a7cdd155e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239aeaba42df13fce6d14aa139c972939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e543eaa9fb0fe459c07e517f13e3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3552218e82e29609ed37692bde0df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef285af9991dde8a190bf15aaff8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3385f2137b6d205546dbf30cc6169a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497dc2726efe093e86575303920661f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a958ee9948fb910bf60367533860e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69960e6deb5a593a121f4958a20bdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba636fb96259ef7b716544ca3462bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd7610468616d37e83401e35d137a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb651f4c5999ea73e7c08b1018d4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2f422397775e95b8fc02203a0107350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf40382fdabdd9817207aac474b8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb8535d307f93b3dcdf650e710e32452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e2e524a7373352a26502fbe9aedea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc6098b20e63b8814835a4fd326f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f24e8ff28882fc14552aefe718154855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eba75763a56d01a5787f238678dabf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad4513622b5e0a51e313ef3c7c8eb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5127c709ccc29890ebadf1bfa0fc96d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4293a205efff2168ce8210f69ddbb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee447ffb6917002a9c0454a463f6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56373781817718ffd5a5b5e119d35d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57109d782b32278a9520f0c96922f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b95dea7e838831ae0cedcc63c2c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ffa7d44a365d24dde3aae54263a1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf02078ce003f377195d90f4d0b923f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09676ba285938c018845a4f744a490e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475acffc98425b1ed6d084abd9e62e5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b90a1eae37c5d7a220e9b19efd89d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad762d7bbfb909dcfb70f48eb8bfa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2564de21af0d859576713576848d9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d97eb4717607fee1fca74ad32d8b4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaeedfcf491fb7efd8f0e334e819ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b85aa5049b890ddc593d17ccd140773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543e4ff5f20682a32708ef4f50adc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced848e88eeeb8ecfff63a7612f8631175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7039dcb053e23f335040c6f4e25c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb83365a546a9c28b543e1c8b3bdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4d5c743c65d00ebba92798ffa47c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda0abc286ec842046a9aff74a50d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16396f62785418bfa648182781c57c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f6b42c1fab8926ba951da72c1951781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b266b0b67e8bed10da58fcc86475ed882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65afb73c8927f7ea62c9f23718fc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc24687e654bf825232ed592fbaf9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd7918fc0f1a55dd13ea01b4637d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa29d20321369db2ff0f9a07ebd5f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54dc5dad89f177cdc57d66c458a14c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53effdd49b7a9ed7121bcb3f8e9071e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b926dbfc04f90383509b44592ac9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c06c9aab2c03b69a5ddc3b916b27890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a91452341e0896c7f6607d778aa0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30bc605c34c57d67007e1688af0ac592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe6d1d9432acce09a8d489683b34a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc69768c9b3d9d56a335d035d987ce994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbbbb8357c304672c4524c7ffaea8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afb49763bd7936311b86b9fb0c9c0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f721af93bc1b616c645b03d03bc00b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a46cda819a09ef0abae7b69dae0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec5c61bbc22277922838c7ef12b83e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfcb27ece147139becbc3861b03ba8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786af8c5db1e508105c0eaf7724af74e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5149f35a12ff6dfbc298d4088164a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aadc972138ee5ca555f445ee193c40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd687f03bf24b9c8fc555d0686030f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6772dc432359e54e8f565db41c2a24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3b31a752f165ab0b7a524a36602d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bf7c6ec5f9a77dea4b7bf07f6b7c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e456d19df3ec82a705b4bdc25e08468108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ddd5c8511ee880f405d9c19e37a6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa943c5ae97ccf0edaa58fcb01eefd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae96a8dee442f1e97b26ba379f41f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04259bea6a074e61de3f239204ef870112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5c0657b5f9f39aca04df01149ee67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d38d955c61d8dcd3a8a9276281065e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279087e5b8f04ace9b5f692a3cccfabd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68298248d9dbae11ad1612957cd28fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9259ee0d3411e5b4da59d1456e3c1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d2645e87f428780b10a16c38c2c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3de76a92e30813162984f274c48d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e8dae87a2557004c6f5e28ca17af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4222416b2464bb50e2ab259e8b688c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678394aa4a4c82a669b941fe7e568076122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8618b2e645b9002877bc36822b98f18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff9e8341a448029f03bb20b0f75648124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492214db6d02d9ef1d978a3d615ef8b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b6ba4b9d2055d840d10fe560ae5ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e4e121a668d55da41f6c608605b5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7937306519463d4f8560639209701e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57930bca8780141e9a693a346ab241aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59327c29daa48cf30956d122ece8d792130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65797386eb667dfddd163f6ebcb3f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb197441a701ca1696eee0e92d2ac070132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7ebaecd9241cf6c32f186982b1326133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800992d1c03f92168afbd6a8b761deb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e875c33a81a1dbe9cd45a139c1e65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eda639813722d3a73fe0a45322353136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf52bfebdfedfc6af0638f8cd1caee5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bd00830f3b3293ad346ea759126d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7e9b77fe18307309e20dba39db1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4cc139788bd54a3e62ed7a6ab887140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1596de8e46f0292b6b12711e999c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c325da3e0cf48c66e009c1eeeeb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6004465a5a30914e0e9cb7073b84a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6377fd0a131929ba2e667b87006f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ea880879b7737acc0d2baedfcb1f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86cbe2c603862e492a5f1cb3206b7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d091453cd276595315094cbce0c29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980cec10cb18c9d98889851698d34ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d436fa036bb92175d506463c200df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb976be3ea1b76daf79b21cf588ef7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72887c29b8125ac144483b814b590010151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0d287e8a9e4c7cacc7961fb2a0336152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342570e1f2ea69b64eadb03b8be0a668153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90dad5d77a079654d6cc3635de7052154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb45180f61784612b145b8703ffd22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdcdab8959cf7e45b8c6a5fb2b263e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23471aa983442a0497ccb830a4e9d2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cca51b29a3b08e00e94c65118a236f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b1bceab24a6668128314b80ffb6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dcd2b9943f3bbc27475267a390ea8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f78b45db664e5097814005a1e461f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310057232bd580737d782137892d29f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2621e15de0275dc29d33deb5e1a6f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a436387330e689bcf849d051b8213164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22211ef3310b517b733006d611970f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dbb5166060615506243f797b62a73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3d161571bc13cabc34625e27debd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb1cfad5fc84c9f1788ef152a01adb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a1da61e08a379450dfd09ebc5d4ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc62877e05d33caf690ad49e1b367ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2a36478fbbaf8674ce46c79e0d9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94af4a8a9ded57ad1ace83c1e1e0be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345f89bfbbaf964576983e765a3fcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00c9523d71e63b2b558bccf139098d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815157619202e6b32f262079ff1301c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b68f2a14a05be17a63f72de18d025176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccfe551da0a71ea84d99cf427b5c27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a9f522286c880174ede51c65dc062178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb91bca25a6e4804817591e0b84ee98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80c9418153438275a5f087c37f6f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4e07bd4ade802bbe2dcc4ef5eadf4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2d8b171ff8ca550bb5576e670d502182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c118a630e805b7f7a9246586ebbfbd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813f2a1fe658818eebe4cf1787eb9dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c237721989cae6e22ebfc735defe353185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe174f7d387cae506a86cd879f95ce75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0497b4c20718dc15b9428c1be576d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b615905ed7195415ab7fe69f21019188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f0e4b6f93ae80dc6272872e13e5c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e381d50dc0b8f527445aec8e2164f3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f988db770fe2b289a4ff07214287bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4f53ec281edf966856957d67b4764192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c064762ccb252ecffe2919c280233c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e6653ced159e8eda802db81f346be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e6726bc9528f2bfda53ecbdbd3a70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de288e0c5c588e894106dab447d1266196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1f45ca5002f8cc76f8cdc41cf06ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f241d33e3cfa7a4980aad4a8e7f94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddacf4089bf484746bf38144f5ccc24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c348e17e397eded38ed52061cab220200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53808844959eacc2bf825b4af7c1e05a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b00cab0fd8fede58476a0c2c1eadd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba95623f471b5c7ff425ff289eae904203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a151915d410213cae4a99d009d40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a3609c2fd5ab7b9d16c66cbe26b2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056d044516e66f7a6abe0c7b8758c28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f25fc77bb4efcb514461aab260120b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd760ba7578d455b0b1c0ecb3c7bf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ee4625696c95646a5388212a23a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326fa171a839d5d14584e1a3ee7b5bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b60b21796abe9d9d27e670641a1e16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf850f3c977f393960a2dc9015f48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285720faee22106509e2388860f9f7fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dda57121ef5b14d3b8d8075eb5ab4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd76f372824a44ce7504e2d797136cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e090e0aa93eb6cece8664d6063605216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d8a0b74416a24776bb76e6a936d4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddcc22cda6743ee005e3619bcf1cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59af96dadeeddc43c6dd0726e76ddb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecc3990f59ad3215a1293f0a791cb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23793ea12c6c1340c7ec7ec7711b3ac1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03e555978247b2149f23290041665222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb99bd08d12091c85626141c735ff9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11192e4c1d0d26beaa8785288fd82c97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99671a38a4fa474a45f6c37fafa84d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5e165866a6176d74d6a5353b7ef63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033531e0b19475c4ef7a5c8976f98df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c278ef7e4c9a73c86faed45b6ded228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8aae1f14550460cd4b669583d698229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07873ad5ad0063c8af0f4c4581c82edf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3588198b86678b9f63382370c6a80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99643f6e73e85eff3eb9c9f8fcf53e89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055ae5a8cd286fb6a63302dd649a0ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1efdc5d01a0e7c9d6fd622bcde8d60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988850784ba1b6c3298e2b929c5565f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6af972a5883845d8611ba2aabe885236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc89b2df9d76eef28bf2168d660d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9747ba245de62c3e0ec1cb5d78da2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f732d22fc9c1a6f86c609857edc73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c036d9d07e78a552ba408f9f5c7475240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b0526a18d07da7dd52a7fbe84fd4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e52b1455c0a4e706c03ec10804e71d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7938bf7e11612906b45c6d90bfee12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e546d7e3a90e9df4bd8279a333f69bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5e8460634bf85baca880ddd84802245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa52518d3cc879ed2afcbe7b8e6c6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afca137e76b611bf33593853023dcab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba750e99959fe6fd1f2634fb0be291248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fded5cc6da4e7e3892ddea02a7474249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b68cc74cb40e45dd492df1fead7a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e22191b5373b914307306f8cc9df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e9ee21d5a49b9a276980eeb751681252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585dd92df50359d899cbff4895e3b0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f5f4f0e7e79aaaf179d9eb4870c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d577f47fd6a70db65e37e754c763255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebf34425e0d91e9f48f8dd9ad37c0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd18c7b8dc3819c9423a5c8f9cd783a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e91faab22b2bfec1153ca7e79ded2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59728e59aa916ec2fe4b885ebb7d4b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fac9f576c01304ed2c6fa3f47ac05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf60c7fb253b0b0006541428ca6b95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da0fc4b7001f8a632c9e09bea29944262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756f3e552a07d22f49dc385b75a1b8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f433817fd17bea301c19bb9bd168264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5a6061503a57f2be014a3d4bf777f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb59ebd3e29afc76dc319d331841099266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b18fc0890287763882055e4edcd5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b428730f01f53c728c218dcb8c63ec1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0674caab1c500c8af1d4f2cf0f63ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88bc6ed157b9439a25cd8699fd6314270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566956e6b1dfb8bfbbde761abe062d2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a3c254e2c36549385e13a400805b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8336dd6a28b9b57f9b833fc07bdc00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda15b454aa783665a2f0f64174a2e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e696c3bf29bfc88c3a7fc1ddcfd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af37e4c3154bfea6d40866eab87bc6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703e0750a3eb2a891df447e2c7a7fcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444070f95b688152991925fc191ec41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549210a110f1003faae41ce0cef19de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f926cd654401ff68910e695d10e7880280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed316580c54bfd1e7c4ac50d68e8c46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f62abac55362b20715b5c58787bf38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3aa959ae95bd0a2c62f2124595256283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbd3cf9a52d757934aac23ad469545284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67878e9f042f46224de69b7989c6f24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ffecc07114b6ad91f7b4a83165f59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e17935d0104fee4d7ee45259295923287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8200f86ab71bca99ba9a0f1e025b5b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9977,770 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...718 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...260 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>