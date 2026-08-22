--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a954cc3485d6e11e889fecaf40bd9641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d72a3f906c811c617b6edc4fc84d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05f93b88b50be0b299bcc1742781f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6621d30f3a1cbe6925c73cf2ab97d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891d765baf4f55b7f6001f2480812b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8f7ef52984f54c4a4e6ee426604a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b465a8e31e4d2c898e2d50f4f3867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63506d5b5ea2993d5c0817297d4ef5018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efc76bc5ccbd4249dd56fb8aa2a7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a9288e5cde079516869d165510b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2d9b5d427e0753b2ebda028df83a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3aef89ae5ba133f2716aec71c87012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2942e793a69d876b5f5dbe65476c6fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e66dbb5389bd86725f73b62205764914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23818a26afb66d947be52720c89f547715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803801a5637cadf5a5284de9c18e74fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179299d18c9aee2070fc040655deb2b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a67930ea9f8fdd3a162980ed7a92d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9a9a04faea1e6f3748480dd49c69d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beeeb7177400ed5ca4a68e8cfb108c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbaf70d1ba4565d361679ff419749c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98a10c6a79f27d4ffc464da814f36222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74608d51b84ba8cc5cc1a7bc5e45f1f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64979d4a07225e009bee25ee4fd58c8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfe8d6ceb1d0466f3a0ad9f569a08225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff0186a411c3c0ba575d7f54398c7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32a60870153510b1b0ce5426be83027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed077ac306df82979be19265fa397f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3428ea20add53e4403893b719fc26129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4233700fe6125ab382fd14bddc2f61a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46049bac61ad717dc4e8731bb3833a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8dedaa956dc78eb06ab076c4da47632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3ac31ce0e36911d9f01e1821528a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881af34f894cb5aaa313874475d75b3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a621a8b55454ff8e75ef215390eb2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61ab51d2008084e289ff1c9351879436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75de7b639dd2df1244e7d35ef5db89737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51463299160ea2510edbae902e223b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52dd9b19917338e4b6c463ffaf606e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72fdcbe8e7fa7f7f5c1242595ea1f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee068ab55303cc0463f9f481796051e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af85e165a94f0eff00439751a3ef9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de58c42722014e1d32e96ad2a657943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e890dfda2f8e326ed5889aa2c9d9d2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e364eb7fea140bdd4715f1d2f7a65045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000641b532cee2f24bbe521391ae3b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e4dfc5ee9f2a414fee24e261c980847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67f9b60202979db0572cc5b8f7a9cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30779873e396cbbafc902e8272290349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f00e29aa4a41c6f742d90727e6c38d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babf78a28bc5f77216f3e95b7b9aeb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30739ad648182ab17d5b393606996b7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290907d13b20c10644c25150935964ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e331a94bf5489cbbba3eedaa9d03154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc874bdfc1c88f5ab8813be4033c05255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1b0209b0e671f9c13d53efb4d02056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766cb85e56586bcb0f15e69c11a434557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652dd02f1e503d1534fd03d05009f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883b2714dbeb8413c9631af862a3a7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d612d17b7878a64f19ea86b808c239360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0203988c809c7684916a67364dd9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c58a82af71b0e128fa0b051d3e5b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7b00cae4ff42ca13176e5c50621963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04577682156afd868e5779780f0fd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca3728e4c7f165848172ebc1a16b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a549f579c36889f0ed21dd6a93b3c8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8bb1af27c93925c2d64fc08f00d8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b7021b5687fe057475bc0469161d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be38cac097a131be1ab53315969bdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71bace80dee3b9bb3b282af12042d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c422e432d654ccd3e0e2b03c6e1d75b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c80633b6f2c47a46e7f2005a208772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3e07ca44edecc8847aba10dab17c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2428daed28fd414e00209ab3252dda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7d9cfefca950b8f5ab981ccfbea775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a786682c164ebbde8db45fce64cc65276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060a0fef845a3050995f1f33142bb8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5038cdcafedac7396e3ca14fb4cee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e9af86ee74438ad0fa7e62dc01cc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc5da2dcbcf3ef5ff21acc21bcc1da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fcf0b3634dda11d799fc56d1d322381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4dd19b1e8fa0b9b920916867778e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b35131969597d018d9b611c40ba3a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f050795cdfb81c65770a0ed3dc342b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641ccfa163264e25fc6c1988649af0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14c7ea7e8db3d6ef28cb33fa52ab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ccaae15fc5b58786bc41b570c450687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e8ea005e03b165cadd57ddb9babd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08251b628d276f9616e7625ff27e5f0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa11df6d264dc930ddafb729c779190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ccbda9e053ce376926350e5cf0c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b48f506c002cdb01366bc1c448e3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19383503ae68c29d0868be0d9c9d9d6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672da771e25646a90bbd7f7f22cb05a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d202039d16b51cd53f8fcc53e4f53395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d155324c6a6e3c932e1ab140a1e0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b011af442d019f114c540dcf5e470397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ed560d06e0c8c007b3ab0fcfacb6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925badbe27de47e75f7ca16024ca6fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed822c2c2844e47fe40ec5d19685c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea684a652814ab0b6e088a199d382b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885a72fe73d9e809db738777467d492102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d413f57f3bfdc7511768ccae76ff8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0198d1d11e631573912956655d144104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf3e16d128679b2aa4ad2671d7baf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051f22bd1e8a5236b98e0171938dd30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2b08d9eec2ebe9409079c3f3771ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426ccca7c590fae635d472b854f35f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e225cc4e1bb6224fa8cc5db214d00c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119d4598318c2d352e5a74f748136c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152b452cf66ddf5a1285d2c2c4d97ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c280b6d66a63a0fc96b3e320aadd52c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b64de38fa8d8378ffceb4e17fbea9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ddb90c6a4036d0f43a60411aa91bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f9edd73e660e73f494539c76bfb47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d1ec116fa6fc64eead3d3080df338116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae57b785d3e41b096854dc6f8fb3edf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12afb62756927d5b1d619b0e3a0622118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e5b3d9b0e312380238dc66aa25dac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c93343627c35a251145d65aec908e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fea81a4f8e1894ce5c93706a20d4e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc2c00e9979e08a14ee17b2582447122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1026c377ac5dbef584a7c8b19b1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808547783d61571b8376e07bd050cf63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a72a0f8459d0ab5c2be81fca7381125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7524573ea793ae6be3e209030df9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b8960c29fd5eaaee9e778a309015127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54884263a8e03af273398c17d92cfec0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33e8637173bfc0a2ca2cc49e29f650129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34af53dba273ed33ccea717b141858130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59edf46f049f240c9307c3d3d156e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ef959efdbf4e3dfb555c50351d23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f8e2e91a9013932f84af9fa2d4666133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be073e1b763165a7f8174dd0f0c77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a3e4b1b9d7e5dfd2073031d993b55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5711fc637f8172ad0804d91023a63c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eab861273e27e130dba5e696116b88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd2362d23ad5df0ab7aa9af8c701f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65725b065e4477f5d2e35aabd0bb05d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f79aa30eb082604d31b565d6f0098c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053fd8cd967b0068c2542557bda75e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f48bf7527a1a5271d222bcaba0fbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415f4dd3dbe510704fc12f2c0bbb9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f495cb7f39c298b0afcb90c84a0267d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52859dd909fefdbe0541ea188e2f2808145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f040f679e82ef2aa724f0a9abeac5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda91320f51c499e38a7d1c546c30af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430d8627fd31fc9208c1fe2f6acd2a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c16ce3eb803bfd95a1442cd1edb20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2bf19c0e5671c4c6eefe3f0ca2b98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df863a83933995171c3517bad244efc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674ee63491c645f136018742615a2ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1fd46b7d058fa5baf5f31376d6ec5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9129fedc7dd4c986fe0c9ae9ed9d20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add504a22ab7928cdf0243a237b682d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d2e1ffafd0a083f0bab3fe776e70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6e974e56a80327ae712ab25b67bc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af8a8b458eb885c25028e3a1521146158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f35ba5a7f0a8c35c0e0885f18a0820159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981971b2e7e109d41969d7a996f55c1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1986ff54229abeca89eda2583556f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a925cc4ff3c110e2ebf579ba114d9a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6fa6089e78d9866905898f4640039163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3eb59647c83310fd02e3887e14dca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d545b936900391e89455d8351ba8be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ceb52465a35d4ccfa58b2e1961cb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae7e4a85a52afc53f595893cfb5ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ef0a95804975773ab6a0352fd0cb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c92473d435b088b9cba33f93232cae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68f344512a074246be316d607a0032170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe1c3eb7cf351bc179575a37269cb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae886df1e21ed14195e49717fabae68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477feadd23ab22ed259b563797c0878173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6fe9cf5baaaa1ef78252259427c16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ad2511636e9decbc4fa330c8c1f47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cd68e41aeb006eb2aa8c3e5234814176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b0e8949bded8c085448d2f99fc86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e7d1f886f17ebfaa329297e6464b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2c730fafce603a5030a12d218ed64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece14f32694d2b91fb93668dd977a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86799ac3d938d79b0d0fb2771103498f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6f6e473cee778bf599da82626a2e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2cd8cbfac545700b96b958cc25a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6666180f15f6f631d51ba83a58af185184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc4a4ba1e6d0eba414cffc6b9a423e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b45a10ff72173c91e6dd59bfa18a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5032c49a7fd7b88e6255d9867f510fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6bc0bd875f252d8493c850b9ad50b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54879866157b22b26cc09c4030df76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93b4b915c43f066a7fc4f31feb7349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc761d48741df72fab20821e13be0c55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289b9928728200df4d2c9f019bdcaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce04722a38a29607e1731c2ed9b9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d923cefe1c01512e5570d534001c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9548859d01f1a93acb30e0f41a3addf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec64e8ed7d3e33a3130a10c0b0c7fed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c17709be160152670ac570daeac9e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b9614becdb829828ce8fa2e6f6bd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040a8d19e95930b54e78ae4814bf28f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723965503fd6b64a7068aceee1731bb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e899082ec05687924560be863e7b4f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00716f571c8d0adebe6e74aabc4b8695202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cddf3f5c6f62e423ef508bf725be6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd819894008e7777ee1881052dd2953204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701228779fc5503b954c065df8e8f66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47238b5a3c22c034eae4e6b2acfdd0a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b7bb105d071b0f74dea1880f0a4fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9bd18e45f25e2fa660ed328ee38d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2dff83b46a6280fb5c300eb1b7ea4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ffb3b9231dd768f5ae8d1bc79d5a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93a38aad930151553107586132f326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cc5226279548cb4514d28f4b58b61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeead0f446e1f6ed3b4b64f16d3bb01a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082b251e3a266ddc706fa33db03c16b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422149211aa922e9b0d74216c52b1884215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d0b81ea05015257514dd8be7d9189216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373fc74a1e30c184c00f95094bc376b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58574cc4d8be6cb3f63e8d6dccb066fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de695d27d71c058a41878b0962715219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7c1b0904520608f0c960ba0ee7c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee855dfd6918a6b475fd5d31eafbcf87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672b2556f3ed9bfc23ed841ae2c5a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ceba68673ae711ba46f114c9708b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593beb38074fd45e9fdf57d71449d23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd89d426cf8062e629f45e979790543225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee8fad014cafe768fef7e6712efb66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e9ab12769aaca9c27b26135e7ac41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c98f0e8f01a98c2b51547bc8036d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb767bedc5320edc0757dd1cffbeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbf21de3d9bd0a145963b085f5026c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06b203371d2903fc0245cc170df042231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e0f0d40acd9546759cedc75602057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93bffc898767d2ce344ee0226d3272233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d6beae808ce6f92007c429503b2be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d531c4ac0efd0bd1b68df035059b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90900fcffb4fc259035486563a25cb35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c78deacd2c42e2a1ee3adef6ab1ae3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94c84a6994139719be733583dd9b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44da52b41e5271dd15dc98d3051c6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ffbe068aaddcdc8118b45b35b7a99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8575abc4657743769120a2012a37ef9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0910eb4e12d8c7dbdd20231de215e32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7c030ee28e59a5e009dfb9d0e99e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1b05bd770363af315c7e00eaea08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7911d11bba8340baab0f56baa82d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da69dc2c93f296f2744bc96a89dc70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9183d7527f34c35d3a93263750213fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9248a06e0f5fb122f35e38ae40f6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a430bdbbfcf2d64c496e5dff447e7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31668332f003cbf9e409783583b5fc7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d5b0341a73a5d285ceb81889da02a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe8577c2dd103059d222f38c1c0059252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2c6537e2c0e96cdd9411603470049253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58f2c7c00fac6d93703cc4c6a0d04e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223950f1f662a1ea9dab94b58b8685255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9db1134b517f80ebea009d3d11a04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d2ad62b5ba40fa6114c4ce692e910257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cbca1e319f54d45f7dd3196dd0029258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5119f42913c97d4c4c38ffd993f5800259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10edf7faa9562235d1f9c776d047ab5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10760d1c13eae4f6e07c58512c0e3e5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a2be42d02436cee10ec87d598714b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09329be68ab12871b5bea15ac3e138d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d36b00f6398c36334fb6ef4605ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288ccd97109398551906f31db9e2e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5c2d1eece196c674e78fbe6763cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901d5a12fda3be123232c626007d46d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3bc391c7a8395c2f1a95b36c88fa7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669b562c396852aeede9d1682b56470269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c690fab2ec70d8741952b4b6138fbd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971cd46abb893d2c4451c5fc8cb90aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7714b7a23daace139e5c49852d074c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede21aa10f31d2cefe8bfc445f243c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1743de928efb26cabf136b33df35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c87740b67482c02005bca3901fc31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7b1a21312598aeec280126473fbf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1e79445d62141db70f3261e276bde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf238b749ea7419a82b37a43207c30eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff3c2d0aac9fa8b5cff1a75cedc2cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a8734fcc7ad08bf40d4e1680f0dc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe61ab35509c5f7c2dd7434d9a8810281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f277d843bb0e5e82b5980f2dd710d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5744211640a9a81ef73a92a304670d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d147d67e0e7e94277b0315e110cf91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a0fa70a704752094649cf2351ce8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0de3380eda21b364a4d9f095a3d51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1ad95c9e91f5fce4af37830e0fd4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d08ee0fa3f498e2637f73db2937fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce0b459fb231ab09bb3065d7de979d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb20f817431c70994b9186479925ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066124efd17023eff56da32bddb82a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ad0a8a3e4d1ef65783f6cb0008bcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249675f5cd73623be3c0bc4129240e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be373f71d4f5f859cb09ef6ad7d66c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd06aa0abf96d028d946e2132c9f3b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef29326811ca1af070e922e7edacf5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb577a8ccf6f60f53e83dd8bcb42d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4b40d85a3ba53c102444c30d0b226298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03283bd88d6091ec212e5f9c2b8f6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f7b71e6f9942138c679eaf518771300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e48e27e218893a4434a7ad046e95cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e22e43f3cd781a7c6a2d4b2c07e36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529154818a1a0dbb20b6af9f42d26d82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37ec86866f54a7fce3d6a8c0422a83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd953d4e59c885d22fec7eb424a231e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c2c9ddbab7efaf0c4df895dae8a4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594472986df1df94db7bcd23edbcfaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa59c91eb644729fb12403e7c93ba6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e3b1d302360ae5dff239f18a1b53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0623640e200394d3493c7229b2f9ffc310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deeefb958bd438e290cc58b21724e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec595baedaf2cf4ee4331fc72090582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9571085dcceef1f301c0101d02f9503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7206efe684f10d42300c7094494b0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdcb07528f7e2219803e8573a9ed205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933bd915718f84295f6cce60d79cf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859f27ef81075f8d1652d7ae09416427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8232625df9adb047b04ea54b59d9e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b518c419ae5038916df139ec94b0b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b565cccd07eb31fbe28450caa2281e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b412b8e41bf66fd73bb07b54a63f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e4ae6f1fd9175ec1583bbf38ca52712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa92330d67372e9a2f3a1be118ee9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa4c31455321a4f178b0ed62add0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94948e141484fd54bfea6a7e5f4850a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32084e8bb8bbaf0f993ca1246eaf8eca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae78b86f5a0c5ad58d93ec770672117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a78df09027bd0e57e04daf52355a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4119f7343b532558870e654ce0da15019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcc5a206953170370b095ff2f0615320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55580c381d0e3531574e0011cce0d5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83e7137cc1fd3ff7e6a5b450f6cd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86047ac5bf2ec3d089f4c7c3b8a6fa7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48775bcb1abb4905fa9b082f3ef92024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea46e9323f0a138fdd80701b845bd2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b620cf33c012a12041a46dc4921326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b73a25f2dca67a7a62441edab3977427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b14709f6bcd1a09446f42030d041b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac274381958c14316e6f75b3bcfb7d4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84224898ae6090159419d9758deac430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d763352f2f1e8a75ebb061fa0c2f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661efd5ffb973b582d559343f8b2c2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc94dca9f7291467c882c17ca44f53733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445bdb034e4732d3b3dd8fe8608b25d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0d073561dc6177ad5704b4f1a1f5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a53a5bd03dd69e75de59208d0789b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf82ed2c41a56fb2201ce26fa89f7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630b7bb00ab4ac0b2eacf3e5afec9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600c1ca3e7b22d2dd0dc835d4c05dab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2781ed06c7fc13f501a1f0810b35d6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd1239535fa5a9935c5eecea42f94841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db0f3911888ccf22dc7ff5cc146e5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243177297a716d1a055d45bed026e63043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e140b104f961f7295b654f9e00211744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a3307429f39cccd6d76919b55666d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa06d5ef6fd774c0c03cbf021f63ca146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151625a8f57a04f58a22c94443f0e6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d9fce153594d140e410267ebf077c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9b30e9f43b672affe9d5ad3e7ba1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c64950445a1184ce2d0f77428e79ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d933f19169204879896cb86ebd9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3004fe69cccdfda1e76ff5ddb1053752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dc9fa8660b69a68ee97a2beb388b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36765fe10d5bc76eec1f3aa2ba8b0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27b91984767dbd5328c7087db6bf9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cca6fc7575b496dcb8a99bf233a8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feadf497f50de0f3561ec31c3830cf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f814c83936eaeedec7eea717681358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41da2041690417b05e8e1c4042afc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc4db84004f92fbb7172cffc6c3ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a82841ecf2a17b8bc5f57e9ada1f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ab1ebe0aa46433a523241558952862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9b984bff13ea445d7169c2836f0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81152544d9cd08dc29de305e9cc51564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae6f31ed95d94aa6b94fa7ce9ae1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac738946bc085808b1df677f13890366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5cf105b7ab1111fcd35af150d66b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc91b68a07f3d81c44c8caedebc83ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0054f4c6513fca533fd3ba6b6c3fdb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919a6e6ba7931b2e5b9a778f1bab90470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec72aba855554f0f47c7dfde6b4e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bc98b980214b56b589c283b28d26172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a6bb070a847083feff7783af7c7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e034a3433521c9daf93c797859e7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede7240b2441df99797b4d476f9e8b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaaf1af8cb5e17a6f46c149a0ec80a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5825e130a4df0ac9e8591f7f5711a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303332cdd05b11187f81c1a9c862fa9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4631dc0d603851863ac9a57a531a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696fcf4cb901710806d4ce77e5d81ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351943e91398a9246443480936a659281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b7113eeded53446870517c49dd5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a15ab64fe818a1ca1343d53b7e7c4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53055338a7ee915762ce54579290f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f097219761477c6c5d06d2d7aebe2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c827b1b72f119b27a0b6d42c5b72c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1dadd6d2d03b2a8d3c835a8298fbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf87a01ce1028977e88a9969e1bd15088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b089990618b862da95f806d6102569289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8453b9c38cb7f695f8fe684808449c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c66d05d1b7d1aff24fd20588d7e2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e342b012866e1705af582c4fee27e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aac23778e9b7c3c5a8ee11ed9c96d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1350fcdbc9ecda38a462d9b06418694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d59561a9367002c9f579c2c0672495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326bbbe76e41e7b5e9d224f528d200e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0fb258502edb8b7d758e44a33f82497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20bd8923ce0c7107bcdfe02036fece98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db080417547a5f607977ecc5fb8bded099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b235f34b3f1d8eb08f6ba72162bfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84598a8034b521a2f25de4c183dcb15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb50872e406d7b3b534b5fbdd7b8ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d545e0ad66b726e98a6f8ff34758a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74fadbc34d0626336ffe4fce4785c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57451c429b0b144a4b3f3e8215024d90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52594f4816a94c002331dcec0c02ec27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54600ae4b6524b510f6ccd6ee0bc3a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55cda8c6f283dfa59c0c2e8e5ea389108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8c54f86a43047285945074b8ddecc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501b65fec381c66ea262d16baee124c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79668e36ccd20e635987702dffcbcc7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122805bd7b9cf1a99241a90df4d7c87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059c3a373590efabb8ccee2923b92a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8acaa4d77ae8ca8daf1d65336082b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a840a994ef09c2fcad6d0dd22262e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d14f28acf24b187c706bc09ff1ddc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b06a7e11df29019dd8f598ecbbc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bae231624eda02bca36ae5287c444118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b8c0f604e899a6b0afe9f43ec5025119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f12d940c042a2153ee88e911d7e769120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100480beb6707ee606186da267df310121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5548ea35406480e5576be4172c84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8eca41b802b3f0112f3354eb11610123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e4bfd90897f9cd97436ebf22eccf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4336f086bf7d0c1caec718f5c4031125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58adffbea5dd5d4d69401344104ff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade97f077e88250b47c12d428831ec2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc7f1c88031169d5dbf2b1bf5771c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe524968254e677369801004eda69f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6ced4c744331a1c1520e1ace5f820130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2371be981dc6289cf2156052c90bf30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66be679283822c82b0255e6c7dfd569132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f679e504202391a418bac0bdec4437b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917eef7ff04ccde76498e4249b0af1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d86b67ac8cbd340ed5387fd8b9edbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f5735b0b979ac11a1b9d33f5975e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dcf44fb52a61bc378d4622dac08da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebebbf49949a94536c11f057ac3809138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad27731e125ec283cc8d590f0dee1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef2cab3c0e20ec2bb7d6dc36d94d75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ee4f9241d4f97625aec93b28fbb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005ec97364257e1e86ac815405f7cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45725db14e528793c2152c6dad0a2277143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea984baed60db27a05eb7f5a8c81ed0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da01031130c6bfa690a9a3be7d44a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e1ab26a59ca7cea0ceb2265e6d280146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc86ce47078cd5a40c002eab3102e9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a79509d5a42f7cd9bc5f0e1855a59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df017a1daeac21b6e048def055a21f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005b3036bccad27ce3f8760b1c1773150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40261b54f637e1889c1afb67643fc040151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e66174c9681f9b0f33fb87098b2966152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ca130a976c3872c767a8e8d896b4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7c2c7eb144376143b6a767d231853154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce5e80dcc65fef642c3d4befb61ed4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f76c47465366cd319e9626893ef21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad1194bb3519413e71a4c1e42d58a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4f152446096de4f1f60d7dffda5ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6bf38355dd74ab0e78f37e569790159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e52272eb2ebf790cb82ec33a2078160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61beb09a32e68c6255c2bb371701dd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d7ce844d07456eb5ecd56798c6dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df386aa20f92643590c8fee74dbb4ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1264b2ebd5be7defdf9002a2669dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261797cb87939321ca03304aed7377a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452b3384ee74e8d48da4a39aabe11b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688a76cecaffbc61f63e1dff3b0eab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c5d6e07b2070a91015e515f3fb5e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c3324235f385ae178a1da611a0e6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0e1c2d670fea06614514dba31c6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30267f789bb1140f199e767596d95d22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0908f7ded754575dbd4bf7688b4734172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d24cf469f9152574148b7acc66c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab3e4a8e37273ac57f712bbd98d3f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bfb8007a310d5943b38a2a875be17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f10b7ae6d34d739b0ae9f966f668e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846b66bf2cbfd7c545b61b1d3b4ad2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df542cafb4ff3e2218397e33ca5caefc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c72274cd535c87b985788912df875179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956174f35bc0cb7ad960130b97063ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe8d57e689f41f592eea9b3104ded181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf335491124425255e150f2ede96c76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4912094bbfd217422b4196c5b11905183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb1cf9e5e15254d1daeb9c5e79b09c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747356e45bce805b9107736ca4fd94e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a147c41efcf915dac727a6eb65397a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9194d872dd0456a484d68b520156e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a758c8303a261e27b03ce79d42514b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d442300bbd2f53e4c79aa229a180471189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff75f639eb21fcf19612965e1ba0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89676b37b0ca49f53fce1ebbd158ed50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699d9132e88cc7068d166b4bc0109db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22fe99161892769ed6e5ebf6f9f5ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d106543325502ee7a6ed387b59da6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121196863c30a8cd9371728b9c20b52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077a6c487b0c48a078e86667d41e303196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb9bf062771e5feb7ab309dd02b64c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cdd0f8415cf359ddae542555067ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee2f71806e2a765225aac92797e8b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1c6e281a452a65a13aaeaf3cbb2b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4affdb77c65b788cb9e8ec795498201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197411bc08335f737896c2864695ef0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ede5fb36e8901521b2a7bbfb3a303a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4c631a44d16b8d77b341b8b2d7a1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a097258a5b33658240bf5f33c014460205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c5330ae51cd3d6db51b5da518a679206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891130db98e6a634826cf09cb70db4db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d59efd85ae74a00ed2a63a3e1318ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e26bfab0c815a36bf84c01151d8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a24c7465980a6ddfcd00bc97e221b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2b6056bd0387aaa4e9ecb2a407658211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad15d99bf49ec2c585a113f11140ffa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d30955565e4d4fcf794d204808194c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a2a7656846c7dcd0a702983bd0755214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc910b427ed5d6beae2929a86ec5b7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cf6ff677f9e829a5c450851e6bf72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9abd0681ddcad57b06497c186490217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaaacc67a52349a6a2377e6905c3e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144fea6b222d175dd5404fa58969e7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f95bbe1589530de2f7aa11fbff90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41326269e7a6965e30b228b4ca3f78b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af69978e6b463e1ab8fc5fe2218792222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3b07299a34abe88d57d73b2edc9b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edbec879965ce5019fd6165f62f263224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cde871b920255f86f8fd00432fabd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9885668b5d0690785c11d5fd285c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274209472992e3bad66510e23b801312227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1b2ac2923f629e6369a6ae0bc33c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bc5e0b472595f5ca7301f78798d9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179bec73d4d50535e383a6b1220de0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51584c57ffa050cdc48255a5534f722231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3a6b61debc4dc5b583cd12ca202c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfa228bd1f410473400555a623c8d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7136fde1f2486ea27bb534d7e1d8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df8227c020744554ab0ec77a9c29e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a513f26ecdbe2111cd28ce83beb1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dedd4b845f6ce54076b374886d10d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e8f05d98d4121cdaa7f5806e4190e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96758624e121dc87a0b8bc64c785e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eabb8cdff16ee170833442a585ecb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fca72224ae5949273ea6abd1312d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb763e607cb62d10fa12e836e0e10c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a63a9616163454b480a446b45c38f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27d6d7f1399de793eac1c699794e70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8183c982bced9c7bb44d9d4c10e0b5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55364e4448b6a7043d77965c2c5c37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976566f62beceae5a0e31c36e25f70b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b397db3715e680c009b535538ab47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8fce01087879b0a47bc185cd9f315249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183b2f8cd0494abe87dbf526aef28d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6712087ae3face2954932fdcb79a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835750564367b4790e41e9cb06bc6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b885b4852cfee2b3be089078a7cd83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a71468cb89933253f8417dbcc4a0c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a1e5205d81b71232736067c7bdce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b5d4c5677366e4e4036e76328ecc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d069e021c0657575ecbd651a3d4c917257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39b241f8938509ca93fec51c2b72e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663e9f9ae56ae31a3484d7f0583c8a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e043f537726dfce92a80e7dd40fc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f544030a2f5563e024b7dca1e9b1ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50c93e68126669acbbb0c198d5b1b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5fee0111d68bb18b81e9118342c87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dee6a1621d81e93c3e9b5d9f300ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19879affe1dbed819e64b0232fdba9a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c40f7ce8ec7a868f1f211b353a601266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69c976183ceeeaf28dc4e8bcd52cf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca00796e0bf36497d2c702162f3fda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d5c27995ecd64541449131cff728b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403df9bad6e90b5ad698acd20eae77d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafa59e1c2db3d320c97117a11de717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6a5cba5088729408ba5c2a2b80de6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511c7d223d98764b0a4afa88231c30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0162a65e7a8a953be0878d231fb07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e70a2658a8d3d8e40ce0e5996b54e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1685f1c72e495a2393495dbecc7f290276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e2b3ab03d445f20be2d73bfb5a459277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6eea2fdb63c0052c15455558661c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0c77826201e352c9f6b10cafd19b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e459c585a11cb77c55ac555c550fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3e9d59fe74337faaf06a90ede3487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2e93e8268cb1d499966b14fe08bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3418cea89ca3f75ac8ab86fd83ecfc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d2377e16a376cd3fc981ed6906f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72117be399f13cf8df03b72d49028dc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1760c6e159671a50415755e99a0fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b075ae85700f6eedec05aa4ca39eae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444abb39c91edc662d017b28dadceda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3064ee0150ed60f8c5bd3ec0f79cf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43591339d22259dbe5f05ad5dfdf8159290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fea931a06e51a5c502e53914c84813291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc49d5b9302fd1732fc2e28f7d412ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db78588e154b04226fcac5fa97546d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d59ffb639bbedeaf7cedf7f8cffc0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56657ed099e340e5f44c13b2d5aef57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0fe8626ece8e714019cb41cd1100b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292870d380e6edb3f34ea4366bb364f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9792be604141ba41594726d7b91c3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e51f7cdacb54c21e27c22f225ef29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb9574b3e84d1dd866fa95b2bb401300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47134f501c9f6526b5061c609c3efc3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535254afc9fd8cf60d15b19d7d71b38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc7c63cbc252118d2d18c1fc1ed927303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87db448c3b16bbbac33c3fb5d7d07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd551a6d36ab6a965b3fa3e41f0f37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdad0042e5951f762b9c287969bfcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1bd6bf0d7370be633c1f5032d64b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1c3a2585f185efa90b1cae1ec550308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ad5253b56c54de3e295d4a80749cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf4b40b555256affc2b010723fd06e310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>