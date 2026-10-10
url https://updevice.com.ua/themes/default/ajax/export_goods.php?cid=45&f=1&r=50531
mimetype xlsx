--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1091,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79485d4d76dc79b26fe873ef1edf6fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8c88e44406cbd7cd5050ef7f96e0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2f87744c03dded353282428bfaa6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17fa480101e9e875ac337575668f294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4042a5d62a434f9ef2a6ccd8a1b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f6f11da815e3b3c79bb5e843dfe046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4857406c63cdfb67d0ca188a0a42047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683eefe3818d2ae9f0f8b7f367f04498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958ec1afe037ff6d87f4a043187a08c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917361c8e9e4da6cc45750c9875184710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179035654f26391517a05da0caa5c62811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59948b01b4f8a3c31e9c494764a9307312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948fc077fa22892afdc141516c4af9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae7f875e1e3fd82375083c9486bef914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e318b6d4e4b84447bac70b4e0d744ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8551b7ff891ec124be31e372084360216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10bce0692c1f55e30ae4ec76ce309617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdaa15d7f217a845e17136b03a98c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d21c373d098916fbc1ce96ef622419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605f5a55cb03e32ac9442002c379b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5807b1d71cc9ac0ee60afb5cc95ff321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76fc2ff2aedb609ab1db2badbfd9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3ad3d820190ac4cfe99b2063270d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e5416dfa3de59972ba9cf6561d7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e01a627c6ce5892a81c86a34585825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5101ae7905398dcc7995fb54f3ec4be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184952c8fe3a89fc08c5564a2f4e51e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c17b3cdfbddf99e34e04672b040c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446e0126679df38b5469f937a44d1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa7b794f741944675e4ffd4d9314730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5088910e48b6d6a01e0c54fb1217b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262f64b45e4f6f6b469c58d1a68d3fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaec4784baee713d095cdb927518c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b1645ff386b6e0475e198514e0e2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e98ef90c9b5d0c7dacf23b7c48bd7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce07f3d1173377192dec31e110fa9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174a4dafd87f8d86b9a4e3186bae8ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90e4cdd4771fd02bec9f93f3736a8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd2498c85eea3a0fc0c74ac2820aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df077c8d8dfe6de7a6aefa91087eef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745cd26bcde3fcb6f1557c6d29eed4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47bc619327348413b2c3941d14dd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173afd3815d0f221fba24266a546b13d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8fc671d66aef551d627e1bb2012b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74175c0f2f0e6977969a546f117e0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68931a06a2d322d197fc751bd331a9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4878f16605c7b118ecf47a3f568d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f951ef1874021153b68f08d3517fce848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ff2a212655188fbc8dc514d3c78a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a79b2d9bb5d2ac57da8dcb8e491350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b92e4290b7de8b24cb9672a16b7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5160ae2d0e00d549851b66478a80852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec4c8213e9ec5fd2a559314c9e41d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b781c6f9acaffeb587729a7e0ad754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b9a63acc811786e4b9224830444d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c6f00ba45d0f7440a3f5c388c389f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40605aa44ad69d9218b4b824ab4a1b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf01c51462d085d3fa1a3239fd625bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca6f2e780d4091d4eedc8a49552fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10a1bc6baf9b066d3db9791ba8212a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce390e90837221935e602c107669071461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66381c7a90cd9a949530aee5f0ceacff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868cee5bce5edd3be41c11a15d7cbab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9131327217f7efb4e7f77215c1f6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbe5a462192f4c3fd0ef6ad8bcfc5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf241c2a70113b6ceb55fd550867254a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f385b074275ff6d2424ccdf3fc66f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aa37f77254092cd6187fc9f6f3f5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aaa4f51d743368213fe0c9a0071b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb88c111386e0d58fd9b61154dbc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f1e4323b3bdd06252cc118c6f5a8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07e561f8669b2418e0d582186364672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64438b97a78bf97cbf79a24089ab9ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc3351bccc0e77ef69711ff23adaff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c957f558a42c2b78470e51cd1101575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a2678e27f8e85579fd8d0df9190876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530d193292dbd67d53cc9810209667677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe766eeca3a409718ae202ea75536d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00143abba34fbe30c804f70e1a2025fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ca3b0850d8b8c0cc69729351ff75a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6475924ea1f9658fe1c871b7986863281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c4ac7005b0d4eb03148eb778032882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909dc46f0c97ddc7a6536472e95f7e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296b55d616579c4adcad2b39cd2a87784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea30a06835e4d6420673488908096085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce212c394728d41f09fadcb44b8f519786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7661407289e744de56cccee6b444c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287412b0b382a16fd583f2b86cfb18cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8acf04ad54d33ad49f87e5df9ece89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36662cc6f6075b8ce874e20ae024cb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf28460e74a3ae8612edc7954c2c1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb19db92562e0782359c3dadb1c97b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa865971f0d8d50701bb11bc76d2fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c984bc1bef4617632b5c63535531b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76dd85ce11f3ccefec0bca2c4d2d4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e000fdcf28b49643e90f08d8edc048c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d510bbd0f28bad404d6acbc60c0ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315073a4e14213acbea6359a5855a8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b72c54a94aac0c60225a1b5b9f24299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac01657d40b66d493484ef98e1d26ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9578375e07fe3f3922b21d0feb7696101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1faaeea9c02324c66413fdec5bc209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da12be24666185695fe26e0c2f9bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27e03fcd050a2a6b5ef805c2379a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4648d2f2ac8d981fc8f0bb5c021b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241fd64ff57458ab9adba2967e2e493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e217563e98c82e66594eb919f21a4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad9a877072206e9ff93c9be0f723c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03958a75befa3a47f65eb8b0cee98f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cbf738e2c37d9cbc3b5da8dbe78f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99f33235e34209df4c316d29145820111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968019d47f6b2b16a08c0b420efb54fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa3c31cdfede7f01c419b6143437b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7403f620fcba168d4db51f9a00b6f48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e6af594471c4d2635b121a3475cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a06ee9178aedb39410c245639da2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41775e63aeb5baff9dfbd12859f29a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bf0bcecbd432132eff465ab40f8b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9335aa2f90350a6072c694f11962263119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e3832254ba805ee27001fda1f300120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891410839ed7dcaf8c89b775028be32b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d760fb6e99276f2a3e6454316639e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388e4bea26a4687ea4657f4b9f0931123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8f2581a09c0cd3f02c08d5bbbbee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a67206dd895c89db2c06ced0cc4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56496d66eb5c9ad1938edd9e4728e793126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346b2308227c0e1da322ebd73fe6193127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf67d7c98711b8b4d4008c517da196e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57903a7ef93096e50b276237a3e71463129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf61f7bfc2e3af7c578c7b88bbc5a94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf78ce69791022b7e208a278605da57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf65a5964e3e7846f3496fd548b2da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23867a24085273a448a1a6e67a055b97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0a67d40609939da219815c0c88ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cfa771cbd1e6ae2b06309ab403228135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac7637c43d671516c62d7bd0d7376136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2695203609409e01834eaefee29201137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7d3d1b851ec7cc467d50786c0660e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5999d7de663c88b7f2a178821200a5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c7aa233558a1d41cb6511aa2b2c81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb49810711e1c6899c07af5e9cd8f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc9f673e05e17c3abac43645f6073b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35a049c1b80ea7439d7a75f5947752143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3644709c34f2db4f9ef326b8109f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e6dbaa918e5fefe7bce63e715de1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b6c3230301ce9919d4293257fbc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46609aac1ead97832c989680c613128147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c7d57c495184b2cebd1a911c8261148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9512f1b5c3d0a6f5c831c7e70d1a6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c53373789fa36e33c1ac5fd513b174150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e884acdad59f5e9887c2d015837ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b7f8829eb7443df76b9c07ee569f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d56054ad75b012b5d3898e8097495153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d8d58e46cb7610059bbe6f8a0a97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8ff37ff1f03962b9efd27890abaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db64c56d14b080f861bf1dcd495bfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9fdc6f8c41b0002f3612cdedeaf05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79868c6d4366597c6f8891fa4f06c09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f212f464c3fe5ac8523015afd01d59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67345b2ee322f25429517067815e69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a106f3e314f57f9edd1bc66aaf90baa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db14a1abb956d52fa7a23f6d5dbff95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0793b3255f70d07989f0ccd37467f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e32fe2b7edea731cc1213f5f24ba26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faedf99a82e887eef27f028b682874165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c55e74438d549f2ed3fe760088cbec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5032ecadf9b410a5e9d6a5dd156d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbaf8f5ce2f0cd04cd81894c79439c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd60575119091d411adc5ee2f5888169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1a6a98b6670805729eeb92e878dda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc9b233b27a82e87a85af4ebe9e041171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef202548d56039026b8a85cda3bb74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d946cf2761dad622d7f7e90920442d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc52e8e8b0c111fb4521e65331c9f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27739ac998e51b1d22dc56f75211305f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa4766dd4205a198f551698e9a59f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa78018174ebebf0f2a85a063a290b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c7d652aa49134b39c9c74e03c1ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637818aaf1e3678915cc94e6b5a49d48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f591fdbb265727f9ad041b1a41c54d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b0a919983d4683bcdf1555ceec36a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56447828be738a5fa00b3d5aa231ddcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7797be0b11c6890d5c5c7b2c912aca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb491f1c274d58a758533100f3a5e7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312067be6a641e1798d52088285d0de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac35812d14152760e9f99fd5112a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e40adff9eef8e9388ddbed7534821187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525fa051cd087d06343282fee235d47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc685dc4a2a1a0fe79992ad875f6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416bf8c8d96772868c40a56d3c06512190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213fb6b5a6bcb76c76324724620c118191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b981336dcb5fcca33391835645a1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b2c4fc8a3f84d1979c228f08ec6bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ca7855e19e578d38e8053e57c0818194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcd17fdfe74a26ddec2cfdcf442421195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c85d80bdcc658e50d12b56ddcae223196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1203f515c1f5506e9317fd7a9a7890197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336494b5ea0b28f23c5fc227469ece198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d413e49eebd68e9545abd4da5295199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5e2ce80ee0f0ce843ab509ebdbac0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e302783f4a408684d96e7d629b427a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05627fd7dd5c1fa3ad7cb2fb9162e1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c0221e494d6e0ee2431e3ca0b80b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e066bc4eb8dc687cb6eac796ee0bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a7c195306b30b0568574fdca2cf0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311fdab2d4b3e84fe5395220908abb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af1f3b36c3cd1ade948d08a93d0b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07582c73fcd5cf2f37b8f8e5d593db1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a9ac195fe37306d2dc08b269f9f16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab34dd51e19c5cca41899762a428ca7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390700a64c226a76d55f283711ffaad2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90713a85211a776b3924a5a549ba99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c679ab9d8bdec19b103d5eb53453b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744cb36375325515cabd9975b18474c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900160cb47a7d2e216212874ad22e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4166963f199c6d7ee098830a9ba19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0865fc3500ff3dbb4d7023208d02ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553469bb01fb7ac63ca699d3a6dd601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d8d46aaf18a8ee4f10cfa0454670b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a016efc62c94e2328d6a889c2b9dce5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76b718e6aed74e11c65685d9ccbccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c13fbeb128ade47454d5b01094f26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb09f3b00e1ebf990ccc5f4a0a147c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab75143b6644deb8978eecb845efb8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda213db9b46068d6ff4fab7c6638c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec573ac99835dd4d97ebf4f1c19afcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c8e8a3248c7ade46f401a00c6871e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2d3b0c06e35410a732d74ff9567ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b27805487571301bde415081f7662229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1afd711e6447b7d8eeca5b7b819e8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab12134eda1bb5797ca2ed51b5144c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5938418dfbcfdb76be3a561cdac1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072570640a81f526b7ef62c477e6f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332da3312f1c588e8d180b6c0cabf19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cba8a4ec02fef2e42ef3817cbf893235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397e820425654cf6ce5236204e64545236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac69e6fe4b8f71a8217f8f56c570973237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94c212c9b846127cd372cc79ea3c13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda5f93db6652218a9f08b53fb8f41e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64081f88a29828eedf62314168fc6763240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e4498927a0130986f2c0db63ead0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed47533abe1cd5513a978b2d25c596242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ace0fd273e9d853222c2fe286d80f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798747e7cc3d321d47c4545450031a5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29799ad160d9510c2c3f848b489730c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7def14a01debbcd081bfadda172284d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce85a17ef308b9a13f649c17c86f0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166e659db4b3983eb748e827ee2f3a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a8fb61be907bb6f8980361d379697249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35739cc13f5397f3011b4a2b776d632250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76627ee3d7dc2d7ba42d3500125a5dca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6037c4f4dc4cc5aee6219e7569f32ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322f83b01f25c05ca04044a6437a285253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9133d6428a03e0d68f4aaac1247e899254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cda81f70f21d28151953b98c7fcbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9579fde8a6df3fe9fade58a7c691d20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef08f6d49519b51cd60ae5fc39236257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51e06b65fedf3e8678a2d00d3f8082258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd867f6462b61736e8c6990f5702e09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0d192798c3d9a8b736703c4af123a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846469c5cf33dcbe6208bc35b23f4a49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7f00f85eb9348e12bbc4cdd7fcbce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac668c411933a7ca6786693f3c4213263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5120acc1b811214f27352e98d2dd234264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d38b0315d7acebe4eca1dc520fead1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5059c93098cd45f09ad5e8da8fe0e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555564926da8cd8c2db29f17430edff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43397a24856995bb331143ccdbb947a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb556263644a5ed9bb66f302acbf2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef71cac1e04f38b018b34eb8f24b11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96b670dca261b33b1b868de3b19c4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffe612c22862821abfa6331ea175b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e0202961a684294a134ac1b5ee89a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643031b2911c5dccce1245a2453bb42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccadbc03d1f2d2c3285ec1877f0668d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2f83f931157cbec10449270555d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b53b4372909b3183c298fc590c660277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8ad5c0acd618fe583a0c79e4ac5b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b439d53398ba1f9d7415bca68140fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74650211daf0fda7d55bb416c5949f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc5c36c83d4deaa7f3957a63562211281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fb117cefdec06e8efbd725f3b2e52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866fe13a5032cc168aad2d94c88b093283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2e19e7b7c6c474af7fd82133d5b9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd497e285241dcfa707ffab5b43315285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c4c9054292b8992ed51ec1f874e14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a8710e3443880f51ca74356a9fbc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123894b00bf04ff50cceea4b289d6a6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6a524af55c52d48006c81d8116676289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3438c582b99396a2a5642e4a72988290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0cd8c831fdb914d51e09f6390eab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1806a93e19f8b6f7b066f0b2b56ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c3122c710a91ffdb3760fa6f751f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd1ccfbf095409f2ad74831cbd48d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ccd298efcec6f399fa2d402a6d11d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63dc799ce0206c2930b2a1e18a9865296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87c51465618761298e0c4be1857d6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96146d8e9bf53832ab24d1501e1f12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b8e9fe3ea27a0a7f33a21ef3de87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a390a30bfba35b53ea5ff63e88ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6421c97051a254b1a3afb7aabc291b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536acb0ce6f5afc2ac38a115cd818704302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e05f09827769b46077c62505022bd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdde6e69be2f605768ab631e295c93e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c2b9b7c9a66f41ee78cbd390e589b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb7f6febb487b7b128f346ed91702b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f116e088bcf6053c8784369a08bba42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c39f2fdf19df4f337e7354572ec86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a8d098212350d288ad51c16f4b7cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216197e8bba3726db6bbac8b61aaa4a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832464334193ea09d3a548108b140caa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b8b483cba1e1cafa28c0dec31949312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5671c089f1a27f0c14c50ce4143d421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbddcf86ebd7f7ce80250e7625909012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01d65e1557eca114fbee2ef0f3305d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30349cd4f3c5bab5756e67c95ba9693f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b232db46da1bb797772c36e0e684a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a099e808d3d05c029d59ff541f1b706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836209677e192c6a8a439d6d09b160b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b5fec9c55aa11717bb6d806e97ca78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126c78f6218e6d118a2797f517bbdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e95fc2d20f8d9abf18be9762edc77710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9791d90f22810fbda0d192ef3c3469f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ef57f43f67668f81b319a2867e8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f8018e3aa699da7b4263c6f397d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6fb3abd1ef947bd2fba1a6ddeedd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2abac745a02ff5c6495251b183346515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d570f66ed266dc7784efe30f3c1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e0911572738fa55d433db53cf1e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92470f02cd2dfa73aa9c17faf09abd6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33e7a6e63cb195fdef1163a5d65a2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c2aece8207963d249abc31e62995120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2940d9ffe7f53cdb6e1c2488ef683d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea223b009ad775a753cadec7f9a53bc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cab1ccf1c92ce661cbe3fbfdc98c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b39fd605d681bb679a0736aade5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b0ebd44ebb48f8edadd99f683afdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e75b6b1ec817d88490e291519a187426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c77d85a8f696427fce6bc5fadd878e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da2bb456e2a4e329e975fce58e63128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373184fa5fe74bab068dbd56acbe35d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f171ef9a5fabaa1238d460fe7a76f9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2208dd814561dc2cacf9e6b33a8f3fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b830396feff67e19f37a56daaf326ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf0761d2c9f1a0535c64be45d038e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd727bbf2a285073dc7c0d30e27ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4de01d0f1550e4a640865028f89a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658bfb0b4868b1faf83c4efb15bfd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1717a8184e6a91b97d1ffbd17ea33237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fce629d43e21bac6224489dc6692a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264942a7b49a33a77e8737cb6d7c11939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b56992d5e2e1d87216c6657155606640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4d4ba33ed48f71037aba77b83fdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9cb0631549a8c69a443385613965842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8e12da5ac931d535710d7bb4b578243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1da997beaa2a8d117fe7e7497d89944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16883ac2340b36a6636c3f5d971ee445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2ee2ac9826b37faf707fb8b67120446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af5f5c0dbc77212bb82c92b251ba8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c1da64a6b99e0fd801e7688a8ca2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b059f9e0c2618c8e369579d8d99c72449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510e7e6ec948ac0c2d6ee4897c17f7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639713cc84f59db16bfec9f718c730b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c449107f4966e91b72f01a9ef791552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7a74d3b2b5c982f698be4966278a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865eb4d634f8ed02b72ebb320ec2e8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582191fd5cc7852425bc9794357a8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfbfc8ed5e80c16611addc3bc24cbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb521dd96c1c6a34807a07aaa270dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84d6b84e966c8d9d31830737e2963658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3322d645385cd5d55733d633e73e33559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d46b3bcd914787566355538b667b2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc16f73aa4cc26efa89deada31a5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064034aa204bc8eafeb2d0165dd60e9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b160624ac1705c885c0b9cd1f8db863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c96caf42e5cc75ae358c120db4e0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7a7cc79e652f713dce9553386406a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ea10a1657c30b3fd6ef88900843c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1919c73d10bffd93eeae912348a8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8c1951cac64992fa72dc9194083668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051240259887066c12283b26042a02769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fea1f0d6e859fac89f3884c0388c4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789961a4b79682a592264a7834367b9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea14d6d18ae766fd3775780077cca1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bb9704b72ff9011337d0f5e989d3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d932be2e4bc1a147856c3c28701b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7713416d9c9a5233491e19eaf516e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673fa872ceae7e7b2dc5d10cfd1aee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd8d52a0e593e78910a68555c18cb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ed43c75f06887fa87a5d6fa403b0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e759d7fb005e4274641e01cf05ff279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec34a9589c570d933b659b54293ed4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265fbbe7a918c7becceee7a79c9db6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ec31ac21c80b2fbf9addb300015b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20627e12c4cf5f0df436fe4666cdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd82ff1ec25b084ec4d9dfd2a9e1c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25dca47f876e8b9b77661a600a51f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c15583fe5996be6c7386ff2c18044986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11541fa3399d1d5c8cd2a385366245b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd288b98bcd57cee7e16d8782a5525788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1a5f3df9deb1cf14dcd4fd742ae0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a70960a9c992cfbb3b254fc3afb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa553558516c48013664e9c82d2e4d9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cd46995bd2b6b3e7290faaa94cfa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a687666bfc55ad939ba9c50cfd3af0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02742cc3f8f2ba6a5d1c66f52a96671f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb057e71e670cfc92cebf31ab8566d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1599ab5253b4fe63253bab7864ba596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ae8bc53f83ce0f65226bdd3a1353d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36283ab5d78f4b7bba0769389bae779e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb739f40ee0a954fe6444d63d600ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697671a785eb0a694df9ecbef6b52de8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cad8e01430abe2c8715e2a8af7154101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f0decd14d6081bebbca986fe7df6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa409a989c4511d09a70efcb672fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4cb4261ffee73884e7ad48add2206104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7859bc9b2e84e1b300659fd86d46bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803071333a63340cf42835b0b0703c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa53f18c3ea2619be07ce72df2de2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec44b6f3d67cf9c8fd3dbd4d8b71bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd97c799526d3d28bf86c7cac5a961109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb114f838d4e7a83e62dd1b30f0ef32f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f16cf074d21acefbe9e12b4a579cd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762c77b973aa12ad365eba2c687ba12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc40704a7349755eae3dfff717492f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b8343132801d7d1fefd4b8e36abf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca8c433bb5420611271b05407f6e8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e60951b47576ae2ab12dcdb8ba30e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb8e515b9fbdc839373f41e242a576117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde523d8b774ee74d1caea7f8c16704118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f46c96f34aae1b124498d3ecec180119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e074a4add9262ca0610cc9fbfa137fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632782d100bcc66849bed7f4a1a050e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3b9e65f55a460f2abf8290c4577da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ce8332ab85049a0029455927623d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5c19bf2c68c18772f0e33ec5f486b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ad2cfe706dd600cef69568866c0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6513394dfafa073f4e84af90671c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9653a394689d688651b3bbcb4318a89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf708535d63b69a7e8ad7d237248fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34f0f3c5752f4b9c14391fe39748d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24daf93310681c6dd3f2423c70863ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574f6a9d50a05f9b30a1b6aa1ddd364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928e7876d088ca739132e94368f5287132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b14d000c6f9a3a2882c2891fac89f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e3d6e18b3122416ad55f9c1d8f1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec53272714e170054d37a6f256df025135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128edad6aa5f4f4c9c5030269e3c8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaa35ff432445a80e3c9afd1476108137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce122d766f2081e3a04daa0a1f81605138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031e5aefcacf33a943411a058d00a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a21149c9006e0c28772f9df263f48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dad21959a757ff96618beca27c0ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b75ddf7176526b610e0fd02ab7073142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f2d003b9f679403e10cea4f3088a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c67887ad3db291138283e3c5e987c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12947e60815ef02c8ef06cd00af4085f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb2eb1def766096ae81cb20ccaaa73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d5b0b322f6f2efa7f917af70276e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ed32f9819ccbb7f17e6262bc1ed8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7625b990a9a02c8bd976d07368539a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5cf838d97124a0442614ea9f6c457150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f83aceb21f575df25d2afaf78a3e03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2f7c2aef5c2c64e560d5ba32ee1d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085016d9d51776808a412a7d617e4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecf43a19fb5954f82e6182576ed253154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb7b30d51d279b851e609ad63d9fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c40acaef88394ca294c7b997b079156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc1e9c915e1be92f2c079c9b1e2ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f0cbb0889e1bf2124abb36bbd142158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a971d34d7db3fa6d5f499ebdb08f770159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4249711f4e06c7f0d32ed9526da5290160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9720da977e3caadbeb19e3ab217b843161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b65344aa1ffd5819bb0beec1d4ad1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732ecbc526532e602c307a1fa48724163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4367b6fddea79cb1fe9db01df27f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192c10a196cdcb0b14c9424eae0c985165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65852545cb025b259a1c7977f5b28b90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacce953d94f2a3696e90488d84ef78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d791a41fe32132684f4bfbb5f2717168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73ee944849b9cde454c9c3b17d18d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e96a7b53471ffd2e3237041604a67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734af7f649d5bcce0fdb533f7d8ae94a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe7d0a62f9efc669ee58fcffdbff4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d70781286ab2234ac22cf2109ad8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21acec0eed64ec26ac4dc52ff911cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4461fb513656afd802386d44a34757a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85231ee2d6b4174a5843107129e40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cab9a982b63f8de66a5bde3ad4ac05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6a995732a5495cae6c6acad9ca2c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd84072ca6f98bdff28316857cb44d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ff71bb5baa42075873f2e7e560062180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed72f35a72e2e3c1db9fa828ffee1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e282f192876004905daadbf575606182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422db24bd686078a2c49aee0d56cf83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3126a32294233a66f1b089ffaf58f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d9c6a217694554502044bc83f9a33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4599e652ac543db4be0aa5a2bd3b96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e467284cd8c090b9cf241eeeefdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e2cd560f05a473ca8f6a687485249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e4cdb7045430c03bbe7a55ab60ef9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100243de3028e7eb596c03e50bdb65cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76bf85cf6f07398040e4914eb0029191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d597f91b959b3216e09af57dc19ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c547a51aca2b5f15b2fae502ece9315193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f775d05d51d7a35fe31e27628dbe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ef02e8def0128155feb8fa0b17e16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e734f03ee844a693bd4df358b8b031196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ff6e9726b2320ab272eec21e092b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6d2fecd57aaf0e1e8289a70756bc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b13a202b1dcb513b33e8701859405a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a23674c2ada1655718aca70ffa83a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1072d2c1c8f2310493b306fc1635082201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb1b67f01d592f662d5ad4ab66682a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fdad263664de8c04c73fcebf44bd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a271d70e58325065d49e1e4d9287204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6428de49516ff287a2dedd70d39c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd87e738f34f25dd4d726b785f02f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb1d4dda6239ec1538ffa2d88ceb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e1bf2b3b831d41d6cfd4ce6cc3809208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1585663f153278b654157da7354876209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d0fbfbee488c6068b89195000587210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c40f4c6a191aa3a6c2980d4912d2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41892b89b151d7327738172fd14df38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf3fb3efdab7740381e6520ef333e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6249ce436a9a41a132c832c9a91e43f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1ca696b34b392237153f7033d36f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0140756541e7fe7780405892c3e02c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d39bfd14be45ebaa23996fe406376217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb25f2f0bb4f44ae0ca5d241dddf55c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccfddf29f6bfbe45ca2ddda7d0ef79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890ca26e2bcdfaf80a136dc44977ad1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bae720fcc4d10b599b4b54fb01542221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013472c5c01d614b38d9caece357c00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976b5736748ae54fd878962bda2cf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac16f6ad6ebf99488e23cd2a6c55bd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b124cb8d2085787f5878874796d00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c379f5ca11eb53c5df7f3697713f7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5cebae5b4181ea9952cf69aaa457227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87411ee91f16a66118c81d551458d071228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf822803bb675a4466343c17288056d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2f0b19621a56c5bc8407ff6c8bcb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce806aacdb79130bf034b12f527fcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c0e6bfaf114f1b391e9167d8b2171232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffd746fa1f7385a349b920bdcd2a8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f87ce45821f020bc5e2d924c0f18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1873023b93ddcfef11d0642f818f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d4b06884a961ac722b1735020eb87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af7293e845bcae9720ebf561a45e6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ffcdcaecf9b2b706065ab375d8f30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf915c2efafa2ab1a4a8bb75db23be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da143d8f5df657c7065b746485164240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a507f9194c7b4528de0b2e12b8caba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df165bd67d428558069293693789d8dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b73cae307e7216e1bbbebaccbadcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773781c3108155c237b65b0d678bc3ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e64bd6ac243b957bc511b1626e01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de7ad12a5c57b9d7743c12b79fd42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54087b6da9a35b84107fc7bd56694c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3656c28581eec1e4cf62fe82d4971b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893cae1034567da146937b38fe5a7ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f6c7972be1bbe489c3a3b1b07b0e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51e195ada06a03dbb407bb7bc2bfee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566a7bb35d9adcb5b553c63eca9fdaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb36fded821dfab732a2499346a05ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d18d41c8d57a4ebef7bcdb33c5238254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f5f10f11e41756218e71384cd8bb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1a2d099b22835cdce74bb991c3436256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d9904cfa34fda101a675121319ec6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a8fa8df672c872c05985a3cf9089b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7beadc394049ff87b52550927df30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb759d9041984ae771aec0f61ac82b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31ae61d6febaaa6ceb87b181a4b50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03407907c8fbcbf4808f40fecdbd49e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145e8deed18367424fe0544580a671f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8fc6a6a5bf5842613c55199bf460a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe42f670e6064f2cc77d7f3e8f67a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2762c22f6033b107c7541e445fa5f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e607e7cd14d957fde3807058e3adb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc376baff4d73f2dc35f37e775481933268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d78efca34b24c290dbc4f3e15663a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e8cb3c2e598af237d1fea7b6be6fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94edf19f74df3b92c778e08ed1d0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4aae609259db08160bb709f937b2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df659acaaf6f03e9a0e69fb8a0e4c2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aaa787be3568727798f5609c6501b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869fbf54b0d6d18c1c7a3ba126f5292275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f85684b6a2c313914e4c46e49be7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347feb493dc15a440698fa870368213277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bf53d467e339dddf252bebf094997278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b76222180143219166f82f6a13aa61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401f8a3e47818e699d15e375a539cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98c84b4d16d4e514c392a1ddfa0fde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1232c57e48ba981df5bfeb4af3e16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93531e98615c902dbf5e495ebb761d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2becff4ebdecefb389538f15a757a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046f0156a324819fc1c384823618531285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f587ac042595a7074251a06bde164286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a15ed25697843b272b73aa8dd54b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c45223bbfd5a9672c144388e90f0c288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9977,770 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...718 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...260 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>