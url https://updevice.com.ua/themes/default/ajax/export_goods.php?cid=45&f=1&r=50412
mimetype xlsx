--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -1345,51 +1345,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8827fc72859442804db0795184799071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f28cde22e4238558a42e19453dbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26da80c9fc119943e830bd234048e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e928639ab91630448c90ebcf642bd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35df1ee3b9d92d875d52786e775dbac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee46c3c03b59ce4d541a050131044436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316819847964eb4c9093f41bed0a64e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183283960c1dd52c39c6c066f5322e248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b519319671e3fbd7cf5d4020a290279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7616afa664b50c81cad02f4a7f49fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b3669ffc181e0748309975672a83d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58905d2b7e1d4e9f0e2f6cf0a7e194d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04e264c5e986e65d8fb93838d1c8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925be28656dc0898082e25dd4198f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e441b8f3ed459322de642097973b10515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eec1b27703d48d3d85bda43c4351a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8386d02f9c902cd3b4fb77c651f481017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6315aa91bc6d488a8f046a4f90e1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa5a5e35adf5247600a4d928e9d7fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9fd0f57f0f6dc17adffb38d5d555520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6d9501e15f9041307f0dfaa0bf3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd3366ebeed445fe26327e56de577722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073960ffca38d9e96b3fdc8db7189023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e818837de7b578f11d3d441853ac224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a57719459e9aafa8a9fd1f71105f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f451f87d6191f67663f913525d0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d400585833c94d8ab3ef9d6e6691cf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513075e9fe78187d8598be16b2eb6d9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e615648a352fdb44ab945a302ca173229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa8f365bba142a601b2d477aa3c66230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52cdd3dba03a3110daac2af55ad7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df2ba6dc7005d37f1b3f60e10783ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c516aebd22b22860bde6851cdc4da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d39eb9ed385e7d37b3cd6cd518305034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c50e8d2d58e093ef924f43988d5cb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df6ae152fda5d06c356136cc1c0af036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c2a18cbdc79f2673ce361568c98a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e4e39f7bbb1b43395dfaae4c6da2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6365418a833b52d52ff41982a10fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8c732620e891806471bdfc895b4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d78d47bde80439081e55a600dfda0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61fbf91f77005da3e82fe6d05aa8a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafeced355956551a5e4bcf35e3918943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4a0408d7c86176cf67f1a15ca2c3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534cbbc76b7173bd8f3febd50f7b6df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cc7e2aeda1a00b9a87eb02298248246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2c73c80773ee60cd4f82526997b2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e9ee1feb9ae2325741b831ffd733548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119073ae89a190dce2c417cd26deef1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf687bbde83fef69c684850e32a4da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf786798e7eebbe3c4df5167a40ad351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd5c3d18248994d0de9b14e013ed6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98740eebdea90bda57e9831253e43fbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f29dbb74f0f9d5888edbad60e39f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1454a2ba99d362d5dc54b5f2245e7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf50e00686e379b21df51d73dcb98256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90582e0a39bdf7e52f3c45a4a68d8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924577e67cf6af87550c466bc73d9b1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2fd8ccfe8163d0ed7cb29dbb1f71c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102eae9634839974ebf5dcbdb730e5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ddd43ca4591a0bfb3c0a8917665d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983e0c344fea29473f3b9afcc1d6f1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36d5bc08d1d11991db4dab150497f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270204e2f194370b2245b3b6594d52b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6022da8dc9c6398dc84182a71f6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b939da9b64d6cf3ce64b89f182f65066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916a77fb4d0e96fe6f3d0d55ecd26a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cc770be06724b217f4ebb6fb5d64468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4526f1430c0cdff797b8690d6479d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23008c70a316bf4d1cbfb63720a198770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de32613d94be67d5cfff3ceca9c1b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060921832031e6d07fe5a8df7c8258372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d8d25397232b3ea626a72c27bf3bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee539708ab7e7f61e988fe18ed8bb2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fbd40c4487a4cc3dba01f63ebd03775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181d0e482561219ec81aa634b3b798d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0607d4f18a1270cb96726af029c1d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774caa6ec354e64d64164c9cd96ac1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9aba61c282510e96a14823f9d405779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439c8476fcc0f1bde14d44a6b004ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef4667af7a707a0963e1ad9180962781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedcc1579daa6582b067abf000afad082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f758185d9a096e6f9661a1178436783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153bd478baff783d94c9623fc96b7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f3ead07339bf2cb59fcef149788b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da293899f833dbafe0696241439a82d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ff6094bf122f90c65ce6275af20487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4f8dcf62f9fb44f6549f0e6648de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b9dfbc253d05da1ab159e63b9a1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb50a403cc0e1d6ff569806a314e45e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b89d6db0d963920a26c090f4967dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fc0a2310b4cef6d32e1f6524bba0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb30e14d1b59b6d8f91ef19890502ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf9e5faacf65c1e0dcf7248219528294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20fa8b709fe97c3a32474db2aa1ec895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817296b469ebe8721034d31e773011b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62293888d97cc1406a8a4ab2379f83a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48d9edce8726f657c21a2fee3d5f1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c25f4a5e8d34385a0913d9e1c63399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86a57ac1ede8ea7ec447c5d536ee5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1baa65634c23c225f0d65c3958102101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aa4eb34de5803614c3ae2723ebb04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ef4217b37f9c25dd262c296ade9d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330778482e14ac8710ffcec685d9814104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e3e242f0f52b9a11b6d43d2c6ea37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba8c22565e1808f084f9eae851b6f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3440fba41e37a45ca861b5a1ce69007107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58273790ca8d6960dee52388e932a58d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d0849669566bac656d54a40b5267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85f4c53ed6475cd5f7f2c2d34b7b67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8b7916153bf6d8de1ad3bf1f3227111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941e09b7bfe406f81ce82140bf55ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff8e9cb5e7a0508172ed1b9e95332e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc8f0bb543fb547a2daca661edcf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715e680ff7167975faf5fbb17dd33e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121be6cc4cae93d757e37888f81a7ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2c469f4c822992cb4bc9f49b37365117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fcbfc2c73972a424388adea8bb687118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a723d2e7a59b9ea324dfb5bbf2bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d5d0cfc7d354401ec17366020a85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6178107072089148e2e964d227873121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe18e028fa2bbfeb2f7e663783cd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac188aedf27267fd671a6451d79f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e665a7b93fb9798f7d048e91bd9bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd9f184b7be36f19a75ae8756a6e25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522332c55bc7dfa2e8205692e658fa88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f1aca7e9efd64fdc9406b0e22726127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f390a4bba2fbb8bab58f9818ce62b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b6b5e501bf7bfd44828a24de64ce7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0744aab9780ffe2cc61f1dd7459481130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c8782f71ea9829a1cfb6334e3a32e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667ab6aac0312dc5a9baa1023913d1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1500dc26314d022bbe32f209a809bef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77548ded04205210573daa5c13624597134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c531fedc9af70aa57e60b502a732cbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d65842522bfe3dc2461489119ec10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769bfd57078c94ee5246f1b416bc8fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1897bed579b00c1e948b9be77a5894c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f513469e26130b431ced3f2e3a7a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d18afe50ee6c4590acfba070ac09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f04086f33eaf3c85245f8ad4c6b0f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f25e46abaf2b33c2e98c71e4af429142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2306ba2469c8dd6f79bf5ce4762364143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfed63e92039f1b73d7c43d02d7589144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cae78f9c32112c9aed164f48546b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7759d775d41567fb7e44b445db7b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a3b74b14792436adaa1b8003aa65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134d786b9af08a1a7e56ecb7bc0235d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b472dae4cf06644f40e9ff711604b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45e0c29b3c32d732af98db527d43f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3f4b544f9d75ebb198188d7987f96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa64dc430f24aaae44b8b8c37b202e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37408dbba76de74dcd89ba62b1823ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcb75707664a5cb3e7da8544de7ff3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe019ce1db3a32e8f6c45cce023aa1be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f36b0df6cb436899bee1ce3e2bd217156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c6649ec679a1201a3a863f4de6555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e330a0d0f7b7d33a6ccde6ac209bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0254e45f13ba93a0c416282b3a18d6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28374f7deb392a9eb6b750fd53f7e99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bf17b715bdd7c91f1780266b42e4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731695eaa5ecbc8ff8160b19cf1eb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5686a06c8259b07f43043575b89fc3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b0950c907dc5a3e707904c9502220164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf802fa641d108c0c6761baf0161c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b168d482532f61a5d32519faa0c7852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01dfc58fbba0706d6bf0c9eaae958a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91376d85e20302b4ec8a3cd90d02197b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4869cf3f265796aea292e16ccab85b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca3e56d9734b3ed5f861da93dd5ed7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ebc46135d4a5ff4a6b9877999b0b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c322e630003729c346ed05f4d846c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28763e95845ee52ce5dd627455559173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19295e3663a8665a2b28e6b761b4dec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed07e524d2c1c9e9c2fa2d56e860f68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea673acec66537c287941dd1af9c52cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1721822bbb33fdf1311669e39a43e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa2f3e56e5f5b1276d4129d84268db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db2e7065b50bcadb3d09425e4035cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5451be9cb2be1f5605505d774ff6d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7785de4536a04c1635883eee87a4be6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7872bb4f3e3167560a61ea46dfbed5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ae8059b7cde86a8a011453793428183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eec75102fb165dbb103dea56610df6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d605a733c2b1825fdf479d7385e89ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94fbffbc783025ed153bbee5815ec1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740aca5ca4389701501f396086d21d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb97fa674cee82982ceb1f95a1f0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75690aae3cecba132a7d0797522dc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a5d6047be27e02ec472112e2db02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f34a8c906d140e0ffaf7806547fdf5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ef031152f1c08fb48b914e49f74f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314ab6dad45c6414f45263e2f5bb987193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb8a3fc76dd8f98764d4cacf44a941194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e953c45078c7774ee39f9c27de20c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7835b113335f6193a7bae60e74daef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b67355df2117d8683cccdc145eff92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2ac27e2ad75a82265f49ea20180f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638d41c4cd3172d97686572adb981d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff673d877866a209b06e21b111cee78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab56f149986cfa31367c49e6595893e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5e993160bc071fc5757503ec93d04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce39c0ef3a1f1ff7881e537b4485532203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da28a89f9a9eea1af17f0919c30530204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ed43a5cb0ed5b7fc6c9d09875e546205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb152ada097facd1b201aa81c9ebee0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed43f8554fafbe1ad656f94902d99a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7a1039a9cdc013b4fbaad3770c48c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a26c0f317859e960f23c3f1f9b94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd93521204344ccd2d8cf4c4239d8b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aa424346bd2c90b9bdb1d814c9220211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae7a095aecc44d55a849042ea163c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff6dd7829ff919f1fd5f41a44edb45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d95dc62969fddc3461b98c76d61536214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0d0776f619492136fdb39147534c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6a726a4f6a3e5a7b2e5766c05333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa985034b69b995b68ed9cc2459c8be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a45d25bcdfab7966f63845fb68691f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ba42c354f46f111a288950130ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431931995aadee50b715a876922286a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d64c4be248ff52a752bb0cbf2fa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a1218662f5eb153f46d0b9bf7e5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880645660f0b5d0ab877f537909bb2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee8ddb623c49d4d81b848399d55d10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be678dbf8c99ffcd826876baa1f03ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d35562968077d46e12e0ba34fee3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d91f8a055161e11da5924b18757ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce0d62388f60af5e4d6a9a86df65a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa47a3d177e2a6c943f112aa2a02d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e96e45c285690ff25141cf3b2b15e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805acbd1c9839d9e5020e1f083cd761231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce949c172cdaf3a251d1885031490232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b708600f3799be119f3075b6f7a7d69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e48a21a55fa7c6e0ec767b1700687234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76382f1a1d85a81af6dc5e6d2697e7d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1e849d350bffe541ed65a80638633236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6406cf50424647078ccb6459fa04c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76c4d8078cf8935e60a55c21276d09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfc0276931035e3d9683a152c32c69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22406a8b9fef786b59eb91cac43b933240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2b8d60e5164527d00dbfdcce538b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6bb582231840f88d3047d64cb5f35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e154021982c4e7401070de03ee851243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1699895a8d622e49f1d5125db7aec1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70277e8931feaee5abc5b2d95dca2bc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aba96ba56a44f8cdb50e655c2f44e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec0ba20ec842a385d292cb152dc969247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b372b37ed82ac777018caaf0e4de5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdbb7615e443796edef5b14f3f8718249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1307ab71c87e944be43c0fb8a1c8ad9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbf87e70aeff227c33a4e02436177a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41050f9cb46936025f19c8dcdd7a19cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8992e767e436a9f4cb1075aaf686fb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a681933cc87418dfc64cad0517a33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab4dd396c07b89e83a601ec8641301255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a646cc82edbfe159f0e31a55718fdd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22353bd886ecc5fcd675319ef98b6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753447370f94a0ca706071a39d3efc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe87d3300a7035566b478c450e083f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da6d1d5fb5519222a02a86cc81d4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed38226b7d51d5cec1435cb1c6da559261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b65165cd26812633b72a94c14b9590262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171fc0d7ad62a515810b893b7579bac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc5200b4e13b8398282273c768bcf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8ccee70a5a2a2833cedd6ca5b39d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c098487b83441749377d761bc9fe238266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a947208cbf89a586d260f49d5703c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10553b04f67011ab6526d5c12ffd5b47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55ba83ef1e080dcf4ef114b919839a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c26cdbe3681602b9496033565b7352270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c5859ed76fb50059500d6995b096c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f5ab8a3625762f4a77288c7515841272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d10e2e1dab3b40d97e3bb38036c8f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee286a7a5c24d489ecb489177005ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538e257904fe379c03f05dcc46f0fe3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbfbae283f2f8cfc660c3f93725a4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9a447a69f29ad5b91b0121ca5b7e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afdfa7bb9f99ee41d141b74523441d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ffc5083118e862a64e882f83b66a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589a98b478e3f09653eec6414f36860280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2348d09a0323fca4fb6c5c46578a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6097e82d767542d089c6794dd4855e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d43ffcfab964132c4bd6cbde9bd76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e74f31866121e5c6332a36fd018d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708c68b4a0d4b364db69f01b3ccb117285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4d6b3639e0a1edebc17a06b35e5d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c017724e5c061c61bb280b131a5754e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a382776eb9d44c963d53704838bf2a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa70ed90bd2d55d120e29bebdb281ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66957d074f927cf83ddf381e98f70a5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a4ab6f6d1a9b6f15b5c64f68bb617291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af91806630e7cafe3c1ad2535a48a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bd589aedd6e86e02130c498279930293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da924843e7ce70427042b77e5029238294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd232712ad78bbb2256a9b92bbe27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57819cd06fbc73d30a1dddeff5496a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2bc1b7dabdda15a611db92fd16fa7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4a005ba31855d9b325d1647c2a0e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd7133efa04afcd44e1c291508f04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604c47d44ac5659ae93d6b92c6763f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5cb680142afbf0b70eae30800a235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a6d3a64d62c0a6742624c72ae26cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78350670b20aeda24aa8850323aae969303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b52900af2c0da1310c2f50745201d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32d8a04b86413e62d1ebc8ebde968c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776351ab6d47e870a180c3e53bfbfd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60702a40b07c7d735c94009a57605177307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc486fd66c61f6f4673653bd1971f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c3d201b1fc5c730a49f4025dfa2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bc4d9c2d5fe12d97449cf3fc5be4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bc9271ec4df1ccb65573088a0695d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c933f1fb8f2853db0d0032b0ab329a8312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6714ae6b114814151b0075478b2ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c9e4b93f375957655289f0355d522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2047de3716f869e4065fdd48a7a4473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4f0349a892b57420f52e0d049f0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9455182a9232cb7d6fef92ef219ddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516828d4d12cb4092e0fc7fb525b1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d103b27077392188a15db29b4cfb477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be150acfb63af7c1dd9d1d62683c8678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964673447a043203d4720be0e9aad3189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1957b43b636dd63ebcc7297d1dc1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbba45432bb418cd66e478080d149e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805754018a95aa1dedce8ed40cd194912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d219ec2e9d9880c13b391ae96eca713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57933db37a5089005fbf9b47bbb70e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f2427da74d0153363fc804ec238215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc615cb279b8c7cfdcd7780576d1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ea8aacdd19e196eed9bbfa1d9971f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e813940652c5715adfb60adb97eec8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f8538761d3af833399369a5ad2c7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa03e7633aa49ec248276ab79e0e2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d604eedb19ccdd7dfc78817b679526621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c0e6ad44f00b76bbe2dbeda7b462922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f337361befe019eb3efc9c415dae223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70f8dc0ba537465284e9c6f968c71124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029ee7ee7e0a17c4527a9d54290ba3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cf00cbc5813f493d3a8709aeda1a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419e59e5ddd9f4fe00fa4377a9957227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44a7a83a8b35eb0e35e98edad9f0ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97197f88c43d9f8e3481765538456a8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075a7c9adb0cb4c624d9cf1a58620a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a752816dbf108ff22faf38574d2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3eac9d89535f38c01a16d818970ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3fe10da19256ca34d1e987d89c0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8164f9f06fd774c72a61b8a9a407934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee468cebff5ee6b7b352d759f8a9286a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bfef6ad1775272197b1ee3f068f4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452b5c8bc099898a006669b9e757cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7695c3a6514d086f8c2dfb729424038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db35e4946462d17dfd9b9827389d21339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3d1b9df939f9e2669dfced2ccd4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97291be306c5eed1c83663a2a2ef8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1f298c60e8240458991937543dc8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4114981bb18b13be14088e74c557243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cdb2e31de0dbc1d8691d65f0f9e2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d1dfc46a92a74278c91dcf6c4aa7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0109df9cc35fb9c3b3a84287ef0ccf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fb2e65a1d29557a4e056478544b0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f779c67e251af1f6224d4f53853ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a8df96a0897a34c1f0cbb123f2e9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764660394b091b67e28ae2772371b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13fab759ca8da056cf9660f531cd5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954de70d0d8c3cc7857f4fc12da4535652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684293d25e6886f7748feb4b8bd2b01153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f09651fc0e0af20d11280c37f0c33154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7eed7f1483a1d5ec10bdb33aef3f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ce6937836579eb6ad7439c44f16b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb9d4f5ee57a21dc784ef3e864ec3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d2ce79c7e566162da2a845ad65b4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02705739a902fd75310d5c2ebcd9e0a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9041221699a3e924c38745e5e2ce560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04a1b039bc4e482989be6c10d7785d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda33468000fd48bd03179b2b0f3f05962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fad1893438b251f618d25bfc94db9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca6193068ef11a463dd984668168f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beae86d2af5d720b27c8c3dfd78dd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baf8fe5a159b3965126a59b255687566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf6d992da821399c49ad6fe1bb093967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5c554aeb977c35ba55a21f861204968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836abf3d92e2eb9cdd2e0112bcd4bdb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb129675b87dadf284e6fc7080bc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdfc06a469ac2b7e707445fb69b8b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07733af51b2b1a2a79ee587b7d143eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496f1c7b2e126c635e5e4ba18f5d7ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51efc5e6dd50061ec9878248a9d457274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c81345deacd4bc08a46b3ea196e20d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c6b0d2bec2b51f30cbd52d4ced70476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084e467435d69e6a4660d74ec1859d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac9a1cc95dbb8879ba807a583775b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fa84df86b72d0783d5f1894c5664579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3db96f453294235077eaebe8f1fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1b5fe938ed87f4496bcb3e47e77581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1491dc35a256ccbb2ebcbde5e936b0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff74b8ce4eb308b337787970b4b97a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b13e07f59f1a8b368e1123305ae7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48024c02ba3692820c470990820ab6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790afc721795c653bc7ea848e8e2dfc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4bc3c8605399510b4c0ea60ee7ffc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0d878a47c666e9b8ee96570bf961a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab62dd4cda8814388b6c497926cc2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b67e17e9c09047f390881c4868e04590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24dbbf5602e1b1681fc9c11d36a48491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff76fa2357b00669de176d2c93299d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e8c439056d67410e91191d1f9a0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adb1ae295473aeb25dabc1c1b2f97f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2046e6584f7d9c858c5d9da3707d0a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba79a4ccdfe708f1109c6d6075852d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36a0d0ac383eabbec2158fb9461bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a410a3a5f3092651467c5f0b10fdf798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eceebae0649378f41d7a28b47be7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e57e1ce5a34cd2a1a05b660991053100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b55891b80253c587b20756bf47a037101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d8e3076018791d8905e52e1fd5e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de029953019d7c4aae687ef20fd5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef068d519cfbd8a2e7f43aadef88db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030d13ef488b7eff79fbad982d3c9ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef79abbca7c9364322fefc3b72996e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fbcc5cffe999581742028f1ae1733107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8518dff75c90516e516f456af5730a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d815db5bfb595b32375176d28ba35f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b7fa6e918baec2723869bbdbd1a39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb136d13f70ceebfbbcdeddba312b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf7be5de14e6a02034e8b5d1a8a69c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142248d5bdc8a5f89f087ca20303e7a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8feecbe495ac533ad2ed9ea00838c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb614c02e42b201c64309ebae6211115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb4322882df8dee3f5fd50c704a39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7df0d1a6d891da0fb567cf66397c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f0e15c74cd78c3b3213d98b12af34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e273f7d1bd82bcb3ab165853750c65f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf1ca7483dc901c6e6c639fcf828bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac5f8bf454079d5244d42ffd1e5544121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531edc81650ed9fa34a3412ed2a7004122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca1892eb091e4216da0ea157d605e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41636086fcdeeca198245b98a020b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f1bf62d7e28376b3c02a3d7c11aa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28e3c76d73a7bdadf85f83e4d7ce0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7401d27b3bf320471fa27698f880127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480efe9b2c80c6a1e932d9fb5ed02269128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac21e8666a8b7dfe821a8b22e2e992129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187e4ed178a3f68ff4741c752142039130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff549d94ac927db131b5aaa8f6f96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab6232e3856a80d0970e21b096767132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089315fb82cbcceaf0e8c474864bbf9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94aaf43146fd630d5a5513ca20b97a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51157671553247c16e91229c5f1d65b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59816535d5ff281b5409db1c10be4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b03ad5dbc0f4f2a66038a78688d793137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7815fc1eaa0cd64462311aacad268138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f65db2b2836a4bcb05218dad9d4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dbf17ba0222c1b42658fd6f039f5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb701bfda08bc048dbfbdb93c60286c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488eb837fab5d29ab4eb0911b9882fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce9231a23451c4e2314b7decfd22b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cfd398014d5a2cfaf75730e1f5474144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9bcc5d31880c321dc11066a02fadf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ba45cb2f9e1f9c5a4799b07ceefe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76998aceff474f93661e74fdd9ec90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba2b29b93bada47e21ffdd98e4ade2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760dd706ba2c41fa52cae206e52f40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118e6eadc285cfcbedc87b03a534c52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd84b0aeb8a6ef183c6672bc83baf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc3af0b85d1359592524252e28cc6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af832d790a1c06474ec3e33e42b11c61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac11765e2a2226566dfa3fa324484f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b607323cc5e127c438c78f72915a4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b030afd37c29d6923382c1ef24d1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410f48da3637518e8370f3e234e901b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2a382739e2279b76a778414c2dcdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f500a7d13ee6260c75b6ed4a9f132159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1264760047d8f39affa6aa64a990160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae51f51f801696a2a0a9e3e7fc53b12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bc21ffdfea7a48325debab1a04689162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f28611260f576c0fd925e6b111abf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87126c2c0d6e70e37c53aac9fd6d81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171e5c627497f5d153f0c39fd2d9b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c845f2a8438ae4f902b2d262bd0225a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6092d614d7e9b113928f7af11675f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbba72c1354b82fc406a05818c538b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3b3758efd899afd4ae8b85c1fbb18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d4109fb8657c66ae9c6298de85946170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716de455a0ee2e59ec4d9dd8e88f481171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49645a98b73e09abc80b7f75bfd6b62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629f3cdae22b79ca4a64f62e3d1d123173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58710c81558b69108320919dc85c826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ae159d08520acf54060dd307a64ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5e587ec856e5b4a6d70141b31db62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874a2dc8fba68644dd4931a541c50cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f437acf903b310794a3a1edb234f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0d4e3e172a6c697633f66aacb8f26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1703d2bef8ed7452d87c20f5bfa55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0c2f3171b01007da5df751417105181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55e098472059312eaa023ddd8305f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691687052872f1a219e2e6f40cc80d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb36ed13f3322b6aa56d3323b797a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8a0bf855ff8ee86635d8880ddc3a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3133d17ff4f036a418287ab173b2e6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7364ec3a91a7c928b16635a991d93f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc2a6cc35630b3fd3e2ca1128d6c2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69ac05bb9b25289ddd58ccb9fbd9ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879532dc832275cd6e1b357f52d5f33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855130dc6e5c89fd07f66435595ac31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c9705649db02c80c6c97e185629c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ac82cbf94c414c5594a0cb0926e57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e5e7441091b72305d9008944fced2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b36ee6c32f67d53d167aa7a1e5eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96aa4f0871397a8a9701575cde6013196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e13b4f280baeb56da2173dff11f30e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3580953d27c1d86c3eced8555f488d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6c3807a87c913041de7d1b876e6c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad038e87a2e9d45e21a5873278613200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc238aaca8eeb6dbab193b387f0d1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c675ee326cd6abb33c53234960d3155202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734e89352f1aa7c1ba16d670e3c2f1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459ba253968c8bb59ade8c95a314b08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b9c62db31e0fae1f1150f6ccc1fc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ed5b72aad2a097c504c9cb28ca4b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c3ad7b9a3a4ed2ef11f7864516e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df704818b24fcd0c3caa093f43c8d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e1202de226e59675126382488d5b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538088b3da6815b132f0f1d4f4483fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8e83631044930c8c4bdae17517f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecdb99c3ea3276578c3b1a823e04fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b893428b4529d9a361bb842e34bcb32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a3fab363f7c4ff8688ef5734f34a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece07a11682b4fcfc33ad7c56c7191215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baea60eb30943babc8b485b9783efaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843434477e991a35cc09c13e7c1483ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa942b4620f3e23b14e4dc79727c45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b773707602bbc7fb7896e14c18a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ec527ee5b0bf1089f972d835f205f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8db74e188ad6fa9497db9b627ec2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f111ec1bcd1dae25fe8380ca577d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4272432d30bc426278e3936cff4e82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45877f525b7033b3eb56b56d0aab81e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252673a156add0a87eed0a7d78e8ddf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d35be0254f149498551ef7e289ca9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be86b76b50ba4b8726d07a1275779c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc6135d21155acd02a35326efbff39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b671a4e7dbad6b63b20609217dcca41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cf4bd1d52fcad590a757671f0059c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528191847a7951f655867a9773a749231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716e87704fa540ea99fadd1e948ad1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d4573ddb04339af8805ca487fc0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec340c963202868e365f111b076c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d5b48f18440eb0bc5e351b7153fa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921be2d55f65bd1a2a266f67c711cd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f803bfdbeddcb5104188d5a2012178b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07229fb93cf5b6126ef1cb04de9853238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ffa2a36119b54b9a803510060c7f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42986715042cbff8db8291eb3ccd91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf927b7ad2342c077777808849be7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39759067df19290fbacc367c8ae64736242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec45f04219b2a24f344f3c1c3c54b9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15949ca09b555ad8b5acb96e004c96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b1905ccec77ff7754feb4d745b972245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461afb3c46176a94138077d3945cbaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd2cd4d2218466e7ed69e8d074306247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d3def8be2c51537d87a36d72484f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79b1c3009aca7ecfbbefc2395e5e71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5df8ff8adc10def3f2a591f8423cf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a33150a41d44542e4295bdac054f4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80598440a7ba9be6af4a73e7237688cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3ab13478b6a6aa8def5317d60fcba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7c518be91815b60df3abc925e2f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd8201ce68bffca5e27fd810192fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07aa64f32be2a0d349295fbce2b121256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d044b8eb81325624ac2b0dc05ccceef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112eb5c86db8db288f16323065f90d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac299197467b306d650794dcd839389259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68e5d8d3e4adf37d5aa6c402748c4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fecee5b8dd35e6ca5ee6b04fd4d82d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f683684a7a02d64ffffa5a027a62f0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de7340e943c6b4beb5274126046f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6660c17f11441833cfea37377c28aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fb913b7078513611e0603e3bcf84f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e97a6dcc9cf4d243bd5ba73ecbd53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195689612db020eb6fe82e09c0b67a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb383ce84dc09fc651f1b6963763209b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912146f06f0a0020ab057442ffbcc93e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877621264314229221876995301e0b7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bec116035f5ee78471977904cf4b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e8ceffc29ab2ac6dae7939a91ca1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b99b2db32ba994c486c0d21e87a5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f16c7d14db2946b6f2f15bff614089274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa375b288ea7e7e5ce5852ba8cd19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e191bfbce77ff9b8772d1422e14871276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d032e4c5db6f8f027876e5d8f5360277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a1e0a602b7148f64900ba5e81b0c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8628c7b6b96c247361470302df7d2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d76bf97253cc1ee4fdc6f77fb3f84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac16f8541c78f9f5b92becedb5aaba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd8e9921125aa43971010fdbe5dbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424020ab40682b1506d074fb1ac86ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d411c0f8c7769a2e95829bbe44369fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71abdd932f89afa7894cd26af170201285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615db131c1767a0899d20fe9cbe0ac9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca9a91f6227e9b1a76c8efaef751f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5382d5a2ae22741bfcfae94dee07f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097fecebe1ea031479595093131996b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7339edf4c21a8df786d29a26d50a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd15105a69cddd721b891c8f4974e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50a8aafad8be49c736d7b359606c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342f8534eaac98bda6da67a8d17e097293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e206983a6835e3c240d63870c5473e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76c0c2d182f7129224ef1c142a2dd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc8016f8e922024fc92701690705e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57acb6322e63b99c7d75e5deb844fa1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfff05b5f7b63f7b06e6c6c995a46ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3c5641d7b84eb1573544258cd403299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca3f654579c88214838660e7f12b7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7fb161d1adc7796df8f5410f45208301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e170920596dbc565f61efc60ef299302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07f8160ae938596229cd6f0c10ec29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4365c076331b48c913e7db4a6850b52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e9f80f692eee3711598e1ab73ec49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc007ecfee60b142bb0053da842aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e15cd5d721914807fdbbaad4c4f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce11e680a3b29b15e2d8a4245bdb41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223e91b433fb0b10ab7e1f7c5b841d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf3db931bbc1f9ae13d9a13893338310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3f56c10221481986ca2df3af5af91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c81e93fbb31a8e6ad3211f0db0028312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>