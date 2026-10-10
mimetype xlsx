--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd3276c85788c800559ce95f78cb441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d257faa03f0007a7045ca5d23fe9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0b77427bd920c9129cd840b543f233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bb251a9b35806e9d5b87699bd419f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c306b96ed0a23342388a1d3e7e9d105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ede6d4714b44ee9f144589b7cc2d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab80549eddfa3582bdde6fcedeff867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5753267f51e5e3bca7696f113c60178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee451f69de8ab29df68612ee15538e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e66e0b685cae8b8457b48b3c1a3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e0b1cb79005ee1b46f73bed33b75a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f7990fbb511744e6e975c0baeb15812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bcebb9c78bf9eb62dd47a4594fc2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19d54977477a58616b9dc925fdcd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae26c5f2c756e8e447596053faa91de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7119afd94f0b79330405ed5c404446b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5277b2d4bbd61c7ab154761af015317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709f2efc733d12be91e3f8d5132d6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48530a4b846c35d22a23890747872db219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4266244008c9888b38b48d756501a3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3a0a8423d6e864e24c2dcf0c8d6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10847ad82b9f3861f203dacad95d6f0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf209dac7448ca19b4c47941672c93a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396c4cef8a72bd23b5b2f97cc8771ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409078e1ad32f8696a8feb2392d326d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a15ef156dcfb2aed3d4f9381fe76d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc3df559c711a6e9cd3efedf2eef627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad473817cf9eaacaf6cd7ab179faf90828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bfaf9640cd9ac1b46bed18abba49229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb01c13f10c5030cc86bc06759efdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c859db4253377401697aadf2a6d3c9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba89b40a3e21a70ff3a9fc924781f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2ccfab75a6ec9e4dbf791d81eaaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693ecd5fe0135da17015979815bd39d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b1cce574151594bf828b882a2ff0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eb4ef643afa1d9e8bd3b063413eea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf3980661f45f7354c8eed3f92f9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528815a27bfcf508eb3ff786c443565138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120ebd4243b4c0b300c5c4354b809f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bce89640bc0ccc2710e101485dfe440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336b716c780e810ea1525401c0b66a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad58c776cccc00aa6018eb1d31c6f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483cc0dfcae92c84ff314e69e7102543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803895cc2ee401d35a63966e62c4e48a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7644094458f03cca9d0072c55378b6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818771a33489af95a59c720ae256404b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaa52b5c5a733b525a3bcd873dc47d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6149754b7f6aaef9166e8d6c028c8a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b5cacaf5bf917441a73d8e222d5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66975d6f3d674d275c14a6773273150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b6bc3c06f0f90a9bf10a28b3e1eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443053751085ed14e01a536c463ac9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae1571a0b1b060898d24e62703520c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eb8370eedf5a90ae8f1f4c7669d5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b9ea167ef5efa4f0595fa06c6e51155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c190e48e7b05ba3d90f2a58b9811a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfff70f43f24ee3a0eef396e3048e7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e80ce9ae4a6e46f35d23aa06629e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a5a6e70a14bc496d33b89ea1ec96c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0761bc9ab6eb870b6ad4e639e69913860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa227d0594b8b8b7273539514f08a5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8df5c5dc918d013653c72145b56a2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ba74815061466a98022fe430bcd3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ac9dafe2d8121034c138e616601fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599e0a9ab235420ed56aa7db80b2f8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9983156220fae86183e028a24c32f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b24942ecf18c33290aff86ee60b1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a27ce7ef74adbeeb627c95004348c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c2d7b0d6d380854b6d2bd5327eb8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece222b0e4b704b9c0069c8069959aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b577718c4ab9cc92d70aaec8510971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a5d6517bda9bec8203709cb231ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b7200287b62c7318f55fb635e3e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edcf6dc7cfaa7234dca9a2636fa95b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a74a38ae154c2204ce9dfad0e09d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e75b9e393c944cfd18fdb00c3d443b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf421c3eb1674e053afd9cb3d251e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb16b608900a449f8dacffa8b7b826278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c886f87c81b4c8bf0cea6da029d3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed764ecb785d227b55de66cad140780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c6352aba7de98ee2b080d435a8bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753b2f90303ca2746c10f4b4bb3949582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91ecffbf27bc416f36cf1f3e57d24983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2854b9403bf1142f72941490df2b6eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24df32fa58b374fff3ce4f10919d9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901f8a1be343ef483731c1cdf015b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14dfa028d621afba0b646ad222f7ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5e36ec54b5149213c6dc08b646fe988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba53b00f67c11ae0f259540a119141989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d1ac31e40b797fa0324ddbafa87490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56cb87b4f6c16debec86615a42d58891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475efd27a380f19ae40255fb6e3ff74c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b418431f152ed37901dd48fb5f24593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea476d3e7be79f49a273773c545ad3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27776376e54c1ab00e00981dcd927995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98db9cc1174f62cbb9dee8dfa9c86af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba76765f34d109211be64b6e16ee897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8aa500118855176dba3ef1429dd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66d673f8e6c0040779c076df73ebc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a3e398298909d9f8f68ea0466c086100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc933a4e22b150d9cf1e8da78926ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b2c68f1f56f855af45b9c45c7a3f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc1dba7f1d9045fc20717a1ea3fd9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423a9174995d4dff0f52ea789b39665104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd0e6e4f16666aa4fea2292d8a8c5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b457cc434140c66d8fc923806b0b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29bc3e809f61ddb703750fcf5b1aa0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d4e6482fefa72a19bc3f6d94fa925108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d0b27892548ccc7160e58d1fecc09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b26afc057adf33ef930c625e1d99d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d6c3eacc6fba1092b5462ff76e3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfca6ff426bb8d2daeb2c8a7614194112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b152ca5955cd8d9c218a3f89acfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52682ac3058435a646224ee3164e50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24240d87373f0327bed45910dcb2769115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c44bc78bc7c713353fbf5d5d6c489116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb2ca702517f7abe76a3527c2044e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d6a5dcdc7df7c48f0ff9181daa302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c7ad5e3fb80b5a8ce5b10daacc79b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c151498cfa561e201719f04885e003120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9ad3a229b3df800764928c3b56d73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91822dc3f5a37c4a8e8bfd07edcb2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad42dfd8671f0c50cf16a6bf9b961123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aa1e2a0b06aad07940bf41db772fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98471ef71f80ba57b93c8a07545691125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd4fcca6e58bbc9aab5b50d625513126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130f4b619c6ef082b672000ab8766ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845470bd9b63b2c8b15f837ba1ccd8ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eae269d609d2cb0b155aab6611aae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebb29363dee0e5c94c8c39942a6814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4eb4cd26f9b6f543f1c8d51b21a54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f335d8d2983f0b059257c5a08958223132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d274064aae8ea0384ff439c0b7d4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f1647923a685827189918437f384134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d03c6e53021dc1d2b72283bd7c2b9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ec0576c80187f8a58732b5a3deda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa894f1b4838158656d7bb102a541d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a204ca57e1c478c5649dd10dcd8fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d1e0d49d4fa57f7a495adfbcf567f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af6a58c03c76f9e3152dc3b28e0380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae4255f2914952907372a178e63af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d8ce9f1bc26137cfc2d88905c294142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41187184b51d59cd199d7b73c0406e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294d34090370e0c5b947d63ab481dd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114ca00c2ba440cd703481c0799d608145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a63c4c9b1b22f26f934a0cd959eb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2423f37ca84045fd4be905ac7021f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b639a8c7df6f8d2471917960857d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08322ae65b8ebaca9a7882d093cbe4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880244a835f314a804203b6f81bfa660150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc835c80a286be521113876790930151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7519e814b937963d07e45cd2965ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba34f1d7d84c3cdc80e57674aad75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8781580b5951146f1b2dde5a5d7c1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573540cfc3dd8172ff0903e78726ba4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f57d206024182577c7c04912ed5426156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b78da0730743024656884d7beac3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b38527c211bfedc5141a0890a9dbd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4969f00f1b9b1110d480e3efe7a8b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb6cd7fd5d0973f70d593c544af69b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaedf9f0909b0b8df2f4c76ed67e8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24f2f00327366e3209b21e1ed306e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f60cfe6b7758d147727f2b92df39a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852d73c1317c65a76560d7a54625455164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823482cb26b46d692dddc172a0b9ddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380a78c292d71c81da4d93d2ed8ac7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98df18b9a6f2e89c1b31d3f893c5e9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd05f16ba1bcd41cdd7e49bb2a528a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc514cb4d0e7d2d11393200d8a0c5533169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12b68205ecb23bbcbf603d708d317170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68892a66914480b08fec5c80a3115df3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcffc722862417a76300c44da3c7599172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9482903124a705a21b8ae12f3a7d297173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4c0301ae6d60f2436e5c531f09ea5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082edaf53865a2f7cce00f689419c84c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07655b3753cbb4baaf638d82d1ca3e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b216656dbf30d42d98e292f136fc2de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b17cceaf0f3e0a802df07922128921178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6bdca4d9c19f52ba15483b87f6da9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9ab49d7aade5ed11af2d7dd14dcca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438521d17d1f3ef0d9f69a0c96f3eac8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb609f85f883e144da5bfbaeccc0f8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00d7373c691853ec4c910423496b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a50d052d70cdc6e78848bc7c1b591184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea181b6895b3bfadfc60dc80ef1d67d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415981417447fd555f6e31f80fcd7ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d31b9d3c7033c72a036631d05258e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b27c565f5b845e4f76c5e51e934d99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d103a7265f6c9858ca0683016c10d8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bbc0bc295074e23716ee0c9048157190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d27ebf9b0ee8e96a442bee77bcc08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c673059e6f1a3f91ffa8d7f0fe4e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeae99df8b55f70629ab057d770e575193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b24ccaaeb880ae729a40d9d10e88c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797b7925baffd3543610718aa618391195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea27b094ee9d698f1fadfd456e119e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada28d9e141ece8e249d41ba74385e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504e06fa49a74fdea85ef15fd7da177198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff9883c718097f15a922ffca31853e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64752c2143799a9bd5bfb5e63b478200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d57f6d1e2116d8f57b1e99fe8ae67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c79401270da7898cb28a8ed90d242202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c591a69ed7040609eff4830fac54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2b893743f164b92647f481980d726204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640eac863791aa7317df938450062e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dafacccaade5f12ceaa2f4bc4482c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733495538ff9e3cf9457d5ba7308c5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ccbae3008071f46b72a8b4f3ffeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaa42f65728102792b3efe2c396df4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543328e3651ec622ceb62b44082ed5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985992769c7da9333ac042d77b37e300211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2635c30af2b2f716131a0dde97b18b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6933937cc307558f4d3cf3d08aaeb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6561a380c2c7e669dca5541cc24d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1050c0a1890eb9ae2dcc2e9958fc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32457bcfca850b6ad9ee575a336cb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23710eb6e74204b49e864ff306daa4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3762854048c2e7e3f1218185529bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4ba2f221c873e5ec7f8bae0b2f76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7252654b0072712543385182a926df6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3f3be9f8b66713a0d4db06b293be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b73c986da54fe7ab0dbe0dccf36e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc9804f07abc0e6b2521b55735d1eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fbeda9c279a07f202de942b67a9cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f811bbd202c6ddb077f0844c85bc04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ce74a1b32f5f278a2f33719ef49c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17ff2a20853b37d25b6678d6e6602b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb830dfadead0b9813bf66de2545eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192cf26570d9105998c317011ca5f73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233d4450867d20385b38a2b06c24ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae4f46a8584dcbb0bd6a75694aa800231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b865dc7445beaa558324d1cf58cbfd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c0c30fc8d5f8cd1afb333e6846d83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a743ab373f42003b06406967c708234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c51ecbf878c4e7bc25a609c63da65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b4d532ea9274456bd39dc8b5bdf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e414c59d2f5df9f31a795d476253d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c604d6de373d3d2f6823e993159199238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c28c6730238a07b9d70fbbd0efcdbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521cf5c123b802b8840a61d0048102d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85c7ee503c83783ccc6bf9d25e7d42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0432f229807effc4eccf0020a7c0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa763d8096df5d9fd9a669a76777c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0a155f57b35418f9f09fd93029de3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b211326370e2cdd934115b25faff5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02b03da0248b55401ed4058f6e5e56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236741e2812e9c6f55d9e5dac173012247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594d86d553d8716e780c8bd59ecbe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012682c9cc3eb530e1755ca58ef2e82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc613ab485b4a913d0f5e9681f503d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df10e7b351e669abfe313762738f9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438722d3d6d148983fed336c98ce4a4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbfdf0725b2fd5d0ae54ae46074704253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e566049b856db00938f62ea4a91ef14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19d9b7033da1f04061661163c4d925255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011caedef0c9ca43019abeadbea7ef55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32008a3338013fdf71b1faec65c2a46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3ac55cea594fe575b63bdcc4d35ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356dafb7a5a5e984f2b1dd40c6273ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dab77a8a3c12fa30502d50f22553fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991dc844e9d34d16294e2fe64718d9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f8ed59a7d643f89487ae474543e44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1290242d2cd7f73d045e0bb5ca74837263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841c19c88eb86a60fadac0ce71b51ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2c755b04f76af628a771d8fbdf2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e402c2a569cf489a938ca96d07f5ebf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02544ddcc454cf88555e61555c596fe9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dc6b90ddfbf760eecab27dc926f9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9cc938d8a2e9aff952c3b9beeccc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63637567b8270eeba67f4adab84c317270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c50c3fd936e6ec223e88c72fa1a41e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a204786f3acbb509951524b740c7b8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab976d3c13d3506978a7cf59f2717f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b0c30bbc26594c2ced70fcdf91bae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c011df2bd1aad0794028d319bc61c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f0c00302d95d0d2e0e98d90a107ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a426e68c0b85c1223b1589007a0407277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f57b74fd5f9d2a1110f8bcdc194dd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc349fa5010807107a18642c42876a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ca4604e36cb1cb88df8cbcb48e9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ebca97c5cc05d53955905e1a341c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba162099c67ce45340a04b08d00d0274282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dfac7521d39d3fb114743e90f69c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd93de02096f7e19a9c575a0b58216284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ea3c695e9ffc55dbed4d53bd5ef0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd52ac7368fe90dcd36c941a2819bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5211b9b7c2ebe750cd4f457eaa8331287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f483dc177bb2cb001109d59a655afe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede61a1d24cd962c0ed24bfc3dd67ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0933d9bb7c1617e5a253b6ae74d049290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903b474914a445697950d633a27fccb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be660ef9f2b935a1964ced6f0f587d42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3d2f958e5390d2c1f81fc2f0c796a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e18a7bd46220b4154f925f7f03ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3083ba42ab0422bde5312c11cb34d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478ea241f67a348e29e426896196478296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e32272679ab922eaf7a7195c43eafe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a23b33fdc6520f37c183bba301a88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca191b464d9c7b544822e3c220e7ff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baf7a44dab7b556ac87b092bdaaaeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262e583388f4002ef6100dc388914bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f101160e074b9972f6f9b0cc0e008f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5af160267106dc384d9346cd187c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbd187e1e6367d12512f4cfdb1cdef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc5a1b21a22eec7bb89230a14ba5e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213095ae6e82fdf0a3e7893c51eb8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142d999a1731c667d1e0fc5941b3db6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d491cd67e8d2e270d35f8057a7173308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfe4c024f02c407b374ac22356f213309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a551fb0b880621d7b60feacf074ee310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5b1e9d7e276dfca37b9626a16ff571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2199ad9bbef507d3350fe088209912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3bb6bacac17f0e5caf0f5a016d31b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0f45c3294f1cc2c8ea4597b2581794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a736989b2c5743959960396cb54add55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623205a63d2d8d10060ae3f9a219796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aefdd0b9610797c3dcecbc00adee87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b4b962c387a78bb4bceb384cbb4ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937dbd36f32fdef13e2cbb88d074739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557c1404e884b6b59ef4e95039c74cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f263bc62a8d6f30113fec3d1aeb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a226e95aafbfed5a8da9c9291483712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95989e4e1112bfe99443983593e331a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d43843d43b1e2a5dbd3c0941c1f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4c841578ee0ec43040bc275cf57915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ba22d040b94d73f380a4ead47ba2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303753dbb22fe9210a2991d87ab3fdfe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f98ff680558620116d8a4db5c253c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3960cdb2e035e28d233fd4965e5180319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10b61ebc9f03d56fef215b9c20d50a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b9ee85f5157a7cd41d8deda1c63ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44806be17e193c2c8c0b69a39b656722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077659854e99a968f052c027eeff54723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb2399d661b4650a46316845ee49624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b53d61917c29c918b67d76f701f01725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bbb2e0a932b6bf7f64dd07a94406126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bfabb843dbb0efd44ff1dad612f4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f45b6d1997acf6d5265bf17d7955a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723d03b3609358a70839ecd7646a4ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336087bc5113e848e21f0ac7f7e4278030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af394ca407b76dee3673f7c1279648cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ba1b658333e441c98c8404014b68132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d1881744930ed01aaaf1cb7e5a8ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf53c3e3e0c73ccbce5ebd0962e24634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc33262d4870f31f2f66e7ea4a69cb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc899d796f61b8ea535d6f24de2ff136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4f32a1b6a2c4e0306ced3a5198e6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467e73940e9b1befbbb7916305294f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c8777ca6e8915eb1fd0f9c0beadc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d9df4a1edd3017b204f5cde75df7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d26b8c890288fadec9f77a4543a72641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8846ff0e8f264a73b99ee22977630342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec99b8f1f283838140ca7742c437cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501d9606c969ae661d8c2a45c39016544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8408e8ae7ab5bf90dfeb8822c80b0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b029407955aab5518134a76a14ec146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb0769805cbb8b21c8980a8b2d946a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c191a103fddffccc6af37d4cb4411cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7badfb3a5ff77a5c2dceafb1dbe52f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b864f9954bd54672a062fbfc63c31b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caf839836a8fade9cd0d00106fc35f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070073b52081c0b4088103f879d9d44052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e17104f04f591adf3a8d079cdfe04653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175af40e94cae729f8c0f2dbcb5be3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfb2fc2ee138f548cdb04b29ac5a7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe578b990e9a6efb8b4105de28417456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be2d24f9980c112dd21b40de6b8e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dfa85be524ae61683f6a263cfdfb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6799787316de11ece4fc29dc5e06c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574eda94f85ba5fdeb18253f5b46f6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800f6ae5becf4815ac487d530fb53f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee263c083a5f076151c0e808a030e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470aac9aac054fc1a22b4672148073f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf088619d5972378bc255743ce87a5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87244e4f9af592e363b5edfe9bd71f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41181b27e2b2470a275c61940832ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcef8f815d286197bb7fa31922689b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2733d4c55c9d30d2e0643f6557bf84b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fd9ac592194027e9b504c3bc24a3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788674e2544cf0b9179be216c3b1594270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0fbff912c3ff61f3b11ea58ba020671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0a8aeb156347e711abf15d5af53f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943038e408e13b1a08d8d21d2baf05a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e35e643e140d5422f5d7b47e618b7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7cf01e09290393cfe79ce3816baee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bf97e51f9857ad12b19475523d3cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed79bb77e84df89ca9e8406c09ee6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859851ec398ce4d43a496b1078cfc7da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d373fe5e9c689e0e431b6c81750cc4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223902cfab36d8f7be186b5062effef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6bcaa050a2acef8d924b95db767ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73371137460a9e1b9261b9060eb7a9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0b1a8a3ec0040a768cc0366d7e00f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686ca8d608391d071e06ddcdfd77d2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36d5d153984721a8742febb08b380a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1478ae8026b2972911f93875a96b70c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439126dc7bdcc20c63f0599cc43a7a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ee1ad674685d0a916e39cea56973788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed76aa2f29be68a057d65c1ce5b65d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8acb03745f5c9d73c7e14cfcf599f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f34bf7e1674bab817612340837bc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a239d7f70a703961bbc3f6571d5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff86879a70621d5ada7c909e88a637693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566b81958c966a0ab716be282df566394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5fe04c231adafcd8cab3caf1bbe195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8739e5b7db4e051c0ec252cae47954f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7fa44d2b09ff28674b530fdebf65a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166a50935565cf05116060c212098198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc091ae209ee8a850d2c7f11883844ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9584fdef8c64e61e247f9168bc37a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886e9944dd845655f44d48ecb3b4d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999bf0b0f79e1b96ec6c2c7232efe37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b28152a0d8d3c93ce6b474cfd824b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea666fca91938d10d776422ed1b91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80cd93e76b6ee8587c4ebbd2f5162105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4715715186b353b394a9967375ae978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f605032c6544d098fe504ea410350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913eb89804b27c58cf7eaa6df9a100d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35474ac094880daed6c7824d0cd082109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0cb1d5c46b95ba171b0d27c6162c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d3fd3ce33fb5a409a348680795dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d6477658ca98c40b533be6ca94af5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486bba9c15c8b1074e91627300f7f3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7cad24538c39ad6a3a2849839bfcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bae697fdc58d7adae24c493d79344a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae956bac21821c7efce397b0827bd18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4bb86597e78714a5c8e757938a41e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b431d6acfb0fae8788eeda7e569ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e788cc6a864f4c7bdcbc8029709b1f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b9669544c5c217c7e66e949fc42ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba13ff37861afe3b717483b287402121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f346fdf3551487dba9d65912bc6527122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caefd37cae144ac1275dbd8b90d31c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b642d22c2cfe42d03bdf7fa710d91e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00634835ddf1bfa2b596d46a8d5950fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c691b50e773d0f6e6f10459f507e05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df08c2a6402fd2b501ac09bd0cbe81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89bebceed234d05a3cba1ea5ac8bcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f07505429a6495f2311ca19966ef1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4fec8d3e4a70a427d3f3690c88bf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c35b191eee89e0853aefea70be78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74510b6271512082a32b022bf376e1bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb05a12d033e5cb03c8e61ca537d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3f70cf0119b01be142a801e248f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60362d394eeaa7cead9053583b08f1c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a195c3c5246485da79b22b8bfdbd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d3b7c488529f1890c452e7c7828d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bdf386b2fdb06081f91daff185df8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1856db529ef7195df9406034b3e0973139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b35332f6f77149fadbac22619a998140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a747ba8832f8521bc4eee5d18967141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa2abfd0e2b6ea52c50c209f9332ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5322b893950e678db8ce63ca3b5cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57df5e7b79e54fa8a46d16b83564d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9d5b6546d9adbb4c3cded1b10b6f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6e64cb5f28a319a439d6601ff297b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141196e6f340f00e8ac7b2dbedd8c26f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367d8b7acdc7fd4ae16272b1d7b8e37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa572a018b58bebf3f1862572f51dfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc88c7a8d80f409ced66e9c02327f67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593e35e530c4477715e35dd16c5980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49349b20372ed52362b5e490fcc26a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686266bc75136a1d60d3c080f50aacac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cc9309fc7a44bbd5abc67e0ee8abe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a5442e749f806359e2339ee9dd5f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ca15983a84e047a13227248fae42e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043023ae805696d0299c592df1b1626c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098109327498a99798ff16ef05519de8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ba8ba383a8278e2b340521f32ca4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61320ca7477caf5831e8b8b63d7e3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f452570633a1ad1fe50a79c89b36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba13fa429d19508c217cf624722194162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b790a29528ee649cee14ed49432372163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e5b2cff4d375bded8ceb87a5e516c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e30477560fcb370748e1972f60c326165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7dbe33980448df5a4568f15741914166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b7b8ba65fd9235b3f14bd8a3b1dc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87939bccf70168845bccbbdf25b0444b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a70d6b4d8373e1b28ded33cf60d64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d322879d72671d8a0bbc61fbb9775170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a2b8f1c7c179228e4ceca3efe1182171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190258bf72f9e2f2f84e789373f6127172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b25af5509f4b3659cda44ceb6bbfbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6be10062fe82228cf4318c307535fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6033ea858ac4c511eb943bbf004443175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e381d1b97beb138a81ca812368dd06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eff3a6fb1b02b62023882812fd0cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd70ea38b7ea723f10deb0a51f9dd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d4290009dee9975eb137c8a7de16f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5292e0cdf350ba63e9fd44f3efbd6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30740760a0d4353d2e483171b168d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431b3586e066048da66cdaf6f008b85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514e0df1a77158a5ede815e2c68886a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc42d4fba2f2fc1de997f5df460f97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855a72c8b96f403b3d184b78d7567d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936696db580babe6b4c15ccf06de80d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd787fc05114514255c997cf706733187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8f6cd92822c64cccb726a7aca467188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10db1a0de6123acd332763f2dab5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc350e795d3b3caa14d3ac371563b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd51a2daf762cad2732242b5b85ac53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa279ff7d11f422433964b250ff20de4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d7596f3fe00da7928afe41e07f59f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0fbf365b310643aa1c3111908eda6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd081a0a27f1208ceaac02ab655a78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a516974d447c093da91b290173611196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa752bac82e444980c6bd66bcfe6e19e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db068ea594a4701d81340d4c4dfc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59008180f9616ba0df986b5f2a587cb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244635ce02371ff9ce72c5e2a4e4802e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6f7a5ae8ce4b5669d7beac84d2a50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cccad6bce473c13b0e0142b014c4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7e1a3b521df43f97de188de3952ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbfe1ace2bfb31d3e8e59587b9564f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8fa357dc6555a96ed67dd61c2bb0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c108b0132fdd458fde51a586f64f9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca1024983fbeba5913e97d04bdeade207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffe32d2cc941632f0f1a4125e3f93d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c05e572ec2f08ad32b2f41b638c7c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba36518e89407582a8d11ecd20528cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867849682bb0d6061ef436aef9b51c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5905d8a9c6147f823cf316d89870870212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd479208d37b0bd188a4750a329888213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c822684cf43233c429f41ae6c1ce2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f30de95bfeeeaf2d07cca31d12d41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298361a7a5ac4a870955393bfa9c65d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09683b8ea5b1286bc98ded8a1842f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f456a425cf84a54f11117235f003c2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302dee6aecda3b594d3a72f98ee22a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad979d2e6fdf303019259ef8b749068220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d39da043c8c6270ef1681e3cc43c3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443898a1904ef18441b53772f2cadfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7fdc0f3ff633c57b5e9f0319dfbd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d7eedb85e27ffe63e5735d99678e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b05d0c23f37398bdfa66a38edbe72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e79eb86712358f79115d4039cd89b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87621059d3561faa24c77fae83ecf344227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1206c9a6f2830728ba400c0580905228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd635ed253afa612ccab5ed0cd2bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18a2ecac5b153257b1eeffcbf90356230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c9457d14bccf4f56402bd4205161d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a42a8f8eb4539bf2974116f3b1133d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951c31978df41c81a4da2492f39c6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2d0b454264ad371ca8f4fd9a1c22a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188a6cd9a7a26cde5a9ff1a9a6c47cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2390539b7c9cd56ed62cca15131e72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0c97d62fc3de7cbf37b93ff3e245f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b651116522800bd397b4924b7a38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a608a112eafc1a76e7eda06a948e29a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0125f6b1e0dd42f7a950c9a9d06a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1bb23f5a84434a1885a58dc86ab3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71833ab4f0b4718b503eb6334871d156242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4390f5a15a8f95e7fd8eacc6df88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c49673ae812d68b560dc977f453a0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd268fb08d42ed68c78cf3d67e11e47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483c40dce96f16a26e28300d66757f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e506b574007f5d94e09a232cd46302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7faefd3f2a8ad62f17501f676f019248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5b15fea1e47cd04afbac42e31aab4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855dbd91dea41bd50db67d5273e52c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb3aa12cd3eb36c80f70362e48d5db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f031b5760c3e117d2a6473c0bcfd16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f686982ecf66af0060e7c372d37aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb05193be50af6faaaf84651870116254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a8faf3a95073055dea82166486bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94609e24223260d47f882ce4c914f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf030d4548e75bb5b0a12bce03d183257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b911b3bf1b7ae42317c85959d7ad0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6658a8e7c6ca530534d5151aeb608a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1711a54dc0a979a42fc3854c502c93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ecec226f76e25b4980992f176e1f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d741c35ae7ba4b79847b1668d53c7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a3763920839eaf41960ceb7ed01e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124c61e1c63a46350f5a4f0050b19b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eec2b25f117811a988b2cac025e27b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fbdea7ee8bd3e68e8d54f6e8ba9fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594677e9ea9f90fcad98317d32e17b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb85173a30d066cd6d3d32cf79fb96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71f8ae147e6c33249485c75be2d6f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6005c410657053f747b6b9fad6582f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b15bcc857690105a861df6af162784271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf843515ecff52003b2b652e14ec9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c760403948574fe4acc9c30184575d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be4052a0b299e259b2f3e9f209734d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375054ea53e3353566d955226f44460275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccc01d4b56108aa3745658ddd8c324276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a9de6fa2ce99e0c73cfdca6d7e258277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b27375acf9d12703b481737306d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f3163066b9343a805148a437b38dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ee6819ed117bfc927eca4d146469e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1f26169f7d19e6676b67fa97a4d33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfee437d21e92102fcb1abf6fb60f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2239244440a1ac63d58347be22762283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3219699a9c9d6615529bf5ccf08d12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f703c391acb4f7454679b8cb7b39a60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876db7a8d231e046690518914297198286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b66f0e927ae61202491525e5414b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce30e0d4d57ed2b42b8350c6c224545288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04080eaae8dfd6aa2a0fa61f38b588f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221201c3d9183eada174e64a4bc1612290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>