--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -976,60 +976,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -1318,51 +1315,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ddae3f1dd974abf20b939c3b7373f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e6f0110bbe8aa9631fac525065c942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f4f32f161f170902d6e4aead264013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee680578ea38c5467ff58b1f667184d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b40e9932708f89ff22ec0756e09ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0b64540186f50247aa12d5eaaa4ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d914c1af4ec02ce53ac4f05a33f2fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711001c634369f377da23aef52cad3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380058bda02e73505952968d2e7d7159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c868b773ac09e286251815d91e615710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22686db1cedea82919505e740de4568711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958a38b0aa5b1c723989575ce49059412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0090c94fdedf7405ef033c08a163d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59a67b147d3c7b0dee1b3ba027ab2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f86c5d52223eb6482c420e73adc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb46531c1e3f70ec61b470ef50e08716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208ffd72cecbea07c8e3cb3734c33f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567dd54deb06778cf6fe34c99a7fd1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f154d9acc3ffea90e9f8109faf3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcdf6c83d4c8d06e3998fc56f3118a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cbde1bbebf524a7876b16ffcba18f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d46c50e0ab881faa21d33705f4f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc363a17b7bea11a3d07b104d906e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acefcff819abf2d5114c4eae405ac824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a71ff38ebd259baf73ca8a988091a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c66a72a694f30d8cb145076c7bea926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639708785a2e3cb222e134dcc4447c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee844629cd268cf471ee882bfb96fa428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e861442922a63b932280cb4b74b24729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90186bfae3afae26b3857e293e5d783030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e29210e817bfef2d049b7c3eb49031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea3fa4f8ee71def9c9b4cebe34ab7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d1f99c574dcb894f43439ccfe1b7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b31cd4f4f10bfc46cb65d23c1be534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec93162a283fc68c8952f33aea5f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765fb5f0e43456647d726f0356e992336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27716b9668f02206d90a24f25aa1d5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0402674f3fdf6e73a727627ef4b1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b0d8c75d79aed521576594560409739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c528a92c3c9e6f7746fff9947b3b20b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288909f5864022e951c440f99ee6ea7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5517a4ec3c788121f91d1bb8bf532e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fcf6248a9f1af14b16f1c856e7ab743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779add77106bc38dd6862c168159368744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5315d20acdf9f026ba095c7f9dcb5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df293e53bce941810efa06d687ee9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287d909bc51f2b20f09ccb2e12c5ef747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8dbdddabdb7a2d5f3ca88fabd8e6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca65c8df31aa9c7ef73553ba87c4bd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ca4bbebe2035b7d08f7b9aa116cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42664c23082ebc1b9de09d3951d7fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dd6285063e3e502994e1a97e9922652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb260282899b260491f6df77e54add53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578bce9c5bf73b54e3935581b48fddf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de29685a77fb2f2eec565e6a8e7f4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880c65e04d4dcb18a69d5fe3b787d1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646c58b8e2d2ea36ea263f4ba17ca2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eb84849ae444c56b0a1253a2d8efd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af865e7a35e28e7d333998c91d6148b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709ee4bf29d4eb3fb916c9e388b6e3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dbade6825095631db96650d1543a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c454f713fb74bab75268c5b6721044b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f051d92bb2b1310376d04fe24e6d09863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cbcef33ee64946e251f90b91946fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9437c603aba4fa8bd3faafa43ad1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db78e9f45c3e396696c5e721b2e7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0123b5b8be0822b6908138ab532267667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580507a2d5f5bf8529a70f60ef577f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86c846796b693bc47f4fb0db86867e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d52b0e806e26b8217adb7d20e324f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4c336eb9c2ebc12896c383b2b40e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ba44bb476caff3689f3112e5384572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6f5f984f06811d5f592d787cd98ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ea4c8aa750069667d89dca82bace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8297db1ab7ab7353f2a2ab7730dc9b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bda6b1f7dc4c4a4c4e16442249bb9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8e32528b048765c28c72c79a9761877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767c48fc17f52725ca39dda866ad3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bea7afae6c4547e6f9f90dde076ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8936f25221311030dcb2b029dec1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4916f173ce6e3720a90bba6f798af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc205c8fb0dc8145f73d77aab8ff69b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eff9b1f70fa45da1e355962e68506483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052ac359bad6cb1f1f24829cbaa637a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdc353684296158f274c45965bc56485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788a9925095b3785d37eeab5fb02d6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2510524e0fff998a7a9410e6bc24fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b381d9689ccc6dd47960024464ca78588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b02630985d6b46a8f3ec1110bca4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ffc4e05cd4d1871fd897b04098bc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc21baf924beab26c6245b57ad74fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805cb019aacf5d92b2eab9f8bf036dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1b862c960933bc6ae6a01e3b1aa6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c70d25d08c863c22901bf1a588afd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f626801d1c5f9bbf3aef3a759da0ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794b9f8ab4deffdcc4c885c5da885596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d55f94fc5e1c3acef9b2842364b6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbc84b50173da9e5193c5652a05c9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b743de2552ce3cca43cad2ec47a0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6acf3cf567200ddc9a0af4d8e097c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6771aa827a56245e3b70fbf56576101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380ab54d800b87869b00e11e45a3b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb25597cf8b768953b4ab76647a0493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6a9e04041797346d266c0512de666104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8415e0ad8fa61a7e917b1b03f4c9af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb5b127da29632e0fb497ebbed43c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f7bb715ee4a71f9ec8c30d378584b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4eb9220c79f61ef16feb40e7e5145108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e701a56f768686e80d7a8b225adcf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5f1ba77875b660961aac8d43a88af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fcb809e5321829d2d4930886aa8af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0435fded84459d837da074bf4c82c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bee75a11510ac4a78b8d1a68a99155113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7b874e41e2538bf309bb0a05adc96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daeb8f1455b27a48b621f35cda7523115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc71763873f4ef7fe9ded4d81ce817c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464fdf151d0d7db75f21063f8fbcbd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315614ab6f69adfb41e09427b9a4066118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cbf96b04b6c5aa0e5ee9d2ad9a20c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2135e8b19ee390c4a401cd3396715120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d02c4300ef02cf083b70f6796fd7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2264bfc0ef85e4cdded323806b63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ff1d4d9a637bbfbf1b7f9fbd7b788123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5833de922ac8e0ca2c0802e8d3cf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0127a6e1e53654884faaf3dd7b7805125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e725d5887f6021e37fd2217acf3d68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0e8d89c440c468a4f54d2db577e1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed740b287ad676cd642ff61cadb58e2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff159cdfa0961fb4169035a66e3a38e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567adb10efaace7d7f6db2366903e76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a681caa5aa90c0b644d0f530dea98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7f144d298e3c4009a19de3258695132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac70203f1940062d5ee15eb3aced908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc914f6039b452bb5375517f741824cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9e4de963f1343466b9b5f4ad8ecf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc9529c998474a220b2f6f6e08457a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c6358e65da7fe400854e998b40bb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06870ae0cd4a319b5028ceefd563c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e99dc7fc0a9fee1add791c4d291dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22889b0f86a7c54afd9d464b8070aad4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e6339ed14cb5a9fb6df27cb8d76c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645723e63e9a57a8b5a651c3015171f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059ba5818ba8082461ad37ab1f4cfab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795bcd95bbbd7bec31fc94966f0f3d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b29b2cda38fbe7762206f159ead673145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613f7590395ea481669fbfbacae38ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be90c394320f11a439bf9586e6993b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195dc1361852a319965d972e30ac7fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6e444d4dca8cb8ad9eeef04ff006d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210087310a9c054c312c96a2e21da3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537757204b915d297a8f4f214b99ab74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d0fc69cf1a186da8e646b9b79bed6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d82c1a0b90e43948e52f1399ed57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3744431a767c1f23b76045209b44cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2ca7b9860114ac6f87062f06232ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812ca007d2ab9b28882d8f8fba89827156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20374b1adccb03c1cf856f5e678f64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85185e0f271c38b4f0a54c6d1e71c3a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c0f5bd7b1dfe7f9ecae2394cb3ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9daf1ea2dd531a5cac8c3b4f030645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599499ce5e9bdf56b6d70cf0fb41dcb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19533b79216fe0d6d3d9a360e98fd1a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2179e7f75e52bc532e932abbf6ee9ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc844d42ddfdb10ac24460075939e8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd1fb577ce33ac115888febd700cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608b28e04d20d2be10baf9298c869c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49866c3b28d7e1c1a1a2e69acef4c53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d89a56939e75c764d301811f67dde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeea5f182d7926b3a74cdc0b422bdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a60301c8f9218cb107f32339ea9785170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b34d164aa5be1cc038f2c06b46c9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af43e89f7b092377f57f88f4b321c45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839307ea6f56dd04f37476263f7752b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc34c90b9ea75ffd28210a56acd72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065636b3a2d58a78d3b3f860a37cce3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406b9afabc6520a00a7326eee2419b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d8716c7a7a22a31d56e49b07bf22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf56de6c2b39807db5ae18dfc718bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a2beb37ae020f170fe280654e1edc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32608efebbcdb9ba5e326be02ec3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c93ced8377b0931a2b4fb3722be91e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f05c05e5bcd381d5b399d60874fe5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2d22e45c6f7638f0025eba3de480183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b132af60d0833dff6da7f190ab77e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc68b9f50f29e23b294d2b6ced2ccae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129b2510c7b9c1ba08018988fcd8e7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def20800d7eacef79d83fea37b1e57de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590478c0ed432e9e70b4e7a096c0d158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18b43c54466dea225f57805796b213189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8a339be6660529e3f128a83f6c95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f0ff17c56c739b3a6f48807486e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a75d915be05d473776dafda776da3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b16d9bf8e02a1a52b12c82521d792193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306972b991b3250e34334a65b0b5a52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883199dd46f8d381a1a102689bc1519195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d75f19864e9876db3bda07bc4ff9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9c83355427544893b919e79181f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1daa1660e34553cc2e61712623da30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7b46e45eff2d995acf78143e95fa6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4c4c9b143c1d9584b60cba45d3d08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e549ba960370ffea6b6a611bf4107d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c1e85d1e2c0bb4fd78bf08301f09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01478cb01aa493085050a0c2d7f90c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4be49290fa30a464983381dd8315204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ce1ec2c2584a5955f6fafc17f7cee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281395b292fa8f7db802cda1923ee0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539648dae833dd3f9656ca48a286d97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd7f4921ca9cc963a83443f3e1ecf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad57491e251f37ad8e2b4e890134e09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5345745ab3aed24c88555ae15074ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df88de90de254e3c3004eaa4aaff3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22cc41a750fd6e4a4058741ce671a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e19f1c88ad98f8fb759081989a368b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99a2aa54725ebad3d33dead88682fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088526e74e056fd9741e99ef3ae3c72d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcfefbb2299ef9cf5c7a3f5f61185b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dec86ca49d3b8d7306823ae759f07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5da9a7bd63be9f5d5b18c183dd1b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544e91c7d58856932e5eb8814741e1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652658a7f467eb0b2d7cbd9eec0dcce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec998ebca34f0ddc8bad73d415258221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab349ee87c769be3c3e539410ee3273222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fadb5301049aeef5ed8464f7fefe7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ef51965267ffed8abed6e5590be5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5adfd9e4dd72a46ae0d3932807baa2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4e14b0d3566867b888293301e7b01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb866913e5ff809b22722ee512b7fd7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faef469b0eb42423526e5d4895dd8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f632f52ee01f0ec9ec6aa458dd381c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af14646884600390b909918c95c0ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f54ebe5f7012b9216fe6817a46b397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b09bde90618cd65695bb8ce0f0a5e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d0f0828215929608c8476b484274d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41646ea64259b1fabcfc4f30d37c206d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fb7a5253c5864a0ac7ddd5b03a693235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9b2ac6572b2fbcfdf9e1e22985b5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1acc0979ac6ca6ccc0b6d7a87180fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504fae72c80c9435f55e064f778f16c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e0b06b645bd1b76599149c6f8d497239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a778612ee14d0604c485d527f5677f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f645084438ba6b297b68de25302df7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f214c4c99b264b55b1468c92e33db73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a2e3ad6c7147065ff8f7f13ee2d51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708d3d49c149e273f75f70876ed7b62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111be91634d673b0ba91fa3e7301a68b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f08188dffe17985cf303bf996b7120246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bded19d08539ae6adcab9cbb5c4fe86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9ffddeeae96f58abde6581d3fe2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392d50b9a1fd28d96e15ecf309ca50c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262401927a99baa7ab14c4101ebe83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6fcae6995fc91c5912fb396d4821e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0325b81ccbbe31ab511deaceae85d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c153dc7a17a9cf1ff6d20270f4d2ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819a740fb4edad78c7a4980c772dcf0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6356cb27961eb9c830713613d4ef95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e4dcf71c88b5e8bd15ad6db445bef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a271b8ba3cb1b1c88b3217c69768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dabda0bc57d3217139c848376830e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db0904d195f07a29354432d183fc73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93043a29bee20277832ee00998d6bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afc133acbd5d2f54b8b7d584ea3d5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858293a33888680e98d4489773ec8b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0737240160f5a71dfa7438026e17f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29d9835926d3eb4298afaf8c6a84d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5078fc24c8e3c6445838cac84f6668265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f05aacb39a7956f100bb107f907d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97c322218ee77806d6154acfddc61c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedcc11b059d508ba5393addfbe9ec3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bf7bacaec41a520b93725551cb793269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f57cd8109c1f1e067c437ba10ffd25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2b97e497c866dbc93cdafd07b28f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f3aaf36f9426eba9640e886e2ad3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057d6ab5a7b90fc794e390307d64881273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621f8da9772cc926314d6e6118a8c6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38913a04f838591834fdbb557b8fd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55bc79df9ba000e9e6c978aa193a86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce5a4b8d4f952704927e6df57edbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ea13f63783fce839680e2be678a3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08671297d125b5b9fb4aa6bad6cb8a22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eb7666bb9cb3da5eb705f7f6b5a98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca705e8eb0ed58c78cd57cf73fca1e50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8903f206c559c1e4084de03dbe38b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd364f20e97a267c94b1a79f13bdd35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18125cbfd0486573d77ed92ad1e5a29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cd0d65d1e3a6e24b1d0578155ee02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b4d21a2e9aa2db3beeb9f5d0144e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924ef8826f80512aa85f87840f77fd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c077ba59472fcd508adbf0dfc470a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0242ce4b09f1584a530cdf0165228f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d7fc03fd8e1ea214c691bbbb3b091290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761ae53b699b3a94ae5bf680fd0f72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e849a340827b8ccb65e609f39c259c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010429a375d0b2420928e69b099d90f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d587936d51e3e07a1b338729662639b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e76f2fc8499a298b4e865f200eb6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a637ee94f5b992dc05e32b1faaf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622d3b92c15577a8c0cb7b01473b493297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae7dd91c3f6935ccb6cf784bfdfc34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b9a1092eec17f6b101664ecfaf881299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd232d496341029f0ba69c24a40f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea41e7de8bd4fa629a0577f8e9ef1b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f236ac3a2cd0912f0de876204a40df302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8551b49dab49e85daf010936ce6fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5060571b7fb0cd5d56e241741c34ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82d013073d77a76948f50abfb6382e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3be083d3225c03d5de8b2ab221887e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f146437a96118f2ab56922201e665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d666d6476bd1e186c9819242a5ed16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406ffaa24c4c2c8c1cfe92c494b60b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f713ae6ed2f54c5dfabbbbbb3f42958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa360903899744a5de147e3da396309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d73358acf6cd40f6b113bc7163e4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bebfbafa65c7dc0e62bcc7015fbd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa95abc00f2c6e6886bdd578ba2e7a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10393052f28caed74cb2a3579ddbcf3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68dbd5da6898fed4ce3189e36a1f8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d5a2be68569a598cae6962b1913f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7f2de9d12473c260fb0df713c8dc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd36115ac3552ebc88fbd706882f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b69fdb49c7033c08362dece73030a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4c6b74a6e914ff2b4d1b9ee8ada0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cd2b97e03879f9ef1118f4b97295920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa79492e4f17e2be7f1fbe2c4cb9e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8222784426c848d4c8da7a0dd9179e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec09970056c5426faf1353f34707e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdb46cf9a741ed05166266237cd7aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3457503eda0dc5a11a30888e8f7c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a37322a0d58872f58c5661d93aeee926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff69a4035c80a07fd6eb2cfcc24ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce59d373a352fb6776ae10fce25b0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a3c97aa988a5d4a3bd5bc304d8bd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566e8ac582b1d0e7eb91364a4d2956430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03e04c68157d9f173c4bbb20e9d39c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8019af9a704df0827c31387470ebf1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa99eaee6a843f8f7a9b4b6fcad45733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eaf26dbd905951390da8a82a3b05b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60363cb19d8021306eef14385a441fd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67452b8c4fa330838a7aaed45fbcb3f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915f6b742fdd7168b70f0bbac7411e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82e108fd6f46abcb287d83d4c4d6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86964cefdd2a624995d72c21bea68dd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c63c5a7337031931e7e40216f446240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae9add282167fb24aa9a69f39fcd3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d3ba0f1abffbe85282710cc02b2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d39583ed7d5d37a84f518d54588a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0460b13153d388c3204ea71ed73ba444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d42a613b8bf28ddc02483d0d357e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92317f6d1e2accc21ae70326bca7dc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06f2c4d627a17f4355c3963848fca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42231f05cb024b3c7e712814a39b3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ec4b7fee03f65010ef995b29252b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581c2fc43cb329e4194a7fea57f3d2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ad52d7c8c5350127ee8bd858502da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbd8d89fad1e4f4a8cc7cd959afccb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c0bcaeb0f471c7f165e3de6ada0bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d5bf7134d374cb04da8b17c4d40454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b6d74a96f2ab4fc6872b75e108bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a10fe4e032bfac6cb144a208f4aa2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e059a68eca179191ffc8ab025955d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6aa567899ce2feccbeb7dc23b0ae758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365392eeeec5d22e3795c1883aca53859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293b5d06d7b37f1b466a14e24fab3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef35d99ad13fc86964d24382c1c37561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7086e25f9d59db3817062b08ddbf21b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ce0d35a9fa168909f244a91ecd33263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28728b6495a3690c8b94f37ea23447264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe3d2e6d7ba05ed744fd8a52bcb30365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b6ad38daab0d0aa48a2d375e8afe066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56085bc6c5217604cd3a11b52a9c6e4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e42a420ebc52891e75b46d6f703a1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290037a3597d08a7d6d66abb8ca2dd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9465eec9b62400dd4aab5684e0124e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80428f44f75a75a96bc95e7c2601f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9cd3ecf1a15776ad4bd085fdbf49072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530330c916cddd99ed4cc02814442dd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92120987b967a4ace0a4b33e353d9f2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7322e80ca0b7cc4193194f814e2ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd73dae797e96127e296ae7a542ab576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae970a5db6e8b950bd64f73e277d2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ee56f2d921b5b48a654288c6389978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc65bc9ce921095682b7052d74e88379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0803d410f1f55f63a61762671c124180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec711c027b8ea80c0088ed6168c68781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c03a01c56375793c0066d787ef6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bc4e381b4bdefa8369734928d906f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690385dd54134dd25e84577b1b9ada84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9385bb7b251a47285b404320a657885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ebbf34a09af8f995359e677b3e3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19925570701eb68c2c08c573a32322e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf0ec975a2a8c2708a0485e225586588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d06d0cfb6661860f67df4f3da6bf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ce4345bebc2532aff273db63cf0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f418fce8aba90a6e3633e1031797a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a057d5d5bfb88e3af11bbbd86886392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235a5b80d9b1bb8cd923e48a20bef6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00601e7f303891a2c5fb583b280b6e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd7b49462415eac1f26891e2a8d85a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3edb2461db7cc7621b156f53bc54e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b496dc3a1de903238ad0fdefbfbf0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d2bdf786c84a72fe9e308e92207ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7255b3a2c18f8062de4af4ff13272d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2176532cd035dc4941f145a2a1a8633100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07da50f81e904f6f147c84e88f2fa56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c8006c612f9013b19297c2aa9d1d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c729a230298e8c21d31fd4436777103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5fd3a16ebeaceba05c411f9627beb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2505a7f27d6efbd06ce339c232d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b6c033d275c1efcca88adefd0a122106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456070dedfa4572aa8a71def05a2457e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113775eb31fa5146926d974d93b96e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8c8442e080a34753fd53e8eb3af2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84898ed4e179786f478850fba6f35e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed874b1117c1762e49212d1f175948111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8555ad4f92d24ea09de9dfc731b66e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c224dd6d192e85b7ffa9953750b56d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cd397c5f621dd5ce09f6e1a768998114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a14ec12af89c0b3c25b2db9d4fc6f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555528aac9f475eb7aca4e2e6d9dfbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3382595d0b7f788f93dad222d076862117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3934e16b79ff32abb94e692e5980f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c462baf9bdbc6e6bb17854575144d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b17bf48911ca423b6ac92091dba723120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a5abddaa0f2fb4e8ab83d4d935d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1e83711d5f4f12bd70ed031fb4d48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a939647bbc2770708e064abc33b9f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef02eb7ae6da26125280eb3ae890d01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa18476fb26c17d0be2b695a4f0e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d598006aec6055c34c311b389f16f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa99e4d5614c971317e33e40acfe44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e4d0522b8dab8daf3baf8e7a33872128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302338dcb154a4166f66eb1b3ce958f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405a738301944c910421d7516f85806130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ada43c812e4549f2bd33056130688131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3337ceeebccbbee12e9106801768f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1791525cb0c770287724c65466f4b52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644a93e2c9d2b76f57def76e7a48dac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9ea3e4b23801251bf5ee975421f8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3c0cf1416e7115f960ae4ed46a7b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07687a429ab205537dce09b16189ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e14f8c0e43235b20c7ac071d97d25a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70ca8986b78e1edfdecc1c3995c79f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b46ce8bba7c1948a141428d5d8fe8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecbf939c73faa98180d9d391f37441141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf3ec9083be030412f1ac9e4437857142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cf70ce1e4a6c6501a07c37809e34f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e882c6c004a649a1b3dc2e7aaa270e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a2f5360bcca1585aade2900fce46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec27763a5ad2ff59eccbec506ceed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b375bba3ae7a5abf45f5b54aaaadf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2206d4f40e38c1038fc61e7537536148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfad4d3d8e8ba477a0663055aadadc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2b702815d9189df9c22024655656150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37141f4d7c9f030492479b950b19f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63e13e6e5eb365650beaaba4d80ad5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d7345fe0bf6613e7e98ad46625ab1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c6674e035c523036649344557090154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd56ca38149229a231e62a9998ace61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc800e44e524d1d07395fefb95e9162156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3288f74f4381950eab0f8216c5803157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c540a433cf91b27caeec2d7eceb50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce28ab915feaf4254d38f37b1766e4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f0f3d1dbcb092782eb7ce441dafa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c5faacd7aed3c86874d702e8e85b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942615c01187fffc2b0247dbb34a8f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258521e14144c3cab78fbb8920c98bb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033efeb65c1443d7c1c35597c3ad9bbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d90659d581d38815693b2a3684134c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27903395508cf293349b863801bbe4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2be35d5ac6bdaa6795c75b7c1ca6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efe35b7c546dcadb32900d09e673ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd6640321ce70be5ab36ac0073c5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48260091a505a0375a26d7d509639170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dedee6d455743f854d6a1312fad1ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decbf2586c795d7ff267e14ca6775e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33b020824fd02c6e97bf536bc38c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71f326ad32797fa8636decf60be417174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64269fa7403833a113c5d7dc1b8453ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e1ff23e222262a9bfc54a3c978011176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747250f4467c8fc353412c4c14526c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1c16061c899c5103a8f36aa09304178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ad1297a4a04c264e5d93c0fc02a69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1807cc3c0e7511b345c5e61b2daa2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072422322283c80308ef3563aaa5a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe5e2e906f8ae25c159e6fd8aa0010182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d576a30dc126a8af60d9eb0eed041e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f2a452d2685996124e2bb9767e070184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e48034269bf3e3e8b1816e52fe9e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444c15e76233164b5ba8e3ee09bca15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef81dc1e2038de577f2016348fd4b2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c974740aa41a9f9d303384841f2e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529344917299ef11de9149844c9780189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b19428235d123d2266705b169d03fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d6fe5cd5933172702cb129172890191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31186ed4240373bb4f1a7a1e8a9dfa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8587fb40de2326f40abd12fa2f12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c88a1b6d7c89469d7509982eb4cc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cff5b00ed9306b446f54ac9b253f50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292e68ff2e4f9351364be41f090ee68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6340780d8c866529daaa2ea26f8a25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e420efecc09e230c088f6c76d52745198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2089ccced255c09a0c68a52979d74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cc207d217b751bd82a27cf3997a9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e066620c080039e8fb5ae650ffeba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79646ecd427b3a7917706ad2edaf0f89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53b62654413e31eb28d305a0af4155203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58814ef99e3a68eb56399e1c35a8ea2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd251c2bab50069bdd78acf19faf29b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea897bb487290dc3fa46afd9d35cdcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc9e98458280a0ef351401bfd2215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cfe05fbad5fc4b8bc62ce8989eccd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd80ace5b9c5345fb6525f2f0409b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00546197c6fcd0990d62e451d4c77e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524170d966190a436f0809eec8c3d93f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f56725ee624abb9ea74129d51e6411212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f80e31395b9e6f7d5b5ef761df5878213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322d24a62878b6ecd3db12ff3dae11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090cc10cd9a2cefa24c44d9049285f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0075f079cd15554c195948c27043b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a576d8961f823326a25661379925217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c367daad8e7780df567b8874646e7bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d09fb8bbf2b6ac36e7caa25b768cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a6ffc722771cda17d66d137294c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97cd3e9daf5674224e3350766e22e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd22b60ca48ea1e54952e622d9c3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deb040773680251939683dd16be8c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45d61239e95880a4d71c2fb33bd26e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbd9fd1192d980b6244e15abf6a717225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d933cc8dcbb17710897dc09ad898c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256016b753aecefde6a97060b6d22724227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5b189a2a80e422ac288019000f8df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1e39c399860d61191f487ab4ac4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf768d612ed266eb1dfcce5ffa83af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a7e7948165c0f384d534dbe12354231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4965f8ce3e2e50da3db1c5af6ce66a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d19b780b25f181fa2ab48b3f9f61ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d3eceaf795cd06f702bbb9b3d0e4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d83e9fef1235371bb0b90284c4a8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf2e4166daaeb31f3f1233de43be06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d67430fbc77983e45c588e9e072a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dff2c5319264af65c16b05cc25e70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a811e4c047ae34d2b4b4ee58ed03d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7effc2b301e9821e280e429c6340458240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ce133635e26fe1a8c8f4e94680df9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a479df2035aba6b8198b5ca43e2240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e14f92e2f628041c066899bd33ddb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a13049d66b25f6cabf727a9c51b05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af5f94ab9da802b2a77743ec73ef34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf14e9ed531990e985285e942f67e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae677724b8fa7c03680b3505064efd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a19392b68126bd903ff9c17c8614cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b8b06d48b7ea39990cb50b26139e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1119545f637aeb2a251433ee48c5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c341400d89eedcb959bfc817f5cac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d731a95f542b80064455f8adbf6494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291eb0ef9fd9a6613805a3d69bd817253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03786eaf21891344dd942a8abf3f18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58634df47e9ddec732049f36cbb75586255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb32c1e5b90c3c471845f0fa15440e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac07e7ed6d8a5809db086f2884adbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77bbc35a9da0fa8e69c36a4c8d777f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecb08e146b0dfe97c6e0b8a4a830e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55901af1586ba7a2b680374c19dade260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f53de862d29d629c35a34dd51bf69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f885c32bef81568d61e90cc203aa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223bec9b5cdcd6518b5b33e83113752263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa01a6dd6cc8f1ff547ab206009b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bf6edbc132358330f1d41f7ba5e79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd9360f51e8701388e80305e43342e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ae02e578f967976fe68b762013f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ebc908f7b9bf3b7a12c03e88f0f1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bd54e6129d0be17e40824244a4a9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c430836710e7790e2142de2662c58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05858d92d376e9b1993c5221aecd2fdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a9f15e1224dc3d097332633d79171272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b650563f15538b9c25c49ddaddc620f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8ae86f6db3d3ef8162ded45446976274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3c59e54e5a81a9be6aa7915a0494e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64331e7c15968a72e7bc6cf14fbb1dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d0473dc3e62209c37daec3965697a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85a27d71bd4480e071abd9c2976754278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcb96a4b4c7447ae51d5fc0c58ec11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17e63f6a9b3573e6c3f3e4e9db09f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b862e4b779f155e3c7769b46b13d59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6fb562a5effe95bfbf8b886e97d01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40acd6356d4c3c7844868fa2de6900283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348eaa6385fee4833ddba86398dcaad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656bd676883162a48f26a765a2511b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4aacc86483f8dbcf218e7b9c688d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac6c6104c6026e85b3b03ac6be9113287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f83ed637a7333d57f146c13daf3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81389cc978843595deff5291cd3d590f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2a31d31c22e3e935d3e2fe552752290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf25393bb8bba88a4b18738feec9d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd5aeed9a32e216d7edd6d02b97ebf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf0510c224b7fd37e9af90c86dd91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a8efb84ef83b2e9dff44d5525087e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adddab0c42a43aba65ff4c36036362295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bab1b38f9831352e935b1d71f68ab8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74a1147ac86dd2909020bc3c47672297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3292d347106ec423e5afc2985236298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a63292535cc75f8cc58be4702f1ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d49b2fec0c13aab865820a43843ac300.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -10310,110 +10307,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10680,51 +10617,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J152"/>
+  <dimension ref="A1:J151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -13590,958 +13527,933 @@
         <v>287</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="0">
         <v>3.93</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>17419</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I116" s="0">
         <v>2.66</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>36</v>
+        <v>325</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I117" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>326</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I118" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I119" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I120" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>17439</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I121" s="0">
         <v>8.92</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I122" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I125" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>17446</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="E126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="I128" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="I129" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>180</v>
+        <v>71</v>
       </c>
       <c r="I130" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>17518</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I131" s="0">
         <v>6.33</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I132" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I133" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I134" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I135" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I136" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="F138" s="0"/>
+        <v>381</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>138</v>
+      </c>
       <c r="G138" s="0" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="I138" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I139" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I140" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>268</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="I141" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>18318</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>268</v>
+        <v>49</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I142" s="0">
         <v>4.25</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I144" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>18323</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I145" s="0">
         <v>19.21</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I146" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I147" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I148" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>18372</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I149" s="0">
         <v>5.74</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="I150" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
-[...11 lines deleted...]
-      <c r="E152" s="0" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>