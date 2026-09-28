--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1318,51 +1318,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c720bfa731ed6d930b0e2539f705121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4875586742eaae6f17221cfe7d2ad22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96f07fc571092cf71f67407e3534c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebdbbffe74dbe4b9f22491969a84ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546351f57e0d76f2f5914abbacb63d0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff64b7d530f7fffad05778adbb4956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1391205d44d90dcf8c1f815dbbc10297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f240cf8b21414a115a36b78dbfe61078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60644eacba36f76dce49d85c2c8ca1389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27fb7745518f70443c948299646fc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714dec73682d3a44d18b543cf9ebfa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168df95c337e5f0329151a9bc66319d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd26b91d8315a281eb280ff55d0c03513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97026e10514271aeafa4979e58a9ff9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce743b92d678212f0909b4d3447f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed706907b41fce560c51305d27242ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2140bb67d4be6c98c193fb562f7825017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2822613174e35263938c832df6b5e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281197b7ca6aaf224c6d1a53ae559b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016264762e1e5a5b698fdb539f6602520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b22dd15c21dd1a45b248975c1f399f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913d31ce602a6cc8ec3a717ea3a79ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da383f542daea7d8c94a287411a29123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892301e74a38989a5f6899be9756d59e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa82c8da1cf4e13b80aa287d95ecc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc65b76345400b7daa12e238a07ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e664d0b2807f13e8e9e04600d32427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a58154717bbfa6eac6766cbfd720f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9a68e2b63d81ffdb10727334e499629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e017a741591252a7666d447b2b4963330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2778a0d38aa2109bd8b923c48266231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ad6b4bdff7edb0a70017ceb9930ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52ee0d8aa7f3185a3232768d6f1a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a5605a3db779f44d8d074126d398434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a92d337c32a4cb5b703b6067ca559235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da02ab54d51ad01782cebc15c6d95336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cce57d2ac6852929802994fac5e6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2b9b01408bb9fb588628921b013c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596dc1aabea3678271f1080400f3aa239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad68c47948d6794c34aa3406ddc81c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b622f2c08d5884ae074b5cb00e65241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e35d3b5ba82d951f0056155b3eedf342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6118f0bbaa1479af20fc5d7b482a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034441173d5f50b8d1816f302978bd6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49ba303a7ae5bb49ccaf7cd2a6b2d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210c40c285665700ef29d188169288746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0eafa39911ee9646de059388c93f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d545ed227b1ad409396a5dd6a268d2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20959baeb406500c9cd9027f220b8ec249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981942a54afdfc59738568bc5a2513550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf99548374be475f09f4f91c2d17f8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac87eadeee20e2b1680d9b6d5bdd48d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a09ef78569fdd222128a328e5d514253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aafb4a8846f0bfea65a34e4b31971d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f0f292634d95c4d4f258d3c28865d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c0d4552a0e4bd25176bb454bc858056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40014ef78e1b3811f374191383b31b2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f9b452f9248c57ded19380555f2c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df9a90497ea68dbfa94a5d966c9d4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4b94368f94b1e2bb6a85174ac40cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d365580f54a26914e4645c26ede6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b81e717994172a51c58066a6373b4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f10d90625ea5e38beb2642b8e11763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd47863199ea49781686d6cebec2ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef5ffe0d5ad6cff7dd53193a05c81f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da203aebc3b6eab09db02737d914cf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9a0fa4154d3d868beabf3aa4135cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfae30261001f5a92e56b0abaa43f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f89bf30f4671683077fd51ac9859b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99128d26dafd2a71aae464a527a2e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d00d1c1bbe66767c1641d1784ad071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2225b396ca6b782ce50363873b5b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7426ee39a44396da87bc12e55c6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ffa879b00c57524e0f440a09db41074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dea364dcd908d2706fe93b013478475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ff66203cf65f47def119a7a3ba9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a41cf3d06d81720b359b9ff798cf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812911d4128f3328b6ab1d41a5cf2d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c95fb126d85920ace32ae9bc4e27b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd481d6e077aa2718ece1c01d3eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e084e0e3140e0b20c5ee3a495c0b8d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5041d0dd6c608f8f43472806be3ae6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a091450a267201a3a83f4831a5f66c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9f612e4e937ace1fb3e6e5dbf58884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b718439253987ce347f6262bc6586f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2538c4311bba7963d05a005b59a9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf6f73beab886ac3cd4902a6f8292287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8fa09c38a379302ce99691b9f542e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3074f8ac1ccd6926a35f8834b912689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad5e21fefeca31c7fa70ca49306d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41130f4bec00efc9fc3048f9ba1db02691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625268d69165d0723c30d411240c6c4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb99c92c7d4b3e13f82c524df138593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b20c631bad647e89a61ea0b77136a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d06d4a48b0a1d6c0d23f700a73962e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c69851d7d8f5f8ae85e8304c6e9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6115c8465b125d07a15ce44f8256c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b685ab64f61e5a93a59f82ada3aa6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a310fc609defd28a4fa42fd6e2ffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64ae639e142c571e07eebbb1129ab1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5c866cefe0de8e8045a44a62192a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a43953f0ccd0d12cee286c122b7693102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2aacd18ab00364a5713cbb1a2eb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f608885fa9d7b2d4cafec8e781d8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515828227b6be10b41ebac95a0ebe9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c40729ee7fd531e0178472a4478437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998d4a9086e4bbdf035f227f1785a9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44842963730e3c59d2292d9900ee99c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72eb538d95afa0e85fd96469d78dd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1994c8fc8b4f21d8737a1668c1924110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761680653d073f48b354b9ca597944111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba7b4ea4a13cbd24cf57c7b8031908112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36707a4dc6903d414c3f9f0800c5245a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79da8a458888e1f124b84fda8c79a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86e5b60851aeb50e41f8bd0ac555ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db149fac7bd54a066b759b6aaba8634116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034277dab72cada4559b0222217a869117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd54efad17dc9414a19f7aa4c312fd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbeaa55d6a14a722a5cfe513069d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31811a914024d302778b4d57b205899f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2821e05919aed7f569ef10ef241d18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f370ee9f1bbbe60dae2c45a4ea6effc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81ad2a4272134d4d7e73b97ee8da0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bed18669e9063206fd99d4968c469124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f5af39c202ad5ce8eb709e6055b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ab269747ef6520284f79b5daa13f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c0f0c9e7280729eb63eca75fb2a1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875137f03969577e11ef2ad91ce7e84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015dd5210dd97db130e28c48a8d4711129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07370a7842b0ec24fc9acb4df8aa127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02d87b0fd9de9954d4b477b31a759d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ab542f49be1719f1b28e620fa2d05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e7b3525462f3d5ed0e9637ae02de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c90a41836de1dfaecfa2cf9a8e1e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07d7bf071a8832d2cadb4517cc1158135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809386258ce10e82fc3827d3ce037dea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b83479c71cab755531311ed8f31d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75125b13d9206b110bbc63e5d4324e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b8faf226a4770962d35a265469922139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd2e806b6cdc6b8d3275302241b41c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d745f276ad1d67697aee0807c1a3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9727f88b6efe4b57736e873660973a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525787988a893a676e7913cfd9aa04ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a992123893784025bd7a6e123522144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c04dc72c6d5071647ca248392cd38a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d92455b1defd42d383941aac8abc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b65950eadef79ff4c904f7ce6359b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c9bcf2764e104cf34eaa0dfa572ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88af20fbc0d4cd614fa9fdd5dc51c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafdd7c6153f1a8b9c11681c2262527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5dcc09633c3b0e7e75d097a81d27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab8542bf39c46466bc34936705e24a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e0693be5ee5b3267136ea3a0ec3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3dcbbdea0491d7531eb9f0d08c1ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48917856794de56ace13a5247f04cfed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f9f91b0168072214b2db8aade54c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e918ea68ec295f8e0594cbe25b70da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d5b45dc3d49c66215816d74460a55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e968edb3c532e25b0b682aa73d354f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be030f74ff9e6b2e65fa8b300abcc21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa2a0589f5d6d7523aceced29a4b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35259f4213d1491dfa19f463e67cf7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e4ad06c09e72e78e2519a12c7afdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dad5f091bbf73242432b2392fb1412164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2ce36c0b23fa0fdde354a35c3b36c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1631e32e144c08545f93bbe0d24b4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3b3a155721a2f3d2e70383d7c3f04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab476dd5c5ff966dfff910eaf8728168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85c4e11314b7cfa3223572ad365be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb62277f2ee497519bc9eb2d211c785170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187369479be6d7a203d92fa77d08b9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed07a0d0970d013b6f6d4da65a271de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d66ffc91510986e91eada45c71e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f4ff5e68ca8b6c1a171930a4a0d1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e1c19eeb55000d0e6b3e08356634175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaaa57538bcfdaaa59ca7f23e4a217176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4021d45d2f127ea8da6314187e5fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83442120690602aed94bf961dafb47e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda53524520afedb5233bf7302d291d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cbb79c1f1f693bb50ddc4e2a456d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e438ce7f9b126517f55eea84ad54398181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e8a2e837610070ba3176e0d34911182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323c48ab604d4a9744c7a1d314596da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fee7255195efe5ed5372cb715b5a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270272e57e695de28a8033b74aa0605185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88540c265151b3b3fba9b40b50affd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb37fc5ac079c6126689af080e1a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29ef29211aefc1a033298665eb2e6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d4b1743e2ec2b8716eeee9351650189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a86a90db884c7ffff69882915c67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45051f691dd3b138dfe7f5907d8e5883191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8665c596140f65954bf1390697e1d78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03579510a7fda17250eeca7fe1ea6b7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aa17ebbf0a327b5712dd4322a7389194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3ccedafaba1b5dc9e967a23b6c4a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60794ed5b52ab3b95f6f81c60bc205c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2ae8cfcd5a2c8142d06cead9569e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b461cefa4740a787f67e9051d652c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d145d682ec4c126dcaac8b59f342ff7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d6434c83057c315c8039daf6c9c64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6cf4bd33ece76fe9e8dfebd482600201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f174ae6373516c6d40fe0935bfaa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1fe38c37f6453a306c30ca942c857203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d55da38017a2d279250b1285e88e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a070f9908fd770beda4ae231053e69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce554c7fe4f89725518ed733978f4596206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5450b5f5d1edb1cba44a8163bfafc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6ab40002a846de033457fd3f14689208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f6006fe0a37f4fd1facb7f2e6a0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b166a68593c0d03ab0b370a096b00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102699371473e23211f06c6a25dd66c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e37329ec340fcd376270467d2fc0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfe8d7c7ececab54a8f253b3d62a84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d34bbe07714983827f19f6f9ca61bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c8de708432513e87e07b1e553f1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabce4229c7f78f968c3ca93bee8826216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f79cbc0c2a1057f4c8a72d9d2e8b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676553be8844dab94e65cfc754df95a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72ef808dc154d8ce778e8c07119c75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565109d70c27652cc3ce3e3188c1c190220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbb3df1cb1f8b2dcbf982b17a75c70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33098cfacc39d54b9809daf11067352222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4d7a103aa1a5f9dbe590b81545f67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2810c1d1ebb6ac01f7cf723f6dd5c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0e6624e6a802476c43968bb95701a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e40527da3c496b3642bc3c718b9a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158682ca67769287d542d6352a0a078e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b274b6e144a57f764feaec5f6524845228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bb5fca0f5118441a320480ebedd96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168047e9ff6c0f54b38194037ff1140e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9b9b849250d546472bc05ed6b9d37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb5fb3b31e94589c462fc945666b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd13ce7e5372a35d076e8391dc0e8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240754155ca63ca05584e0369a81d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ef1dffe457d0715f3b6f9f03caaf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553665861d5b3505855ca800de8e7343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f596d95962fdd5586cf1ff96326039237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8c9990736aaffd1a84760636b551d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d05f841f2f90b161b61f0c007c36dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd6cbfd52ba22045f0a8abbeeedd03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfbe1e06bb1ae8ce05bf3e1d52c241241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0430935a577026abe573b11df6b7be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee66847355b132d016a3edc126fcc17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554828ad35f0cf8ff873e595dbda1468244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015345c8ddc5d943b5b1b515c66ed6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2b7bc86517905e381f37e044a0c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f26c1a5b4d36595193b8934ec1baa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa620670ca7beb970ac72e09f3c91a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2082b79e0bc37869f5fcbc9010d21b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461077005d8b706c5aeb18b8c215266e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6ad646a8972ad818f308a7c3fa2c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860150fd48bfe6e7f9bf5655766fa9ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a633e918b4d48da95d2e3bd14e3726253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c1a999439ff6087c9b7d72d10f832254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b02f33c2a6b888700f6144aa97607255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2343b0ec9a2f410e1cce07a612d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10b147de4998f65bc8f5e182c15385257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca903c49e0bf8338bb94c8f4286bc9db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b55957932bc764d8e5de210caf6d01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b95a62877adcd0224831f282fcebea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d17a94d0f5350667da24c121420d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aaa46e4db7ed29754e3eb6a4c78d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e1d6eb1865e349ed2cdbe9cd92cc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df2db737c259719bca50be33e59d4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2b6c9a6938332f053b297ea061264265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7df5a3a74d21914f18182f90054363266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a37af16150de2366d29394b29066267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69d0a68f5b0b9a3202c280ba01c16c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083be0eaadc376c0b453b407390f0fde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9fe5b08aaf9e7468bdb2c079b9345270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954a8ed2d091362a5e47383c51d3c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31887bc87ed393350c8adfc4eb2954272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513f91e46c2a9fa6e80d7f0c10864c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc43298de94b5b5ec51066e55ff936274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c481100fdbe9913dda05dffbb4d0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc75265095940dd190d8a5a55ca9592276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10a1d031e63beac04ba554da048ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ad29146701b593b9c45dbb8c91e2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e3878c62785b46ca1ce9e304a3bee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a5a5209aea6a2318c2b7815931878280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bfc7ac509155841f040fdb2d5d15f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c04729551ca8890b948c2ad471807282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf45ff4db32da9f3f27726bd8b624283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd26a7fc039b823dca06721af7808b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b3345230b82e93b968d46ded3a1a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624861fc65d019eb06fcecff38d7aab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1103d023906eb9e008cc277686e78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b08f924dea3c9859cc9fd14f97fd07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1934a369e3bc73c7b185b1e01f96f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed12e91323080f35898143c8637ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6431b3b3af4e23136825886a19de9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09470faa3c129946a70cd08708bc2fd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fe33dc3b1a0a5de87fcd706dde1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893441a984a82321e0aa298b0de4d676294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066412836617baf8f6b0d0b3507a615295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccd331d0e0f5a6c1cdd39d19d22470296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e513d3064bc99d4aee8ed5b402c7a1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070355ca1b7eb2b4ca4a63f08670daf7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801d41f0216f771f405b2208887dc80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048395e327523d7206bd1b5c07410492300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86d963bada34e94c0850e584e3842301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b36ba41ca30b710e7692a7c2a4548302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be3e4f3fa4e683a14b6d18c183ea9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9130f97dd3db15facbd9c4cc3cc1762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5fc17f0321be954b4a50ff671bf163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df47c66baea0e8e46b72ebe448ea5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204f0834bbd5aa2dc56712713778b125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2675c4b5e9109d6fa64827ea264566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755d635ba7be3766560d2d24b6c3bfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f30a92e7ade76b24ca18b1a1b983f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a590599ccdbc3fceddb94fdc8d324499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83172edf5bd483a3311344f6a9e1018610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04380833d1dbc3659b374288770a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fb2a341a816b24ad10118ee50610812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d2e0e55ebbf0d391a838fe8f7e1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee04a3f39a91da99f4699ebedac9be514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b8a03ac268edc8f469143e235b7f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d69c0d0de61c1bf0143f94d788a4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314daab96cebcf6a2b4e2ed9c6a026a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d27f394b3f596d13019691178b4c8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed645a3c09f439f9728eb6657427a4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4fd9f272dceabce2d95ffed05870020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c838d6ab036d2d45b206549a1f5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b451d192f9aba44b16f956589d73bc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee970cc5c661f35a217aeff95d80123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0c275e90f36c51da0368d6868742224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9f7781519d0f734aa6fb5efc1fdfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f276e998eff0a061b3c80e764cb7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66d7cdc36e37917836c1169e32a8a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7815b9bcd7b7f79f2245e6c0a7745728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c39ad544f87f565ff4207c1ca1185329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d79eb7a834faa713ff6592d7c2e8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123efe6f7f2f9c6441780af55da4cdf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdefbc93831d5a692f805d3da4d13432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378f5b64f460d521000e985df2455a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732058a5eb27828216bd22963b9442f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfebffdda7a2d2c9dbf4657280386835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802ec55491e8a6bfc35c9dae65862536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968dc2e3c5bd5b72adfecc7767f16b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da09d49079fc31683767b1ba3086f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03548006a6e9ef3f810f3c832b680fdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543bfdd4b354973b7b85db6a0373e6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8abd751fd20912b834ada9c5f6c42441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d51656b78019de7c09db7163b7bb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba412e57501e5c4a2a282a6fd9d9c69443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e6b676b09d803058137092d5c7f0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79426baff3814dd83f9c7337a1478a5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec035946fe161585e2965848cdf36c7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29765559d5f107f93af106e2e1f86547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dac0845dd442d55fe57853c0e983a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be518f4b63d7044313575e705fb50d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d86c2b2d48aad852fdb87ba87d91fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b1c4938ea01545d957b18a3e77f5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b489fb1896200915a9437e5f732852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c02cf1f985d59dddb1f02d4b4a5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca4d99567b54ce3ed2fa020b3635054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172af5388bb10d9746f12d93c35c95b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297adf07366c065be0bd48aa5547f98d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008f42a69915402c1b1d2ff4b0eda3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8101c52a59933790bec86a43b91266258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c716e1d66a7de6ca20ac3d446c0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a55aceb38a8a6cf6baf1ce6c66044460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e24bc1152d523eb3baf77a3a5e791b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd1b808f831ba24025ad975cd57f4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa69006a8af6317c6551011357208f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb7b12578b42533915cac5d875c07e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d7303773f069ff94953e766099a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf93dab5095ef33fc40bfba90fb5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e7f511d772f7002ee2faefe3a71167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b303bb6af92e5bedbc3771cf248207868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55beb8aff7ab99c8b6dccdf8b49e6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242b0ff29f4169134585ef23cea88470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea8df753f76e1a81e1c30a908596a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246037deb3daab57440ce8c62b247d1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0563975cae80e8d5d56d01ef30009573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe3f572c1a63edf807e0509de54db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26aebe72010ca0944031e9961f8f2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4b1036ba2034683390383da355d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4fd0629aa8a9bf6d0e0ad19a4e6e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8078f1edb83fa54e8456be92b3f8a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51df3636cdc7b567859a52a05b2419f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6de8d6ea716ec4dbb91dab01aef73e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a3690b4a508bea61ef5fd820222881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895517387ceb86a5a56c59b0e13274982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495491362b5d9e06bf44862d426e28c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c1a52f782405131a9eaf8e188782984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8fca8ae1f5d73e8870f2384af9e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aff197166d0a1167969b60f2a9ae386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fd8cd9a5e7798dfdb0ecf2230ee3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936239277da2d9f720e88aedd84088b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a6615d07baab12c7cac7a5d2b37189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b30296f674670ed5f0528a76c75d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b99250a3a6d7e96af197b6415cebf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0083fed17abeca91b58d6d8fda1f49f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245b627cfd6e10ec04232eb459a2a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedcc607ad2a6797799f01a53ed09d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a91420431932d6b997bfe7dff1afc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84b77953c8b76ee876b9c9e47ea8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ca522565477a7a4cdcbb7dd114a6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73396137ff473d4d7713c814180790698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1a25649d640c3ffca4edef95e790c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19608f19615eed10009fc3ea7d25b0a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc7a8f9604fa3b627538281b3de388101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bce58f36a62e9899882d887e1e62a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084f33ff24ec50a00e797bb371823d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02984ea2a69bd4327b32a738335f8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692823180ace3d9962ee3d681297b28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad9a454f450f4ddcdcbe97686bebd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5589834e8795b1dfffb7cc27965f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fbce051fa0d565bcba2ede3e50b8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4766c455bfe6076149d1dec771cda6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9457dd8b0f9d20b75ae6616e191ee4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363036dc70cc6ffa6fc678594b6ec6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b34fab1d5b79411bd63fe6f95ee686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a62cebd8fbd42f2abca23c13c05733113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb2a7e8814f31a964510f0e95051a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce16959fbd7b85010b5c1b57fa6a66e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df9d518322ce3cadce3d3c5ffa270a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be834e07e17e2328b0f872a59df2e107117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40207e66c8da7548d3afd0d5a91a43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf418422ca50615a56a3121e2a9148119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305673d5576040150f73cdb78c3d938c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a3ee9c591a5e9450aae315a541528121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96257e598eeed63e6036250a1076d4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f43ce9464dc1ca6df1d240093e1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e503eedaa45a7561cb591d0fb9bf65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfd04bcbe97c7892b84f9664968cd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698e69d022b36be759ea0df3735af9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5136f979febe5ac8fc7382a67811a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27fe9ec3bd90d99d70b98d6f9c0c3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec83fbade230ee5684458aa78d4bd67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e05738a3f8cd0305d162a06eb2b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e815048f085f024192d3eb02fee4e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7b53639ddf4c2f3864aaf6ba5e45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b205f503898a282bec26268326d3d52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a690c505c7281307dde47e3cfcbf76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ce5a5afd2be099ed84ac514d64049135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c28c5b0c6601fa858a45367e0896e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd444769f108a6d00559ebca56be1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648a20adbaddfc7257c20e7636e2d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd5820c73fc8947240480bcdab38a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cdb71c5cda5f03249eb8eb9772aa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d55671cd5d280d0ce91ada8a8413f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c87b1d0d6caf9a3f579386a7929d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83e70738d82fae76e524e976c893cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4592680d263a9f85faf0f081adf3bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96066f2ebbeecfd3da4c22b18d892c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d60b15bc5368c1272ed4bce36f09c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfedab96bb1aec8f68ba4045fbd312147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e961158a55b4faf504abde1f34d5c17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3e315d85ce771a1d761887fabe9d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb628a5b6ae798cef12ded9467970b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53241cf797a976f3f6592d7c2c98dda4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd74933e06b8d3d0dd145a870379ee7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32f0f6ed82d4856c13c92f1419d79d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c784aa46bdb34b1d11d74516a202461154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05325049f626a917948ab723c2eaa1f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a44b1022137cb6ee8812d0f2e5098156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d77260928ccf7ca8a37d3cbac4b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3a8bd068e78549fe4fdea024d4597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658f5dd3f405dc2ffdd8c53d5899565159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74da74162e733075eedac88e4adbddf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3fd4067892acab64cfd5fc2ba331f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7da8e85b6eb2bb8acdc2f354bf33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ed1d9fb3a3773df31751cba9ff1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3287fdada70eb4c7b3d16e525e4c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900644b143c4e205bdb2722f0b7819c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771fc46a56e7ba90bae7a70935ccea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaabcba07255c2bd238d3537a23b922167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1055d18de2bd70097f4e0bb77bce1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956689c17c46b946144e3b240f82604c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e28812a535cb255f295e116f93823170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034aad5d2e3981f6d9b2bc57b73eb9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf77dc8395c212a65df4cf8edd604f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b39235619b5cf6bb84ab2831a200f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869086506c31d3113b97452522f4133d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e1d717ba0d09feee35df88d313b3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e6e178b5a895907db9c5aacbfb561176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab4dc1625850f22a5a08ace91c6d49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e5285443cec02d4328230e71bfb19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d198edd5d14e16e1c7ce6d2658fd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44a6292aefe1c07d827d4cae3c3481180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411029f3118137d501b705f5ef6db2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c59fd737285cf27331cfad385a3bbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0a54189503300d80be6fb5b3b81ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf218034a0d0d25a0fd25e2292af20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90570657224b9e96cc0971d377d3ab6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316285479b16274bd5e68951cad7876d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50715a7c2eac85e28116134d2cbe20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99e256ce178949bcf31d31af986b27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c7226ad0397afc3eeb07b64477460189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893754f1f0d7384cd7534b9aa58c3069190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417987a38d54b3be76931ffe0f8e3139191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8d78a264a77610c966515da6c3d97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a558575e3e9bb36a1b33688b674f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b4eb24740eb91124af71fe49028f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59dd3fbc696063e5ceb9b6557c0aca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec267c57029359920b01676b3086f57f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa032299e3cb87b93760bba7fd40d786197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eefc11bf5c14fa6e6658b76e323d4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18a5984f4e6f1b42610d482261a012199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d94410565114d8e688197639e073c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1420fe9be83fc699a7f613ff0912e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cbe816ce51ccdfb7c3db997696d19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6f0589d51f5c9c8803fef8f0f746203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ee945c14845ca8a75ad70272c2682204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ef60b9e7e3f093d7c57e3ecaff676205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a86b7652d04bd991b4a048ad2ced2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ae83d9413b7588a1a1c611ed6429207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa79996909744375ba67d948306ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e3eefa3f1240bc4a0b67b2bd1272c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51157fcb547963c850a98c7383a6a1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2534cf102917d6b6f2f376fddf417211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da042c30d1d2384605fb25b8b787ff8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178515999bca1a7220e871f42933c49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09070ca02601e61b9caf30093d644a77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8774a1a851214b73f918a7ab5b7cd71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b976a6783b4f194c8fe76329c1578216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe05febf0175d559651cbea218ae0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baafa4225f3fe1c22692f40cc76224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e72451830481c147cb5da77a722eea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088370fc3c11ba03e014a3b9b9f65b2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c3a2663170ac62174a0e29980a6d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d7a66ce370c100a01f214f5c06e3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c250223045067c17fd3b80232692d93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced18a563862ed40b2cae68a6fad9ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31674b7a0b41a265ee3c34f58c9cecd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b2ff8742466b835ac528de5697c2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbc3449ec8806015bb1dd2fde1035c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f106fd41d033924f14d71b11e10d8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307e350588cf12bbb121f7671d5596b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d8a6f026c1724dd4664330fcb888a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da91325e758ffdf24dcc847b7acb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbff9969f9f82838b18778b4573a11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8f1a5e435c4024e5b10d2416d4b34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2979cbcfa7b6a2df3ca1b07e488f409234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6281637b62105b38887015c12c5940a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ba0984d41088729d5d926c1e81e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551f78545805676ae37fb2d8c27968e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74973deb5e39668e1b3e2f44ccdd29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d61ca3c02f6806c54e4ee14cb7c9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2725b59d9bd85a9ed36d98dc4593240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029832aeb7db60556fb26bd5f99151e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911390efd063ebd335d3838ad6779c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c49f1e4d6fe74cb43a2a249e18b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6917edd9f2a06a4c7f923398b88235244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b9534f35f1bbf334d36ed72dfec3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c933b246d472b593dd7a3bdaaa8255e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc216d644b86396ff74087e9e2ad8988247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e11535c82a5262b2d0dfc48d899c2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ffd10a62607f596ccbb2be773008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73973a818a63fd6728825fe70ababc3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d661f76e69e72b2eda4849f2402f6f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85268f6198a12cd8d6e68c9bcdb881a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e52b8fb315606f438da6758e387e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19cfd4eb35fa97411e1b841cbc0af6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696fc2a9e2832b936f53b20bb765109255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372d9ec80d54f913399eab7a64844c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e66b0fdab45696bb623a4e6d6879f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdf1f0044e4daff60050197555dd0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407c23cc0a79107dbe5ac2a8bfd84e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512a3843816f7d1abc0a0f515d8a1a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2171a4f28ff5a44e188f22daa9c68cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9226216ef8520a8ad4e00bc5b40922262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52843e4dd29176ab013226cbe77bd8f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34adecd2befc902659e68ccf2598aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019053b706e0a81696e015effc20b896265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea47dce3f310c3f16f2fd553fc4ef7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f58d964f711c8e10e9a0ed3ba3710267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5fb03ff9f8d1dffcdbebbfe29756268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146912e5eb4196f561388d55529906fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968c1c2573ab2c4feb7ac29e025a2e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627143eeb1753c8b2af6c8485898c3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cd02749e339eb1737f6d784a2ec83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2590eafbfd6690f351d22a33c068b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c5b3e6ee77aad70a3637b5d76e7b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206741af0ecacfa1ebe9a5545cdf0cc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63327c5000e2bf5816f297be8b4288276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228cb4cde14b757c3da9823c366b17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90aeee11f82cca6c3d5477c0ba49dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1643c796e75ab719d94984b3aef92f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cd46849f88f581a752334884808ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8990ad789e1f08b8846b38813d479b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164f116ef41d98df4861348e2000af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf967adec449ac07b7b6ea63c1248a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d21255d2e0611ca2dcde3b55e6097284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b54f7d7e9725d8f26401275e5641c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9fc5513459b1044cd6fbe1196991e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439ec698a4e8ef4ffb4419c0f5928b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1c355c3d13fbe3eaca8e89d1af2c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f228f02bfb220be31223cedc1756fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40034b370bf31620a0526b7b8517c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d713035f2909088fd309c3b72a07e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc02155275f5bd9b225d746c44fc157292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a17d1af34fd3dd9f26462249ece4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cee475b7920c5d2d65113f68536da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4a23fbcec95d869851ddc5859a8a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eebaa4a2fcf058e9837b627ec28d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db408763b93ec9e4c14945a5a91953297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96409552cf582f384765b2af545f0237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930ffcab246e8f3347b7d514ee0dfd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad11e8f1330d82096c352c7cc5ab55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e607eb75704c976ec79ec919cfcbdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa7d6fda5ea4a9881d73c656f3bfa302.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>