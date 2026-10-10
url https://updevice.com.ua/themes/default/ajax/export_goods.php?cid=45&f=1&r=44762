--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1091,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc3297660c17a9b41f0e84043f5cc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c3fbc64c638d5984ae10fc4d1c3442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aeaec9924de87211758846def06133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da17a8818af4e8ff07c3f2b7a602474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1694b2a5d89f5fa625f4d19b263cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d584a8316ccfd6b022c92233d978b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc0f14057f3f3ff808b510fb76aa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755cd92bed0b1153e9a42a9b42449338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936bb5159a91a23a0ba31b5f1e49359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03634080d683870d6c25e10b4cc186910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1541376fbfa10ab62e4fbb14340b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073e7deb460aa43073fb203aeb4fd7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e8250152a5de55f8c7c9d71ef2bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79881c0bb39e0a68f0deed3c9c8139314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dbaa68810044bb96e3b332adb5e2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee9e5e436ccbbb5fae9c1f8a2cca816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250309528df26778ffc91194007af1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b925998a4b4e378aa18bee823220118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0994d483a0e87aa0221fae385f41e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab0e192ce95ac599fcb491328aa9ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54976679fc8eecfe6bd05cd3c676169d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a3217141b68bd88823caabf030cd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727077c62602411774ca887cc8a6d79223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4621758ae7d187fbd148ed9cb964b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb2bc93cfffb3cfd698bed17b01a7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ba427222bf6431d8f58ec0bc759cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24864da664d7732d498e16d93233dc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f747c011c7e95945cc6531d91e9ece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fbff509e52d4fd52a2cefbcb14a3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29d3d9c722d8c2a18c42ba58f142d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75363de40d31ce5e07b70717e43a8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76602779d7eb9111efcea98fd90d2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617113012df9d2b51a00a4ac4a15b70133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b71f6c9bc3549ce7af43ab6cc4278d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b7a4c7f68dfdd93fbcf618776886935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1650f978f5f00948eda8f81f6780536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c7271975523f19c304cb9190db8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de90a22a46df328993799c199e97c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36bc043da72fbcc72bbdf1a45de14f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cf8f367cb9fb938b8a6cc10e39a9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ba7055bcab49c985eca636ff4515441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b05f168a1b69dce49976b7356ab7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec36f57ef09a472fcc43ad9c7f0ac343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761897d0b288bbdd23b44d0cfecadb8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8fe2222ab2a3d3eeddc1b0426449845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f1ccf99ed81c9baae6aa011cec51146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18559c902fa98d05b5a1260f409cae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f178cee58c6428c4ebdfc45d97a7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a7ade4d6633d3e69e54adb9df8f0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d12c4f3c8ab8410838e7b3184c224c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa390bea8acc4aadfc116bab2c03651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4b0fa3642e7ceda1c534519fa174052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32179bd6c4222f2f4c1b042d83b78d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf616fd93aad770508f48d0569a58ce454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b34eda27244f469fc935cb5d1968555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d0d5c8ed2cb29a3c77102dc6bf89456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf150533c08cddb4958f691032588257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb96988596ae7b1d68cc556815210b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3de58f94f1c1b5237fa57251cfda759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fc6a985cb2a03c8475a0a003e37f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a862fe7e6b60f1fe7e0e1bf55d39461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e1e4f54138fe3da3b434ad3975d5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d84765d2f2051eb9bcb22f71afb9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c816296708a6a90344bb8c10107f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f670e6f53ea6f8e949d0dc7910cb2a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351c22f89254eec0ba47aa92602c9c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94378d477f28566159bdde09896b7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97dd9f83ea136b15b35612e18a27c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5712c6409e3e137bdc5a9d495b001e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be970fcad5c6541cd17f603877d2f0d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005012526fa1f943b5c6378819bf775071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f3af27ed1049b152f47b902050cb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6284be38bb66822554eeffd2a8fe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183e28563757018cb820ba4d3a8a29f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70d0b2d3cdc1d6d9f15267edfc57bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae6d024f1e9d114cd9fe8f7ca2971f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e826b43840effb842b8e959943e5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08fcaa772c75cf3c2de1d946e3bc4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78692387635e489770f8f28f004d12b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ada32eb031dd9e09ae248b221064580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e87af8d39490ea448d18d3d176e1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687abcf2313bae5c19e3f21147828edc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59738e29eb625e5c107f6b9bd05bad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98961d7df9d338408375ef1e38efbee684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9d9e6e63c990fe54614e1b717a2f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996049c9ce9f7a2a5f0a622f2c91b2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f91aec795fe00323e37d86306e6c5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4a44c37c3a1113bdc7fc475022dda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7bf5e0e4784ae56bd00c56c0c2f5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dd5bfb67e390f28bf39ed557bf41b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef726b3668dc73df2f6c1c3418e9066a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821907e1cc97517b7c6fe160f023403492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b69f6359094295a3fb4fe164ab25493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa02ec82546558f6a94f7387a4460e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef644406b586ba74442b12f68a7f083695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b391774bca43fef79a5eea6a7989796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b1b2639cb5ca9437c45d8cbd3847797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b388209f113158d67fa2cc248835598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec51695cbb7257464f0431b2678bba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8dfed49b21d07de859aa01c7caac6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091448ff90358914222016461689169b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb969df28e47fcd7c998d2a7bf134b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc96a8648f2b9ae4068ae715955d322103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6d49a5e7f9809c3b78f552455ac5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379116573da808dcdc453fc47527da8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda959d79585bf7b4256f9b5e00bb1be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26068a3a7faa9b94fad7b8886558f8dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b063fb1b45703bd1b6188042b7ad4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e580c8ff12228c960f1d87d1cfdd07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e8c3d6cbf5273f8ca77ec543045b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495874405a4cb3d482d3e289fe367586111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29102ddc1e81744e7436ad3a98710675112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07063a50ba2c726132ec196610a138113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fec75a263738de8b4ea8d58fa746e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2c7d5c234370e553300f5ee88498115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb0e01d8933caed138680cedc1199116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59dc147d038271ea5f0b19d7c90be3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448a857fe5a3a531487ad0891f384fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0c1bad923d9b5b997a4ec4a37a88e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581106cceabd9ea88f06630182ef2ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccb87b60ad7b10828cde7f0d9edda2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b94235480f457572acb0fb870888c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031aee4d1ef20f072ee277785ebe6de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7ec0b7dfc7430f7ed7291ce89ddf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a3d0c514b71be203f327fffdd5b50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d35e8fc06adbd4cc695b08287e89be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85943ba864dfea8851fdb2f99c861127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c6fb86aa888b2f4342a8c103f617d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6fe4966465ff1577fdd69ac450604129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa10f9d413dcc3bda206263616913130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78972cfc965e75001d3fc457d7d434f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b32c589d18f8bb55e6adf2e6019c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077022053822927058f87adbe33c263133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdf32a229435abd9dfedeb4f7d81d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cbc3f500582a9b3b1681ead8e6b37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd69cdee849c2570d613c6107b9495136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461ea1095f6b227d0069ccd61c644f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4419dba601566226eb8d1f4143a0f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce38ae35345ac54dfb101b39a8128a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe61c9f029df6089c2ef76df934cb87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493817a05ec25b8047b3bb74e6fdb175141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d4411ef4311dfbd12a14df5801a14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ad2bfea1ccc6487a386d8e4158e95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478fe0658169cdc2c10e7b0808e2122144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1bec0c1551cd78c656298c5f41cb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fbaa33623416c271a992e0cb57b87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb0a7bd9cef4fe201089cf35698ee4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9056f251c571723f9221890616eae7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016fb1a5a5786851194e2999377f4cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d842a0364de8d0a150ab9a00568ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb0e204264603e0c6d5d9e1ec1c93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac22bfdf40600cb84a0972f1eb9371c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c6331a2790d10c6349897254d787a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98a5d8351b7c91cac38f9363b78e74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69487a4f7d80f411b80ddbdc4375545155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef204326226d7e4830411ecece2d1de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c28733bf6fe9958e09b9dfa16c84bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa7ba616119556cf2559408f4af359158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09675d72cc86899743fdf36ac3eb815159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314223e320be4a3546c231ba470e1854160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2884b0ae6b64fcf7f489f16cebf11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d712eac070e20635685592e8e9d6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253af096cc530c4f3e1b483fef9f2622163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0515f3cc9c3d96ce052c3f8a3bb06c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03593e3bc41950a5d070a09120f1ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ea41ae4185fdb71a6a2e79dd8a23b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fdb544c6d9e1697a170d90a74f068167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058503cd8a88d1e273748cd3c0b1e2e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9db17abe8c69e775f4982f6bd9ee52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab59bb044ffd99ea8810cca1563b38b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdac79b1ece0b3ad4b879911dd2a99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0229afd7ab61cc61ff2d1ac2457cf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a13e1f3e37dc7c85f354c649c295173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd8059c09abed0445506d84f793033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16efc59e134510d3c050664eca444e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404a17f3d8dc486d90b616c42d3cc82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638daefe790bac490c1cf8ffc8b859c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40157790d065aa0222f2e5a8cbb67d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afef8e9a5a81fca3701081543ba6a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a765fe00d99f80b5f15cb608bb8ec0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46749181319fa38f2ea74b1ab603403181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79abd913a90d6eefb1dde51468f31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0450e512266ab0484c317dbcf730e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0703f5582e3e9b7a2b67b069ec32b11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33c10c9f4b72442f2b6c33b957b0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce2806e061ac9b59bec322475e9e56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d9771411b3e9d38fd95a2573a9fc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966cf80c3e2bf0721bd85d5ef883c0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db930e24ccb52de6f46dfc03970b1b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189afc040e05aa75c76a6123167b9019190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac225a5dde0d5b93248aa95b30f9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a6f25806fe085758941f11ce5d9c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b5e46ddf4338685f1efb71902a23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cf3c0310456955f7aa3de1810a4b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37889725bbf6289b32fa4a4ee593c3b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f52703cf1a153f62939c7f575e2b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9d06e0bdc3b347fbc767d38b24dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99a59d74b3dbab8a597a8ea3744a30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fce63c9f928b7861214b07bf7f4ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ca7e69eae9e36a3f4cb57f25d4a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d68713fe103390be29fc098150463201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a25412feedd0bab9f4b1be700c25de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97e0af5687a46106db1d2754656b02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc30f5ad0bbd6dad74e511a58ad1398204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cf687c59020d1a3ccbe28dc9bf932205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64943f809ff1818ac4b8027081b3fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d66970e6724a24104a7bd4541fb11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b5abaf5867b4f528ce69c5c3a05fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65327cf5ed93d1fcaae7ce733a46fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc3f38d0395734bac0f6211fb7b5c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bd3b783c4f93c6e727324b56f4de1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8e403f148cde48d5177fd1315be8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510707660b11d5a25520a07750daae22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde2dbdb436071ca3c2ca5fdea74cc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b8c26c14e633b4faac7a2ae8e675215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb725f66ef7dae3bc9536ca17589823216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc27f660d92c3fd413a33d5b03827217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438d12737f2e18db6ba5c3e43a20560218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413baab669edd07871eae900da2b268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1937ecf944477b1a239b7a0af01e69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c66016568aa64c74d00e2914c967c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579db7d86a3376d3814fba73366fac91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7644002d2a2c33239b33014ac02853223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e44bd4a9c9e7b6daeee6aabb0022b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8046696b74c785d4df49ebbcdf3ede4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf9ad18de299e30b1102afc8c775b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165deba6298942b00435420028351ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33753d4ddfc8accc12d7f64ab245210d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9bd728806887af936e0e054448ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569223655fa9d43411769b89b636e5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de0e5f55e63758cb05f2e3fe157948231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edbbeb5a95921efe7a479308448800232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475571a39afdc03c308484e17f300f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5745c4f20ae08c0f12c6a2fbad20b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be19e98fae4444a4bdd5c64867987b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57442966ee3b69b212c21c224d89182d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22d7109627d7ac6f11910a05292037237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b195304a67ac6a7847ba65d8d776e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdeff4a4cfdae58448a9468a2aa5c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebc8895a43bf62f437a031d18c7393240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c3fed423a907081da73eafcf9e77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616b73fc7fb5b5f861b2ff5bca48e24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005edc8ec1fcf8496b2fb635417b7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cfa98746cef4aebe4f2b31af0124244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86617308ff222b5f19a350a5d4d85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dbc206f521379571ea181586bc54e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc93286b946eb789f9ae9c8a4518a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978628b6f260f7fd6d5d4978aa8288b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1f17ea1ff6eb3d30de39f0be7fc20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ba5c2c46d26652d03f35944abcfec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272ef9c285bea72d7a5518f2354bdf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d17db3bcd9e0c0ce91f536cd61cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2f0bfc28abc253b0b3d1ae78b85a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d6d039ec5e121f9e9df05da55bcec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88506039ac096e72a215a89f3e412bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd672facd8d7170082169cd931e784256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53976222920317704fd4a1ac1de0af7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d2412580ad43000534f30d4d407a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb649268171740147b788a3258b983d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d98d5dc564ab44dea3dff628320687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db4ea4b001c0821b6aff0aefb6db31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b3c6f86750de3d39618dc7db2d93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7864119f6d963d102be857df748c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa47f957aece41026e336b781b42e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da4c75effdedd004519de9a4485c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9c41330ee0be06671f2541f3b343f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef190499cb01a9bc68e754a3b78317bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ab42357d068d7c93ac7832eb3097e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8a89bb87c040bc944777b35a1a87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b42994603df6f8931f4fd564249ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab06f9b5afa23408519ac29e77cc7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0efe583af7b015e13de41a57659379272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eebee4b68915053769aa23e37be3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed792fe040cca220e2cba0b0e967e1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf0ec60c215054146e6d050e071b05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f6a3cb1dc52371cf6af2d100ff229276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45c8efecdd38bc9b78287b50c4ae2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b1a6d47fbf71755a98decbbefa0e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be851ac280963c9009c7efde1e88c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afda04a7ee21b5dc71ed88a5534406280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293aba8b2e5386946061400b9f4a9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e17cf96c4c243090403554e0289da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48fd88bf124fe8b9a7f999bcc6dc01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d588d246879a4d9a206a299fd64cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde396839abad16ae64f6dedc9d4d552285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334fbaabc6aef87b4159e23c7a07a71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442b6caf2d973c138f15fe7f4fd15ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a80348bf539491bd9fb33b3112e51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e3d3fc8b23e9877fba5364f928b97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1a99a8b4a4b7de0cbe5caeaea3862290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891cf47438df020defb2888bc354a92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c3c78a2b014f7e667327f345af9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c5bc95aec97bbf27dd626f4abc457293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62aff9823d812d7b4a21c4f2e771c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f884430cf56472fc4545c5907878295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78a411a2c72f1b2867116d41fa32e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b67593933fa7b88165348b8d9e0e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9bb2c072a88897755ab42867836e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbca4a1ff48ff0672cc8d17e117214b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be210678da15fdd6dc4903e6cc654c70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17561e427d739d89b2cf74427576a5f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8037001e5c540a0db7d106f0813f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716438a86df495c294c50523ccd9f7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6cd35d2f519acf14190b5539acc06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e5eff33e0f29a8c235b2c12c28d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e9417bdb646ad2f3b3094ae0e4cf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5402635daa8479755b5c80924352307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe19425c2363726eac009ae9f5844c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e3514912647cc5797ab7bbbbcfdcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974eebe8feb366b80fb7264799bbd32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe7c97f388413cebd6ed170086d25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573145884850eb9df2ff915a4a62d1da312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509dea0403fa10d513502f6e9d643561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d9e841b86013693404260f985dfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e09af04737932f3b55942519d67913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d38ff3348ed2c43dbe79819de6ead4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704087f23d05c39eaf87cd347fb10a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d5f405ac1545ef502d058cbeac796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ee5bd9b540abfcc211c364bebe347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab575ab1a2d90b44f7045c00655cdd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09f14d6c2e1b5ed8d68e85d8350dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8174426a90941a520d015079471f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b2cfb031866ef8e0e74588e101bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aa4a1ab72b767a227303af1e7fb2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57498809a7697f959869b5d0a834c0a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7723fe4a71f907b6548576cc37415614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf584b38adf0ea1724743ba4da72eee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcad4f58964ee9471e57f3daf9b16c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2f2f0b51183d1fa93fc344486514217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd09b8a735339bd9a3e9332dbd65f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05454fada4f5b0f47d474aaeddf9f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa409cb19e0dff413fe4a6b2aae9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371e94b4eed363ac44dfa6d9386544621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b6b54f75ade945d7b3cb13af6955122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01788b317c766863bd4263bc26f643123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae09fcc121142e08281282aecfe889724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296703802e0aecc6ab3fcea30d2804725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648088da83e0220a829675902890ba426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58e8944cd07e65e48ff06224d1beb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d90f18fa230a0aa73d2adbaaefbb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdb3828f523108ab8c3cbb6c2e225e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3f63fa23fa3b46fdc55dd1047eee530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e94e19846e8d1ac685b560e947db831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b5a831282b170c4889e3bcc3fa4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a8daa91d3b6d534385bd7a047ad833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6c90fc953810c8aa512e1b7b3733f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5fa0d89ef01c3af12fa1219428cec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b781e8175d0d72a0dc8dace669e7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e6f37ffc419859f2249663ea3a05137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473a99d4e180c914963877569d5ed4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd8bb862446359c28189bd7d306ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e82e03d66cfc88dc96b6a120deb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68c9f8be0b57a40532e0a5077bcb0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce286d99fe029fce21e7b58786d164f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5428dfd0be82dc0e3955f984519a0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1035b8091e12dfa996a2d68ecfdc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d11f88f8fce9c7f21cea1be01502bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93133c376a36fff214859fa3dcba67fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302835df79bd590285bff96c6ed0736c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d9a03944cb2a21c06d3c74e4f6c6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d4ebe461902f64c131a5b1e346d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a2fd02932ba1b67932eea57f2993550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ce01afbe4b39866202ef355ef763251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d41f0637c4f5bfb55455de20e0e2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200026e55d2c5e76a925f59a59c6130e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ce74d82afc1324acce5168507a82754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07312a6aac6c0ccd10595a907a1b33055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef012fac664936409e03584442199b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d686ca24cdc8dcff6e86cea47e07f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf77e82a2532fac9d3e6bf1811973158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdbdaf7965177ae3f8d6e0b1afc7d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffce5e6a94c7e4fdae48518bf6bcc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd8d593dde48d228d8dd6b0df04de561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa705ac0af36c528e8f385db72aa3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3fa61a65091ba5ac8d530522f2eb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dd3009476db40b22657ebf57716d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01853e128ee8b5580605c71c21ba7a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df513812c64f2f8773b4763811b4e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba972d63d054ecdc9fdb236efd240f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b54773f0f69b08f62125e6460fad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd185a2e2be6fd8c0b676e2ce33c00869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d2005e75c1ce7ec44fd7d7048bf2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c440dca61524429fd8228c664f311571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30036344c513e86bc5dfd25aa32cb1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547037f8e07a61e95e76283a88f4e04e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045dbaf70aed8d35402e51ba482fc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134534ef997727cf525510332d165e0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4616bf3dc16fa107731ee55c5f44a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480392642689a86090677c18048cfd3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c538ea680af7dfba552ffc97d2f8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd7ade9f6941416613640f479038179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb586f7a3f854199e26dccf8eb868f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3c6756e14f62061a5c2f20ee4783581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6fadba27595a963e2f8f21ce380f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d40c4cd872733810f5198c9722c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd26a8d1629f3570351a2ccf22c2f1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d20de91afbce5e02dba6a2cbb1e0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6ac0b18b1139e0a3108586509e27c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3a8192788285ab71a2d10ce29a6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc45b0c94d32f631bac68f71079075988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e143fadf7f8fe7b3da5b5d81c357e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed22347655706e7dde9bac9ecdc57d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06358dd16cb32691fc4789d00523740b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064075ee5c821f02a65042f53a938fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d841b8c08b10ab347afdff2e29487d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f19aa77adca5f10c2031438d263d4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb776e73988cee83b8756fde398575c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120b36e33355f4c6e24dc8396808bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ed4b7d22765270ff82030a32dc71297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9568f9d618d36787089f0c938c7d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85076959f356a75091b080344ed5cff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a286e693b39a76f39b98751782982dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c180efd2013a8712938bba8584583d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef82d54051f9095bf6c96eaddb9ebbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86871e4dcdc800c8189f317de7a20bd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2cd19351524d332d364765129488a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690dc8d2ef046c6b8541b6c93b7e537105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129b3e46989ee036ce411e90dd8a395106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58879439c5f2a629cf3330ffab524bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c86a13b5c7bb623a292f1308ae434108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c1049d13f76d3b2d263a1290433f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9985b47610c8df377c645d3784ab0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a057cf2aca277f45d708b691b25ddcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d88e53fa9042935fd3789d11c54fbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f86b791dc99d988a6c42251e5b6765113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821a39e5b6dc852ca4ce0c0fcee3a0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe3ed69511a65c7618e13cf9fff97a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd0df1efd9f3d23b87274791f9825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40968f6a9d7382806874b44f017ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb8ca3c57126c1df3911de0926e769118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168bed52516912f72fb177996b6eae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a437fb310a04ff8583390b36ea231120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e374a6087f5017a8aadf343aec12039121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec23629ec6a41e455af1bf247019dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603753982b7667911a14ce2ee46d9d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7806ecbe0458536d71f8c9c771529124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700119de6250732bbfae5ddac280e94a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3aa9681ec03e6268f1c6ee203de36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404b14357e2354e87f18b7fe21e2f58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a1c8099232672a339de50c5b7c650128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce96f6fba32d12e529c46fcedfdf3b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ff816920d6b2413f89b7f6d5e34c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021766a90931aa9a636e12a92d8f67a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7bdc296f006f626fbe42c1522e440132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97993fbf0835762531a2851d66a2477d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42c390e6337933828ba63fc367fe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d754cfcb39a77f1c9f3cc499b6e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc65773650c4713faca3c79e7f7ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a021600cc2aa4e80c95ce3b1066c14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ad66cccb0addc5a3293697660698138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec8b10b575ddcc1c1d7b8da0098245139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d7ae9286d552d15f0131a3a4c7649140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf8c74f3705e854db4242fd01dc690141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46b4a3287a44fe7e114221952c7177142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838e9a7bd8bf84ced43f22950310617143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1288b4bbfa3a40d63aa4dc04dcaaec4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448943cdfbc52dbe40b2f4a6db60022145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd77dbf95e6ae2f608e56beac9dbe8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58f004a5a097f2296265520de3877f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4863192a21f94e22696a3d299599e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9487202c75780cc084cf6dddf32f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a82dbe6199b1d4e9470c977c08cae7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ebac093a2d894c0b6a87e731fc932151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1c1aff7347e3ad09d3aa7320ea66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1204738905807645b55de65efce285153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe881f0d3fff4364b59f0610498dc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc333e95467bf14f32aaa742fbd1ac2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc91257d34b80b4f768869f5575e28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af298f6f44fa0235a323674d78a8dbc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a57efabe4286982624bf2ac8d4e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e7fc3ff9473997ec800cd550c87d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13075ae541e0ac7b610d4c071474a0ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52192785c20359e93797255dace0ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1604a548afd5ccb80430dd6b30435b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ff17b7274edbb1a27fe641d221e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca616a743449d9497458b4f811d60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148aa549ad109a0f3e50afa7ffce6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3158c181340fbe01fdbf148f901783166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982b3b3a6981d8804fb8b99562ed786167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7c82249191a4391b4ccef7497cb5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f704c22e446066df649e9a7e675542169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2d2e5f2a616f31df1fa884cceb3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f2869818c49185b264817d768d4c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238eb68aa0694457fe0e834a21de715172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918b5b8bf1ba1215033c5557a62877173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5134fbfd397fc259b198203d189c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc82fdf7a958c99e19e6bc153f29e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36847e379af25d6f3b4fc33751c0fc23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10be52699c063ceccb80fbacdab182177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8921de3f7b1b30a8872aa8d38e45d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ffdb58589edf8ad2d9be037495c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a2e828ce2097fc700ae915d364ea2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755306bad5d2c593ce0fa258a2c33d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d855fa2e5da07c06977b641e73daca1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bef4890d8ed4947e1e97f0d1eebf98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae8696ea8a6cceb8580400ce2f45b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b898d8c0533b5c244804fa3e29334d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bc6a1f0c1c0929634575f718ebbcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0260b69911be4750a8c5655875944187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d62c1113935323d71e050803bc8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92c612fe3c046e2b047544f4b12319189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a850f2113550c2ad2b8a8012fb35c7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc017955f503caf05f3219794bbfbfc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d863f5e5d5de4fc91a5fe27816612192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc193a04f3fec926c30aa1ce1e9cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bc5b7dac133499b876120030b54f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029c4905269afe955303669fff220c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb32a7712beaf007045246b608478f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95422e029524fa2b6d3a78250a1b40b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d1a7c58d0d37c4241a9da1b63f0f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168f46a9d6fcdd693ce371b3899d22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2670cb9383ec5c92c72277a823a32f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fe0780094e900c6548d8380c1425201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d2384d30fe4d2f5c7214f88bfe41e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724b39095227e2d286bff989ea27a4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c8415aea273beb191aa463ce1c05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526f906b684a79a4b66a7b4928a039f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475626fa2df136454bfd318a736f0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a78912d58f2993d354c353eec66a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf79deeb0a9dd253978d45291d5b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a8606de79988d32c42b08c7daae77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c1afa232e2f732c09ce2bb97dbdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffdf6635ecbda07dc18c40e0da9230211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c51270194d6a7d2214fbef00a63b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad48fa9a0e48461ecb76767281e17f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3deb8f13bc3cf4cef5a06c47207996214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d603a055d6336e52b33e4a572b1bd68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063dff1e73381888028334e90b499b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05598bb037abb118b9c561b6e5da15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47963e0301b2db8a0af46b48b2199fe5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a998f4909e08d2908328f7ad8e8876219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d237ba9c01310208aa7f4cce759925220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f691d42e9dfce58996d302dc5619b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfa40f8078f3e00c09b0248c666d25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a2c1fc1670083e9e7c53e8b2fbe62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77355c661400e318488ae410bac9ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a548cb6881838dd9cec1c092dcb88f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f5716a08847a10a6ab8367dcc98d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ed7f850f6ce2b46242e6185e943b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253256d962281f3c39025a45b705c1fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed9c0d76ea1e00decd9a1467621d1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d90267f0fd52179e39fb3538b32ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eb8ba5ffd0404ccd17b9dced4e2e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414787cdf7fef25e9da20bd451172f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535221b5965be6275c14573a12dac3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc9a6c2e3074f660ed8ac0a4d6ffb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c17bd7f76efc67000ee84ca560a90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df9bb130879e2d59ad0918c5c9a7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0658439f4c7b26958d69f91002c32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4c2bbca1dfe67c0028aa58bfab950238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4feead9e6e0837f9e5fb91639b624239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f09d0c809ebef0fdb31687d8cb7cf7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6dca545ea27cb161ebd80e4d51af9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d5acb8c4e7ab0e9f6ef4cdcfbaf42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c22313529d6d6b67e6561fda553e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce4d4a50907e64e2cceb6a925b618244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a89e0a25c1e53fe8939be14e569f02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b478268d59f132b5c6559a2bcec14c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7581ddb35fa00c4d1bee638abc2f1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b18215d1dae28bf52593e735df789248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da868ba20ed94ba5163d690bf6473ddc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c48ecb0b4c20574fef58f2633c8bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c679ff384c76c93ef48282962c2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c36bc66aa813272ac7645796b7041252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00657500a1866c2274355dee465c2d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca543ba233acb64d9244d683066e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228cab02a87bb72ecc035eb0728fe99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07814c1ab0b615e6d70093b3e7ec012256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c380a0d205fd564197aadb52926841257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85153cb86fb020b4196e8c4fbbc9d67c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed2f283e027a72add1e9d3cd5b00c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a071ae47b86bd4eab8b00da7b77a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a37bffaac91a0c21bf92c28a2e896261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088618dc260ce43fb145840697862a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18ad09e1ecb8d5ad7222631afbb221263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f0bfb1d218b84c436dd671f6e1001264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca2f1e81907cf62285c7f279c64987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeeae65688e72a38c2ecd4e97e6978266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bf496374a52f08143d38aa2b98bfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febaec9c84cb71c26e69ea6b32b0ad8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ab2286ae75cee4831fdc485849fb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543772bc9dd134118213568837573cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140238f27841721043f9a250323a65f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e5cfec9a9e862782e351a4c2fa2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ea34f19745b3d901d87be00faa8fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a08cf9089d090a9e8f10ab79edbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c31d62574a4ec840f0d7aa3408213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488e10e2ae1785777888ef8d761386a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288d8d492151e1820ed2e332abb8130277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc43debe7e1a2c867d194c7a1b5bd87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff02be0354c861d757d1cfd055078c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd50f2deee1bb3104104297d2002f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2e8155375184f3a6c1b1cb0719ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8490d6d9d65fde712bfe8f32a9ef4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b58af2a1132f0a862343a2f955a2a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e031c4ed115f7403a7da77a309b6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92202118cc4effa6673d00941b18d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1b5e09650ea1d1fc2a23e9533b772286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f99ddf6c963ff1a6e089f33852ede287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdda2b952ff7000a5c07f448aa3b677288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9977,770 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...718 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...260 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>