--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766419f2db2e6d88a1afc1bf62d98a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f4ff0e014059d377b2c7b8d8fe4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2c7b739a3df4f653e2cd9969886bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810c38a87598f776f94d909585fa7564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658723fb93693b165269cf3d0eea8a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ec3530558b326e5765e2cbe3ef7bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27dfcb463e9688c55c839cafa699ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c2160f03f43aa2d62c4dd6d5715888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3855ee8ba231bf5e0d170c01837909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4118b50d23539b69c61eb4dc37017210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ae37c06445ecee11575e1047bd6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae16da540f714ffa09a46c37eb3e8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b55e8a32ebb9c9ccf59908249a3f9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c308926800be8af98fecae139054414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3149bf7ebec9974f5bf8b2a0550e8f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3580084ef5aed63a34b729e5284b46f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e256edb1ddbe6418b59824ef51c8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef709d105a89179c0d77785e7b1316d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c1105e835e50ad6c0854e63ddc1d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63182320d0e65023f24e2c6c7583dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bbf4fd542cf2609566b2226496a2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9dd802870ae4a37349159dfb08d8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0407f1fd4d1386b455227ccf58ff9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b720c71a35256107f899e4ec7228d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489b71aa94242b2c54f4096f28699c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee8fe606ebff71b79c8434f0a94bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a92b10b93aa34d48217b3cc4da4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b79f9d13f2580c77fe593358c7ba1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57a5c5363349e30a25722ca72e7faf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77012bce235359d854c744f712460630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f61afedf9244b6306564a07ec83b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c83f5d72a7b4903e382e9fe2909d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc88a35bf711d1b5f51ee705e381c8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb305056506c42809b68630067fb9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296da5d5502c2a821fbd89a1041893635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0c4d350f4abfbd83b493fa9b8e43a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4595cb98f1ccd540cf19ff0efa90e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b57210e29a48e44b48e8246fa11b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2296fa2806da022d750eabc95f95839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d5597ca88a29fc40b8015ccf4c18940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ea80e02120a96fa20b142e03f77e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e06dbdc7bd91a855644123e8946e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf0a8ea1751d9a27d0517baec79a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c111cf47e5538724a02c7138c6102044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa135880b7e6186edf5f8a43457645c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5b51e46b39b1dbb7b14cfa70c69fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5f16cc8cc638b23608b3141b1205d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad06f8f2dd25c11678e7f87548a64548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bd89cf5a8cb2c7139b82a2bf9bf8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489146b48ca0704653bce4ac71dde7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febbe59f8e1300bd7fd097122735f9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc36e75d8754f3675f37c4ca0e7bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37b00d8cb42aed570d7d8a27b0fb8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fd74c4c9ab820a969f371f3d666bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08a0df994e361cc2dfa2b3edb76a0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420d5d1cb7304479a1469ef74cba69d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce41dc77272065eac148fa303dfee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67793f88f88917589db0795dd3d9cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f7561a7a66a48b758307261d92eaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8bb870646a3583298b9c0c57a792d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebac5d3fda3ade7741674f08f648d7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22db6d305a0c3cda35f2ba7890e08e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf4e9bf019ba0b1679b7ebe3079d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725725f83429998e898bbd231ae3d5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc0238725ec2398d2adee8dcdd9a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299dd11364a5740f59e4233537de1b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f3165642c3d3f5386bd7c135d477b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2322595dd82cc2638b6a6d22867dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9375b8143f8c08b49aa1cac6ddf57269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89c945b59dd54eda0a211a4670017770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1b91da078f3e74742f77a5786a10171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b8bcd760705390d92b847e38afa4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7a4758913f45114e0f972ea6994a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a859f756e59e044a6d3af4f4f36556674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c8da89026b30ee3121c1813abd8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09634bd2e68e63e5e5448a6b3233c4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e426c60944d3db63f330928f075451777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26b359a08e5ecd27acc666a7e02f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fbe2a117fb0fa8f7f6eb6408fc77a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed013584587401040e747ef0f7494e9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a51d8be0f3538ba6d910761dc8ed1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35647ae6900e2975b97314a543f49082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402a4b80d848ebd2960a032ad3c41f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa0f86a06791c708fcc32773b4446384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40226e0a06d359a9b2730219725e6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac184fae3280a631c709f10df38314686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f90d7f62aa06900b3569846c3995887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c553a262c6e5b1ecba0734c73828a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c19a4eaaae4aa659004cc290dcf63889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367fe682065bf270152ec1bf8bf883590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1bfc5fa3ed60e0a872ec7310c9b4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691048ad0e165ed14d0077954c58e0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5092688a2d16e757a8918900a11f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e409f3f7fef2732daceb18a340c90d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce19acabb67b703c17d7a2926dce295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23e6e12fc946e83435c4589e1548296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64e17d978a7ae23dd79aefe7d50e0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b4872bc4ad090041712a28dcb906698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112b32080d2e3feef02a90fd1f1647199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179001f094a2178a0e9aa9343062b17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5c1554f21563aa74a5f2b023ea9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a3ec67e77153a9800c88a9a4b768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6c61df5a0b17c62bed313d36671b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d756dcf1860f2b1ba1d856b63ed96a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e99089c2c1d25e33e352afef499b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fd829886a1b35770c2db239887efe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91608d554782199654444d65a84fd2dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd9a479f0a3cfa2d6559503996f402108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435094ee6398d9c0d0a604924402a6f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd682b9d4b3100082bc6b672effade110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d176ef1fe18ac3e064e04e1c693369111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e632c4bf20df3ea9e67cda89a52b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c524e75db27706f70762ceb1e6e3f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7e313478b71b458d6a4b74d0faea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264f4dc54e8bb0145d1f3fa7855df8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7504e36604326fe3f2e4c5647368116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093112fcf57bcc99d4f5ec31c39bb09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc25204cd7e8d39533b785024e9e6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034d09dd70a8f48c349afac2e60ec01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40681b1f484792c5755651d1bafe2f74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a52da2fb26091bebc6ad7e484fa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05352a2c8777bed3be78f812c7aabc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd18eb10101df875ad300ab2172f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ab2163d76b03876fadf5a5b38102e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc627f5178887ce66b5677ee317f6a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2819fc4497f71f5e1732812eb3e6fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948063d7c6b8cb99b5c6dfac7050c7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482d98b98143b68408c6a591cc3935128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e52a4155d60f12f07238e020360c54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9ac036ff8391b63bfcc48150b323130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64e93fa2ef7dd4e56879eb91831f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268f607247a27288936968e1ad0dab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3749daf7971129af8acfa9d464350bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa58788606e480c2a8aac493f5d50ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e68baa3ba32f8afb692a19ebede1cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cc80af1664173caf93917394777f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545dfba49524b08f73e8d810eba535137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea74fbd9994de03487c7ac582f7fbf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e03b5103bb5a76b71dae604422c50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967651d2cb4c2ae84fd51d53356d4f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bf28371b19753a8bf89d1e9741789141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf33b8825e758c546dac1fa6d2ef43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466191976159942d26b47b19f58f93f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e98e313d688c695d02dd6932548c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9316013781893b2db37f4f675e7fc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ed83d7989d6a0d10e0cebf217a312146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa0c3323a699e2f3511b9d3a4ac11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc8c9a9b7d44fbb85d203f762e592148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35dc69a044871689d357d6e24136f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bcf80f4796441d08afd0e6a0d921e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591df65bcd7032bbd0cb99e13d530e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a37d9c0f70bb909b1ee46a950300152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c32475969fb11264e78eb6c4e81ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e6ed673949482f4abb147e0f7e7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f40995c3cef52802a1b517cd8c311155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ec2035d316f37cfdfbed09a408042156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02ce0aeb02a07350e32bd468668fa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af55f77b3ff27421ac299a111522726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761b8ef5b941375ecb740344d5f2fe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd35c5d6063373ae6ca43e8920b7628160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b803c2a3a7000ea4a56d1a9325a4b9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371661bcd58207e2a5fd156208e4b63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a277f611af1618430f469cc103379bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a0097f8fdaf43c0c80e2aeb5d1522164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9a250891469aeee718902e8019e30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25095ea3522ded882828406b3f158606166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244178f229a341ef4f50058f34ab8abd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5745d9a1b74a588acea81c83d069f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da43efb798756423f67d1c5bd6e8ac7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cd30e64c63245bdab031f0661a974170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135bc0c664b4c85737e9a8b934a21d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12995182695eaa3760264a7d38a509ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb9400426983988fd5c874511874dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046687a1ee96b87e04afe7cd6b0efe00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d43d8612355559535cbc518c51af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933398e1b2d9a89df7d10e2a4a9beb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182abc74ebe5d4e834c30be79ead3949177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c349bafe9844ab703a4f02402f239e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b12d736afe926435422605a289f56e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662f0c542275e7f636d4bf50b256746180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1d17f172857be32f7dc0b586d3c87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f47a4ff8bc69e47af1a90311d6c7a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9efa1060186b2fcb3226c5b3b7be1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c8e1e564233db790998fa5063cee3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d905c1bf2dc6b7db8f2be1073bb8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9fea7c5138b732925827376e5fae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448621758078a1882c5626d26792683187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808adb103401af5c4b201f4c1aa42f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a46e86bff975ab4c5f09837c10d77b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdaa5906390908042b65cc5cf57c8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c7dddee7b81906a489ffb6f9acf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e094ec63b85300d477169f8096db50a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7bf976857c3fbe2919f6ae9760f45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e569e99502e0c8eb70f37cdb5b6e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eb71965c609307aabc6efbe3edc8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7564dde113bc971debd80492c6d49f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386226589481858c0aa08a68908e9d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4529aa333b0452c0b7017edacc7732e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5366a7a6a9e576fcd7595705ee56a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fd72a0e1aa1988f47ba66834cc52a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c3d7f380959f626dab94034c2a1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c36d4ee965ca5db22183ae088ec411202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082c53e293a33d8b5d8091e26dd015a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd835bf5f0244ace0038ee3de0a68ed4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869a838f648bc03aa6b66d104fe61c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4f1e95aa36f428d4659730efb90fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c16d2369b50b131ef6acad6747bea1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c9d273134a0aa8d09297268ddb1ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16329ed3775eae832c1955cf4cb92c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d96dae3dccd0033e7f03339115445f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9274b658777b9520ac248a186cd18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422fc8ab5991e71ccf604e4d9dfdc45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ce590f84a13aa41c206b0977994ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ab78dd0df893157a87454ed444480214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a6045fa6db75489606133d192e079215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4d90424c6bb91466673f47d6385c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac5b7293a4885ba4266346d32a78f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd298baed87c7e07548e4d81d8be8b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176c7abfad419777061f5f28679c93e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178e51c18398b4b422041a1f409b6f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c63ad4c86a8001f5da44992f2acbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef5cdb42eda6ddcf9497dbcdb4eed5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563b078e985ed87f9a36175ec77b221223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63598dca232d0cdadc4b11d9c951316f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199004fe4d9fb3ba4d032ad5125ed0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29324a3eb04b30497b17b7f37ff27e8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df811b2aeb33452dcec7e61c54e9167d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04ae91fabaed1446cb31426259de73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be78af0f4f19d49ed4ee020129e664229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504282a712fa333334014b4905bd568230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21278a3e91c454e5c98f3ea8495eac9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3adf5913921782913a1831323a06da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de74f6bb781a7d131ae76692740b92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213bba2301c2da1f6c4e7e58d8e7593234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f6b9c14b236946f5353647b729e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c0a53d3baf3a5f3b02892f2186a7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3096e98e780fd4048c2b991bebd49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b83c7d1d4c69a4d2811dc7b6698bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25c112db565adb7d8a05a374dec091239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a86611616f9514dcba8bcb1feb04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f23dfc09b0b78fb675a580c16236a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16bbb06a27cae2a3fe8b2c8f168c8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cc480f503ad30d18c4b91504a1b9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c14e8cd73a6c2d6c9a0a26ea9cecde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a6d0fd6e08e69eaf52f57dc476090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b486934450e636c871f91783bef790b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca8c6ba6e4afa4bea1743fa7770df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31208fef83d05f128b761782639ce5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf00d104ef9e79a148485bb290df4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d578c884f11224dcf67b81d601c33ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9592c583a466279dba2c04b622ee3e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07f264b95b0996a0b3caf77a3338a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca473bfa31408962b9155a86d9d48a30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138560c8c25dd481ebbb084d467cb09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549ce30d1fdb914034e035345a645bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca25ca75409a9bede02af7fef96fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1f08921ff9ecec94ae1ed6f50147257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1631de377b1537add74e122e547c1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fc4646db1f14a5090433c58426f9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff29acc82ec777404b1478a4bad4fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2acdca63a5316c93d8b4142839be15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036227f899e4bf5decd1790d1b5adc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0831baf2d26c2c95fd069f936a238a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cda0b78eaab9faea48d9ed1bf0434264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae577800a5cb55612ef4ac2c826640c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a467c800d7b41c22e28c792b4461c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adaa9ae2eaf27087dea6d5be77c2e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185bd69c2daf38604ea9fd64e0b6d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1f6bd2fb73a486ed5c062192b5a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a7405cd06713eea4e9a4e56b1fd07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264b3c11ec84902f6a61b4b57b29b3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d570b2757ffac89bacf1d5b3960bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f720d2080a53c99777569ea4ce1708273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc3eebcbb2d2549d5a2bfe5954daf9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb896d8da2a2137e6a940f5ed68a25e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff7664de865a2bdcca05e3814c2d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432f960f9f77fa80a705b21090d5848277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4141a2f614852ff20f973935759d0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099afde9f0286045a4777615daa388cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc4a9858cdcc0654d24e0aa2bcd349280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70af4f894af2df3934ace5b9361d4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55203eec18baa61b8ed98d1862117c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fe4cf9561ebf22cbb75d6f22e945f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ca22a9aad69436e7aa5f17a8ff5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05d56155d78bd319aeaf6df2b6ff43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c18fb515f9fdfae086b9aa3fd7593b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80496400d243c69b303f609ecc729c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83aac6dd9283378c9b631084d85911288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072d9459ea85815df0f3b403ed5dea7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a5ac665869c86912a04af531f55b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361420efff37b1c2e60ac9a123111580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfab89b9a3f88865cba39fbee81e92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c1800792f9bf23c124e836ea1c7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a70642c301a361d5bc43a19b3215ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f374441a97e0cb1389e898e224d88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578545208523c1f554ade269b9685b1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd066c237f5bcfd190023aebc431648297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf07d4668727e03afa9d26c7ec2652298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e90119e9f028a421226389533cb2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532f3952a4f3f621b1cc1c1a8a06900300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c25bc24916e37cddb3be0dd99c295d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb522176a480fdcd0ddad4c64f0ea2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45696f53642a772b32b9804e2b3234cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9af16092b301921e516a402dd333a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67045adf62055f49c5cac4509be39cf8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc38946e16b55c38285b13c5aef70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e3ec6bfc21d92d685f6e4342e280d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e2e8778ba158d3aefb7abd400410308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e78e2bb38fabf1db7f45a8dca130309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb5d9bac14efe1fd59ca9116093f77310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea86d53829d57d8b2992f6f7355ea2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407cd0fd41e84fa6a81acbff7737f5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8471d4f61713c76858f7dd73b4fbae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be515f00724adb7ab2ab8458c22906b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6239c7504d2f08c2b043133b66c785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157ed169bc2342af2c0bedd6fe5d6486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022f32b65816006e81749376ce09e667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d5fde7374cf9263760e9970405af58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390d8339524f9be59b2382675980e3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9f359cfac752be52a160212d9556510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5068934f6a25034cd644c0d89ba623d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebdcaf4e3c59fe3faa015a59e6ffc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea7d820bf44f242aae319ad1e86d7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56fb1d9ad7795136b04145524304a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22765b8c51d1c2ce6dd3bd060002105415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1719b2d8017faf7b0abff69b26b8d1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a64afd69e8902121ae6c4c1178ed0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7973eb0c76e19d7954491df6345c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411fa9e1d0f59a46d510b313041c1ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b99f9f60b4830786a349f5016da51a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eea5d5ea3dba2da938ced3e72e00b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8537174fd41be25d2b0c282bef4f0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6324963ba1201e789f7e6dc692e9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e397e9194ba93ea6a4f60889f0c7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7b68b3c749d32972c579df5ad258d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab849a5aebd50cfe9704c8f189cd6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83199f9f51caa3719ed870a447a76cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7621f7abb3e208540ee3600685191228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580fff6166bce2520b2f9d143e54c5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f861bdab1bc0fd7cb64a1e711deecd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49fcde030df8ebbcdb55f58ee5d9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c85337cc1c903a70b9c0fd970cd02b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de27c2d92e5c8256033e6ed11c615533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a313123a6d9e4078a720bef345dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501806c3e50515ff776be7436d19faf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfdf0bbaaaa597075ef58df2b80a3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3bb94af1eae67a09b592fc262e7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd186be8a388b3dbde3fd4461508d5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38c4dac1bc0f66d08068a35d09ae1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ece0fea0aaf1563b4dc54fd5a1c64c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11d20c7f2c4523767e798a5001a17241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bc8e40da8dbd4dccefb7a41d7a5d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a14dde52020a6fc3510d79b6259a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cb0d5d0c20f0a27021efbd360cad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58db3b9bf2c1c831316e70fbcf7deb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5f3213d1603551066c8410644ceed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6649b965b87717d5144bb5ec8bdec947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428ddf69f60bd32cbb45417a644c11348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3c4c6b1cf53971fc68f1308e9820b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6744d6f458ce6bff154f537237fb3ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26dad8806696301fcdc39144480c6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab404fd28248a1ea00099dc6a55a65952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78411cc14b253f7a9d2191d2d1a3439653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe4dde51e780f1cf435be827363ef354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda715ec98ec4247270076bea387af9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b75d26eee55e203cfdfecf64915b4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483c394203d1a17c730a443408ce35857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f684a72503c7c21c8d9d19aebc729c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba205724e3afaacd19e8f443d56cadb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b902269512e4ba537fe0f4fb7492cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1a3853eb6948f4b87a9b4d1a705f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ca8a2193268b0218183e71db2829b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b9486a23de071e019ae3b417e7a9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08bb12bdbbc8b715b8faf0a0991d1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f31b3c7ea0e6caf13993a24e9497165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcb628c23a0507aff7c96d5e795f3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194f9447be2b9c25c0fa473c1f9f42c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388848e0429f921cf2533a2e8df11db968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cf03e6e3480520713a453c1f800c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aef27e439a9a5ad7927eae76d0036070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6ae3984a6952f9665bb79d53ba1e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144340e64243f9121b88b0cad65cfb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdcea33a2e462f00d6fe7d4f74517d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a7f919f87323d5aabcd3d7d1b109b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b4c2f9c8fb2bad9a4c56aa4a9ae2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b276074d2f8b12b2a5796bf2ca4f4b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68988a4ad06b3a630f4695a3b1e94677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1d7c34577bbbee9f5f9a26d656ed278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb57b22d1f02bda2d19f4f921fffe5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a4f8c4ed8ababe5e19a2a27c947080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022647cea09e6f54e8c9c16b782ee2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae80bc1267ca0a3b062f6ecc17c3ee982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47cf99d53d2ab9486a919686a0ee7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c09001aef3eef14efa9ab69385da984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3065f20289a14db12116a32a5bec685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4bd0cd065039ddacab0d7bcca302686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5fd909aab4be2ff56f2306415ceb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225c3d2e371727f5772ccd6039c9b6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f229eb993870cc794c3bfe6b5d7f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e7b4f4dae59c80976044e2c79b7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d87780707397dbc1d59cda4c192acf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71500ab953f81121ac9a9548fc13990892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65730e6ab97d983dc4d8c3b8043b71893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188467daf16422d52fa6f407269f22194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940c4b794c33e3a8f823ecbd1842be495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166abed1f7758a93a07ccd8fca0bef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42647744f1fe982216cdd4304725d7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42468a52bfdec0b607e9050e5841541c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c828d9760fce388ef10fda3bc38799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc79b9e561dc37a39843b0ff4bc2fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df52dece9c3e88f9d269aa94a6a778101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e63d70213092bacefb5909450ee2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965ff730cbb39222a92248c468f1d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bc0f0012446499334604dd4d97fd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036843d4d3e80608ddecf05ce08e2ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccc09b4d4ba9fee14779625a551e6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59300f255f7396ff65263e8f3759ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db337c9d32abf7d7f6d303ad50126108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d206bafe976b094925c5aa3af7d67f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e52c9c6b3c220ede252f7ea2bb3c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c8118fe6e0dc5f365b36bacf19668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498fa5929cb318db0a5271f57167f72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dca1bb542e750958fc86011d4f81fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1feb847c6ce249ff9d61ecdb45c57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0382b89937d22f812ccfb653ab30e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be62d8f8f1fd803b4384edff5b8140116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58421643ce764cdc31675ba23316eb68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88fbcf03ee77ba1b1129d951bcfe96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c11c46e3501cee69b014aef05567e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02be94f4f5fa51630083dd181d32c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263cccb5d6a9fd3b4311f2b366f2794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481266e0dea34343581b14a18b1e01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b915409c51803eb39ed0551cd66c10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c909acedd1d31fdf29c3514804257ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014752a74ab726df1e47865c710e45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb8c3ea5019a80e1919d0ca85f867126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bed094e6553a0cb92f0cc9f78e5e5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517e2bd1e1a3fdb7c4ef5c11098958a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43234f925bfa40c5c7c489eb529fbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150379856022508503399a072ce8ac8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2184077abdfb4c67827d1e4216a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca409a83913ed67d4172e249818b00a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b11c88497490856eff9f4581f7981133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6cfe0600d22643e2f5785348617e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f368cf58a012fed9574c4db4515e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba48409e9ab701b8d630334f66291eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b06a2a73ae5e43f93326af04f934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a66f9dbce257827fcc97e1cb3ebde2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ec37471d896c8edefb8bbd5580b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801b7cebcd5b708a11f996a9a960a28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750cab6adb968b35e1fe555b8c2ce5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf8a70a4825852cc80cdd2470f3af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789c66436667557489b56699c2f7a31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70754dac41c76942ea5c1cbaf0740392144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c417db4fc3c54d2e08181d6dce8aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b83fa4c6d986bb1fa4f6231f7304c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a396ba43255b3f92e6a33b354df0f36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45008864a89ef88557e1858b0ddb7b15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57668e59fa8ad3b0806b4c23f9c59f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2c06b4def1d3905c5d1092460dc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917b25711601afb4f250d2bca454b3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82962dab4c92fe0850a789ed5ccdcc41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53981e789e6032e4402e87f1a3d6b7b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c4dec2da018515862a24a5206a4d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990006f9614ecaa6860c84aad3791bb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2836078620955f45492f830092b95ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e610b8d81a1498f07d53ddac1ada1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c72f193c253fd0b4abb88ba00e18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5fb168f774a61c5a49167e5c95427159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c008c1028ca7e0ee1dda83be484b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c450a51cb33c3b56eba69a737eccc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88054283f79de977d3a3831afa1f5f73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d214c7e4362f97137c4cf9afdae3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f73125c3c145a387a71bc215a7d09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392949d1178eab996aff12853ba0afc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1405ba633c929a258e5c4617cc6be0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f376c19a3a2d19f2a960843cc77129167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447a14d8b4ab5658a8fff8168e1e77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554c614defa296100727883926e81e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df0f6c0f1826949a484bcd80e6b6bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa314a87702ac17c558780d7dd538171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a75a9028931f21c970af3146d35f94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3e455805bb9643f5bd1c4c5800986173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651c536cc05640aea88e0e2baa1524d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a506c778c2914419e22276318eef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34427e3648d7a6c4c8da35ab1d1f266176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d3d882688096f09ef4a85f7e0f1d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7447698fe33e4cbf2755a0e98dbf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd369d4bb993a52400c03273b98904179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd887a4c274202e4cacc8053b4b13b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b0e45b17e19ec26436432cbb34467181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af2e79d5cd826a472b8b27a6b202af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833f65e7dbb722f37afef3b4e456e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064331ad6421697bcc726227585e549184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10f7880003f93fae5c5f7a145dd434185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e683cf45d39291dfbf4673576abec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d787d064e14dde1646a2b1c4f2fab79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732555d16bb48d1913535898d80e74e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7582dab0deaa8fea6299f8f96c4331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4509dac123244f7d51a340ce7d660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69c7ba360ad559c6afad8354e9e5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8934325cc5a8d2d6c770917186cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f40042e8eb9c1d33f0e065c9d182a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c757cb95f8c33f8de04e8d06f2ea7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9d0cbb084bbedb0de0ae39342b101195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06643aa045ce2232896ecdb876f6ac48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ecb51f445b8ea7e13b596f83441f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb1e7d25a0d7216d5e026aae2ccef7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dbc0c919594b56a8c37cd9ffa6749199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215732996b791a39b0280427844f591200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333c6996282b12c2f96367bf97a0472201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b23add1d37372d2ed6e63fc9a29e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf4815fdb545b223f4d83a6e33f2f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee19c7e2558d84c499d1040032bc21e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009745a8687fea02e4d324539a99f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84218cafaa8853c2bbb321c7d7b7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade5ccc91657e67bdfd7dc2880ec3fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203b72218990fd5ae36619d750f7131208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbac275bfc6f46d20022a165c9a3e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35fe9fdbe3ffc96b4704b7b6b58491210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35bb7645582aa7815747defa0f7956211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123415184ebb42a3a8dc21a0e2aeb44a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4210198e97655e854c14842c9c29f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cafe12b3ba2ae8250639b30b997a62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab97e50f8e6c699128ccd0fa2d5c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ab1cccd84932b5480815e4548954216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7f4cc400608cf4ca0fc054b8fba5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f7115392790f358df2645413ccebe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b684959605e7a09d98079116261efbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c3295ce7911bd8374e2bcead830cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2a19c2535c8f3c2eb92a9baf4dbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f7041c288af7cd9d033c5bb2fab24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa486d9c37455fe7cdb8867495f93e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e795406e05e90f354ebc786d91ab61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44541eaa7c298b7dca65a7fad1dc1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4585098f5bb84ca57e387c9a37ff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aca47632aa284c8d51ba4331974ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22628468c8985614b410fd6b9dbf28a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa57c1095fd8f961aa5764fd3fb5ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc3eee5b2a9c7e6e52b70fd237d12c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22dc00b09ec26d67ea84b46e7db574231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c78881ee04fc54fe524330f8c54a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f02e96e21fe38d4c899a776094fc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f023273c9f48d9aa9d65a3dbcc22f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94213589600e83365b48ec28305996d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f685e2b3f18ec9f9d88285d12f62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8711bcc5aa7c2faac9567ba46788e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f105577b88ec0c93580e782ef1ffe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fdcbfd4ffbe167b9caa9b838b7c56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488e7aeee78e8005e8469787cae2233240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9621963b8ad19e7e4ccfb1e2346bde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad3f3293be9f31e65ce989349f76cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6577d3a96065057417b920e88d64f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2a41db61732ab6d59584072ac15e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18b3498cd5c58ad5570e8343c30c7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13387338171c0cd3ddf512921cfafc41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2e3a8c370b3587359caf229fd2fc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caf09f321f09e77ecfa3072834cd6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141c0d68933ffc34e585746a00302d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0c9bfb9734db01e2faafedc0af64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad529b3e6422e56c14de6daf2790f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d58936c771807db6b26bf4c9c2f4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb304929cbca5d1652b30d8e2b17f53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e075d4f56ac5adbc6ce925acebec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3510fa0f18b4ece6233967b086aea2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635d7b8b5476a93ba54ff7804d4f967256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc9cacddb05bf53cb3032df11a4e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b5322a56ef71d672f38dd8c27741b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1119cb5a924d47a9bd1b78e14881e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c34e43746239ca24a6f9a22b4c81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23858a8d88f8bf44576f89e7a65402a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d479c476728c4bbc6038686eff376262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b52587bc6e9f31af55047fa58d8f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07474e8d11ab2351472e00fa03dbcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f73f133b56c2048b3f7612de0f47c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf9cd6d6b86b3a73e9a43a8d3f39c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09ef5f65688da9c5d7a1ce9173bd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea5ac2641da55289ff78d4e61b849d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c8bfc71cd8c87345a8de19d2fed05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d60da74695156d12c6fd5072e581ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23631590bd8867f2e0126c26a780539271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0490df1b5a07695af53db66fadc7a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526046b711426bd8a3cfd0999ded6039273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6a8ff237378ce2abd47dbe7e1cb3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de4d7f1a625b75bc6bdf670447ab8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1411056854ff9772d4ed9cd32c21e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59087e7e49b51045191de7b476c555ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb7903bb43c37116a2794d9168b03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7605eac8963f6d0d8338b4cb8c34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe953850b2610df4d32618ebb91886c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638616d8b181a2de5ae37ee431eaf22d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf71695b7bf1d543f24f79e17a6f70d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833f0c2e7e4c8471b500e921cdcacb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88df6943b5d3564659ed6477b1e1536284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c60856b436c6781a5c4689def0e94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5811a3316b8c32cbd8440d74a6ac0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbedc1446cb0f58c951904d2edadac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e68d1595884688451bd47b039689e288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>