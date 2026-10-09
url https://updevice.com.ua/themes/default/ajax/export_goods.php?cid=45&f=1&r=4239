--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d38f3674e71fce893c251541c14f981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cdbe4254715104d041dde0ee87bdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ca9c10e0e7c6382616ea56747e1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf89316782ee7f380ba34f0882e16e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9da7dca5f527849f435189f5b197f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ffdf19640ed69e85c6264ce1bd02f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85921b65085987acbfa1f190695892687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a35dd0e664e70ae4e7578fac322de98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bf6c5dd4608a99269cabb6ef010099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c6f4d6174a7602e0942b4f673dc2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc383c5604426ce486e08b65e5416cde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c50dd7775b04d615a65bc52a99bd6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c3738b0f07b96e60a402030d53de613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb07dc2fcd44657aef166e9444a2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd634a78bb55774a59c0be933d04ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8b0a7a16d4f80be0ae206711aff2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1384139594f963eebbff00fd80df717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71885996a5bc40a83b7b261a9aa1199a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b552904a3261a29e1d0192c7551e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b60173628c4a86b95b5ffb6858f8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39547cbce6c5f93b6d7cc003c85a2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a318740b699e5631d7510ca112fbe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca942ca95e6c61335bde07a743e5697123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f285677c0311d2831d72d5ef8d66924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ebe652c829b80e2ff079d03802dcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f353bc0fd506e65825b5182f98b74b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9d218f6f8ad4e750e46c056285e4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef907ab4e049f5f4339cfd5a704a24628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c4b570bd602ac6744c25f770063c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb92e302ccfb8ba492471d135e8e3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16cc5a636c0ed9d953d06a9bebb63b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01740e4882ffb4fd165c9f8ba0c6deea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892515363e5bf98c3a7f6f424d319eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1361c1b722b991e92c640e9a7ce1df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185e3c910d0ac8a4ca9d7cf153f9cbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d07df140094e9df29f3067dd6ed4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10616377a040bf7931f048767c7465da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a1100eba841d6f6adf9a937e4c1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a690c91b0f4059a37ddaca2fcc14d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0739e63d0499a6bceefaeeff1605340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a6d3f1832305c173d467762096b4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d504ae0fc4e3957cd4206177f360542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46019db29370cf4bf6fbd17ab1b7a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6c9210a9cff7509be6f0839ecb0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd64c48adcef1649db665f7f2318a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8a31092c87adaa2165253ce8d6c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e01e6fabc50391c6d331735a4813ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc8ada02614e676e453948f69d62f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c3335a839fad7d1d3c319e8e0d25749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a467a42680fb71cb155c0a3348f4eca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91521255f41e37c041b21ee3fd74b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed107be93b4e781846c20e1e3e395652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246488166ed4922c225a4dbef04f63253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdbc889007781b3d9944a8e7c1a9da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1de617ced6d738084a2891c24093ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e925adebb0022a202c362f792c01d0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd4e0eadba3b959dc642813b8a968157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdf86569eefa6ce7c302f5a8f023ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa775019357405eeb4f55dc404d62c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d3342720a2d777e0801ac6316fa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06ea52307e79c4b085a86fb5c0b3e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4dc718b6831b6ae7ba55ce03c8c5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fd9e710023e8f34b88f5ef288f64263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c026c4f1fc7dba142de570f2547764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13383e0dd0fd414ace6de5ba704037dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822fc17046e332435e8bb385cce45f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7b3e355690812f84ebef9ff775d1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8a0fee6e949ec4b913f7f212e91368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82699c5dfc5790c747411c186f4548b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48796d6d3bc250a3a206dd68fda070470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f0253d977207eb802f92e859c980d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b747b848e336ba0dc2dfd38bd96c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c44b5d00c453e645a900fcc52d55c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9ead1456ee90ba0e76035e4fbb7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e197c7bde4291341a0503f1a703f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7108e5f040b589395abc49ae5eb17b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296840e9f9040e1f314a22545a4b746d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357892054726ceba100510578e98f35e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454f297f5970326a1812acc1a8870cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ca3f1f7ee1c6044bf7be0c817f90380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f085a47858990b8ef8102a4d590f5c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806f98cc186888b4fb812188075ab8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8c7329475633485caa506098cda383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c00502c22ccb6f29ed15a7e4bb36484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d89b2025096fbc1e4caee8e1f86685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8971e99675b0d7d6117ce038c2f5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5163b065da4d5dc76e8f1a64cdfb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084736ee6f675a366dfd9ec2f8dc80088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3413fc28f3753a7b6f7e676603f3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29878e4f2ba3ebc12ebe84cb3afdd5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40447a143d56be0eb6d5950dec911f8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841187ea4fba1fd7325a9f0de8b960bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593e858cf6efa0fa68e6f9f13d2ab2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222e6f44fea52c6c4071fcade21399494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e311080c1daf9e04d926f507a1904e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6041c4f5e93b5a6c05cb16d897be3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647133da90f3f4d1eb66e606160491eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff1526fb690cd87f2bbafcb9037d3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a60dcb352ffabeefed801439f8e2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf67f266299f93dc63a11e230c2c3ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb24e3cd4a8bedc4b4f2272690c3a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f82877e676deef4fc09fe164ec496102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e566798e96a33bbca4db83d941145eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a7d8143a34feff2092b7d7a212297104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef0c6d286757778f72adfe016a111105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2742c3058c8a578daf850f7dc4389e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d30f9b55a6f55327d9c9fb4814f08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c60f89e043949b869b6074b986fa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452afc8f011a207c8bb014cc730ec42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5fc5fa64eab1747e6fe6f0534ffd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421b29207b504eb5c78328e91ede8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5778296524d75086bb0c4a6542eff5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77881e3c6d1d6ff777c997019cb5f4f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd10356864e790c3c6d52bc59714b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26667c352b07cdd27e1827cc0e00acf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e9761b6d189f36ef4ea95d0ab3dab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e873dfe6f2629db7b59f39e5b186a9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8960f12e4b8be72209b35693fac4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fcb4e4a64a92cb385ae26bc89c807119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df0e4c678ddb76a149442e06b1f248120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671af311d9d302f1c828676fb5d9fed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb119661b9b7c6775b253adddafc175122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abeace372a94c7501d00526d8d5caa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65a9917b52983293ac493fdf52837124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c821519f0fb0fdc9d1cb7df8232d3da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a2d762fc0a532ab2b0432f112308126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab37b2ccffda78e7b9983a80540318127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960b7c2a9e98f367760ef9455b3230128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e830f4da2123fc622ccbe11165c5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f37745d511884ae9a8142cd6edad4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486927d7f1b8d46fbaba60ebb07f0915131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c4972edfe34689a45a6841b15af8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc0d70c44c0c1f59838312bd6dcdab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544bafda65d46774dae9425bd6f3cf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e847dedbce68d778ebcd588d70e2f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a778b41d0e7be78a85c8ee20169e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d265a0e95d5d37076067f5b3251488137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55bb623e0c4f6cb354f65165e6b0cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cbb340f3342fc7f59f502dbad7163139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f9dfc332d4c166f0f5e116a1a7f81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63098cd1fccd31ea39d3269da3d285141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7763d357471ee0ff58dc61454f6f28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce762dd48b09f6dd30853f4e72092db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1d9f9f46437d990c383887fb6b0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eafc51196dd7e6e0f8ef9e616718a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c74cfca8d9ac4112a12ee22c59880146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024bcaa69b7b2ac5f77917cc6327bce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b668522c20de9085e99a52a7f437b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8cd201afcc16e78054f03bd4b5985149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ba0c0dfa72c2b6d4177b3dd755c57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2cab6aa76885c5be223eb7869deb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb675a32c71fe6f85c9f0d5c21c31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191de16bb88a292881bdbec00e59d3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6554856d7ebafa1b5c2348c8a0ce6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb90ab2ae92f894617d11d5af6c2e99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78df8378842fbbe2a03ec0e2a09c02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b234d16ceacbbf7a5a8c1361a16c96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4352afc00d1859ceca7c3ad2f34dc34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169f7101297cca1fc0c6a6b4edc7df5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8d25fa63d9df487772e8682ffe747160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e506aecc964055ccbfa36a914c52363161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35d49996a3b7c81609c75f8d5303e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5bfc9c1f24e62c9274e9bf026673c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8842f299219ef75b29c52bbf36b096c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81315afb1979cde8639609fba0eba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b44ab5147405324a49ec4747f2db1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde3fc23d0f6a6be1af41459848b73b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b66350ce3a808fd6b23cfc344b0d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00a9b68cb789868feae193daa9dc8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d76fd8eeb88ebd085d30698f7d184170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8faf374769cb151d4c53e5482fd4bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8d55cd19eb0d9ce3828fba8ccc17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33723501ad2bdf8b176be6e3ff2247a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a9335c22f4c44b9a96ea8e25328e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca894ddbb93e8c83086e63c5c098fcde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a047ab494bae30c67e234480f01001e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cd21899e3fa56e206e1ae7ab3434e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67209f93ebd2a9a4e7e9a2022afeeba5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3ba5efbe4d60bedbfd50deb54a83c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca13083c5284196becfbbfa46c76c60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf0d6368c70dcc8504daf5a23c634181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1713a22146fb61cca7356334d62bef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bb32ab4c34b9e9db4bec275973049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12867b7dd7088e753c57da759da43e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7ff02770df22bb1927c0ee83a10cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934d3ee417c37f96e0eb8dca1aef951186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb26ed025669020e0cbe3a49444d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d4fb9943a637a4097e2ae455664ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f32d93a902f464012a47f633c32c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b2cbc92a62368e162834372948439190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc608dfeb6e000b3792b0b97318a05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00049e5f067307fd251ea50efe96bfcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da3f33d8b9e4b8d17f841d6d06c773193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836d5c013a7b259cb8a22503511761194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ab854b843c842d7cd32b23f58b583195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604f205bdfa47d97493db13bffc284196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a5c80e50c6303dd1ea811110a574c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737167ed62cee37128a4572a7993872198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9fcf337ae0cc3273715227ac7ca4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1e44b7c7ee1d3c0617fd77a7243b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252e7bc5b35845fbc29f91713833e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577f0fed513cbf9a35f46f144cc54d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96712984c39830097c95ced30e0215ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5dfaf85c116af65d4f30ca3cde3c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520381e514d6035859a46b8ee85ecbbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c61cbf13a1f08ce60eb656a391460b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660a86fb5463181c406941d087f1be5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3513fe7aade28454067753ecb0a69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc875cbcd7c1ed2a974c5cf642a12229209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d5dca1f151e47bfdf069efe22360210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b6ad10c51ad6720556f70df485540211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c168d974ab3124a7bd1aef277565e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166e452cc6f97a8863db277ecc36d5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49457c672cd5a0dcbfa6bd2d5aa02d74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df687f870eb9e7427832dacb91abce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da206a9fe48c3e5b641554baadd8dda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f7c8fbd0e1c102fa7a0d9f1a03d86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a58adff80bee383e219da417151ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5301b00b54443a4e212cdd3c8afa61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f477eb2f94152e3ba680e75b77437220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42f023942e3c27b686f3561934bdab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff295410504fa8a39e8f1f66819dc88e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd2e3c6e07385e27de07ad0934e5c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b8bacb019814ea4aee299a286647224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbdcba8443925b2817c9ccbf0f57b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb431b9ceaac192965a3e8f916a2ac7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba5822a807ab9e6b882c5cf48989c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb251b9ee1e30417a6990bf2c5486c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831cdb0da111700f5e4a51b84173b3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905b0d7c6c072435f7f3b46693a4d61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54761cf95b2c8eab58e03f7b438d45f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc767475ae50a0d827af214e636f5f5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc6c1ac94bd6abb61a8ce62cf8b3d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b48348eb990817e833758217a6f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3535ca665bf5fce09ca80113c896955235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a91d106aab8d57577583880ef931e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67f209b3e350218a9a2da5323dc895237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17c7f564d6f5612563180a6bb6823238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095b152ff2489bc95dc9bf4e35ec8f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72aed1ef28095ec6e9bdbd78e83df8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae49f7131df98d7b648a95779b04cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9cfdf07cff423d43e6a77843f44a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6785f75fc77e54f1130be5ea9fbc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72c9ab16d09957f67af041376a5f1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb431057084423d1d5cc8403e8c69103245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35464cbc6bf3cb8854cd6829ed4c1669246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e065c4d938ed54f190a505b51a253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502450562135c8c3b7969df4039ae2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d353ce31c9082d8727591866b769e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1a206539702d9f500162db6dac1cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad087e77e44f424a4be014fa83a84c99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcae86afbf8ec61d449e3928e066bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3b1dbb02956af37d63ca22de11712253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf926925f145642f917ff3a5884ed94c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54ce8c7812113d8f75c275f0b1d3ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5c736c3f0b3646e060ef6261488b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1b7d1ae99f8c9e92785ffdead003b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3d6ffb4d44e41578e05ec3047a92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27802c550e11ec06a0ac657ff2ec845f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570871d166a89d902dac0b7fd38275260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14c4bf06fbe1ae98f589123a7182db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adbcd537f4f342d97c66f08fd5cd80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4a1fb283788e189896750d916ad26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a480ce78e58505d0fdee4019c2101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd825997aaf3ae39426b13738883df6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc2c5c42d8d789a070a10afb4c4d80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1631e1d9e9d98d8ad9f3b21ecff2bba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a82a295b344ca81dff40e780699a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a15013770a5d7cb072d8f08427a6dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7274f00d91c7a8b60e11f86962696c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a15086fa0f3c82ab1c5cb2029266271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e15d295711c18527bd16a6d1a6c209272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cddf5e0cc5cd0199fb264f8c4f79c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7de2db45bda43f27b6066869f64f91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a2d17ef5fec161eb2882f09b57e0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d092b17bdbe944508fc8baa3a3cb6d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba327fb0f8311804dbd9fdd5badab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffe310245963af64bf8fd3a1c422e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb93d7181f316aebcaefc6ad96a2f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21cf4eaefbe31c723761aeb24bf20a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387850e933d51d465bdffe49dadc4df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48aa3f3c57d7715bf93d1f3491e40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d230ee7825b7ff360123f2549c56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaad590630d72958c8c7abe032fc710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9d0fe7063ecae0c0e33df0692c9c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979330cbee4a4c5fe2b1e2e83d64f093286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b08702fa974ed1ccb9dc52fe0909287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e516711ecf5b5f7cb87e55829751b8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649e7545f4bf8071be936b50bc68fd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf258d28124038bd98c2f68e6386d38f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0142ae87f8283f43fda239abb9eebc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebc247aa17d2d52c97784ee6f9fcf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7d95d91c4419e915c377a93760ba0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80312c85463ca4e131ae190b0cc90b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfea2b35fcade7bc09dd33612c178a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98578ee7dbe94fed574be5e9085eef3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337769c62bde1e86b935b7e825b5af3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6e6593895395067ad22205191f19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfdb75f0af3de237f657997bb8373c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6e43a8f2943881b38236103582c6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c99772a19d056a02285785fca3822301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5d8ec64f3bd6d0401df036be39fba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa63b77ef713633e24483f60cfbfe0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d87158061706e87cc29f6b71cbbfc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1252e66453a99a8994f474d7940973305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e503ba1b4eb32fa5a6fac4f3d4386306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800fba995a975699c1a9eb5e3edd6d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84bfb63f2831bd3806a72293d2e01d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7196426a4cd45de288873ceca1f4d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f78c3ddbb8f84b487b288ac3ecfbf3310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e6e110f72d9f04a694bd29f226fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d427179fdbbeef73d6cd5f1264e972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ff3d98c90295e498effb8edbaa3253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf040390c1dedf582b9e57d68294264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5d73c7a164eb2a377c32e01e1099e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb004a63b17780e386cdf5e7b3bb2176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47353803fae519c7ac36e06f3cfb7797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac65a724d2bd4642db7ba80e02e298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86510869147a2bf2a8ac0c9731aebc479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ef38b2c09118e4a2090abfc8a512910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f9db9638c7b35d157a9ee3ec86f2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c79e71d0daaf6a7598050ee89c586f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca826ce13241006213241015f5c6569c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf214414de5e5b4da14647fdf1ec73214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306767b0d1b9ef23e6664765279861d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4b5bb65e30d37e44e5f293db760db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdc1f88fa4481e86e1b0e036d40eef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbb54bd9c1509b415707c5c7cb1aed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c0fbd098cba19edc0d536e39cb9cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b17ab4117c2fdb5f9a9d736c0ae1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af9c6821fe131de655f2470938c78221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4d0f3bbc7c9569fe9f28a862a073c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323efddc5c8d250e297635a4488c6d2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c1ecef82fb3cf6a412b00f9fa371024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be553af3bd88978c49e4377ca1b5cdb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d0da5f6cc61ac6e2e0c823c1b492a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9543816b29c229e85c65453d9d4b11d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e72af20d7c115db03a8e2d74ffd8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9a5031a3309c792de2cc30397b44d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02679184492792f3bab2176b8a5cbe230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ee114a8cc204e927fa452ed1812631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961d6c74e17ab3b674a207426502a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44384de116acaa0ea028cb9c07a0a7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5498f501830663b11575022748e63f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7113da8a8c3fdab2c0d6db342dcae835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd605574a007cac13a4896399e8b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77c8b81aa1eebb688cd3be6061cd9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ddcb68bdf84ff6ceba60f2ba22fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25104dd11dba9579cd0552a959c58bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79616c7f1c44bfcdd2aa9a02f701e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8521bc723dc3cb09ea89769968a1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35590fcc1bbe6556243b94c16c5abdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04121377de76fd2e9f29260bc220e0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce8377af09810e733fb64bf960f2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f31f2a616bb4dbe5bf15929ad1b8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93971bf25abb6d28b6e69e12b51c0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc273aa91cf6e2c470e834e1f5e7cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d556b71b8ec108b9314ba9adc597c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec9df16097dc9ba637be0ccad559649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cbb693a10f8064ba91a15ef20829c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcfe0211bba564b1d13d39cead2fa751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e5274178068431d85a5ea7cb95c0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699551ca2405f3a9f23119fd72a8f1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcafac39b30826bbe37ccb27711239e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d3340029c2a0f9d8ae0d574bd8e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f31ece2988d9edc33e01a3e422f1ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475238bd20566d4ec1f2187c0b560357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dd5c1a8af4ce5232814d57ab118bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97d8436b19f3e4f7b3cacb98b864559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267604c60c311b95072692f2e0be0e0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357f8935506ed75e06a2149d0188a9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88708c349ad6f8fe7b8ac2aa7460b9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b2444ea1f32a7d37c4f1a62be57563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a5f455faf9b9b606b1336d71c0f2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6300bc62474653b59b78db4f197e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc3bdcd933891f6ff2a29748949b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f941336840a24c54486b7ca000ba6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e6392260c7e65838f9c09f9f17fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c898e7f727f1840af9795085d3b9e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77d03485b02d1c61f3e25eaa23647d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a50f526525ccdf651dcc94d276f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c512a068d4857435f2f4187921bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dfceec53d71efce57dcc165f4534c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda36f5167fa393f23ad11f7486281674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a574c725ad4c2248950a2e340d1f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fcf555508af0baab872e080878ab676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ba19c1d5531d2ff2f41a789d8b6de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dcf7640cddff65c2e00d615555a6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd03afe65e487664d8eee2dd40c3f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d974c0016adaf35e678c6e647734c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe3e953b074f875714f680c12ba6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1098703f4fb65edb64779327a2a81f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e59acbfbf46b9ee461b58b918874c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d767caff7d1592f43bc9058f3555b4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16bdd937a22e2249ea9662a3efe0c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ee0cd2b45aec02a6694656270c51f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c816d81a775ea20c22c3cca1e551387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c334826e291fa102d177ed6676f3a7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edecb6dc529c126439ef7e42c7f438b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b8f2f50fe762ba7c6b8161311c02290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76523691c28dcc8c5afe1dae60c29d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aa7381b8d610c7272941f7bde5a2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef320422b83159b782728ebe6a65f7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71956ec89fe6b69c6a2fd416d9091394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fb62c9293d28add856158bc06709595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e91241912df8c674a66a5bb989bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f961261e57e1bc767516e20cf57b0a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911668c79a6ba370cfdcf026a90422798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70980adaba32ad32feae200fc8d6a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1daeacb498105e283a173d50c03bb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f40ad8d127ce382dee6952b0504ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582534c87f2c975040c414383689098102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4312ee2ae893f79d36a330f38ec4dfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa78f96d92511c3e24b4f1a48fcdb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090048ee1571fbd3fd68756d87fcd4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a374937de436465e214dab5b5077106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa6bb585efa06c71b539d6facc60cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dee96455c6bc73ac760bf58926475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882f4bf3570d027111cbbb9fe09313109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1bcd194e681cd4b80eba9cc2a0afe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2205e3a8e04577f6058120d1024833111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aae70bbe34005b5c73569c0be51c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7175106ee635053ec3fcf2afa3faabb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da282e4baf856e446dbf76f7abbf0c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be3ba88730cf542e24c8994990a7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e3151f6a636683eabb82f69040a7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa543d53940036766d00f0bbe14da69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0f96ae73cb974afbf13f48ba4335118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96b793c3c30c4ac37e29f195bad94c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c0a5cde4c68f53e74d08128fde17c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc7a51a715346829822f39adc1655121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c5f8f6627f8b44afea1c40e75a566122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b33e2cd8d0f6f450642f282b2cab7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a053e69a3af7958b99f794842f059124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962476ba0f77efd7f1eca310d2054be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec10f275e39ea7ae6b57026ae7763b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af05dadec669c6b89793db9b8607ad5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d7989353ab894400569e2251369c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b28c7a8f5d4ce394b706d00d11b0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615a386dcbaf1c1705320b226198da4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d9874de41dd6b0708dfe1a0a35229131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd92b2c12917f082d12d919f53f0ab8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc77b978c20de53ce289979a8bf667133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b867d528dab0ec0a347d0db3a6e13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd2e2bbef7e0837d41990cb7738437135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb0f7d597f57ce3023b451c5b9e3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055dc24270bad993e74f0e48c97f462137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffcb01a6bb06a5c173a068b1ff7121138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e175440de4f327a37d7230d9b41d29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60d89bf48bffb03dccd2cf130bd2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65dd7572201d860bc98b1d4b88b73c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37523451760bcfab88f64801e6c5ceba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277f62fe94d4d6732911d043fe09812143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16667cf5bb92b5854f3ad2025b289b4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23c7f77af665c715f7ff887461b55c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfa1f8ad13950afe94bda785bae27d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d0674993ff571a59ded6ca021dcbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebc6e94dccf08ceea965f10fc124a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4271ae2d72b9f77e462120765a094149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e889c3d9f3f1dd461bd86bc69fb481150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e087627ab3428bc9eeb0141a148a8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ca8dde26785c858af6645065a309152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327804c52e721a2926e1b41ff2fb4bf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc7a2507bee433acd1937c49f8a11b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed68e1551ff2cf4f12f70cdefa8bfe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ea7a61bb161225a1cc07157ac2f66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae71b6b06a71c121de30eaf03c0e58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a6e38388f62e210a4d12876af0dc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d121beeb7ebf377773f76df6605a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924b5b682e3f01361240686b735e8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2709c455114113d48026299e9a7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d4f742fed0ace4aad5439d0b5039162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b873c42a47c1b1e3a7cea85e166953163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46a640bb60bcdd476ae3b4640b168d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d81b50d43fca3a35e00c1754762ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569c1082e42d64c4fa7e017325c0d97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369045e674bc9d032a5ea289840fd336167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ad9137c3166cce0015f013775fbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc38190bc94666fbf4acf6ef0f81e9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d35d107850484626dcc5eb7197574170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427376b71063db5e17812a7d427e7b30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd2e7b29f108232781428a5970b77a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a81642de76b60cee37aaa0467f01de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372133d861e4eec7df5956622b9a49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196b3005a9119ac14370e5d2bf5262b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6904d3fb7994e77189af46d445d5ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a40bd9c3e93b1c1eb55360f71def2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93fcc68f5e70a3c197b496e1b5d1ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d990518ea1ad0badf8ca3c25f9b9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5d00049d792d413272a6540a83c55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b175f5df2df07f41641464c676dc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f1f30fe77cf64bf39625ddb7dfdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376027b43ebf6a0876b4d9cb3a5713f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef01d7202a8b4151dd62fee2bac59ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce726851e0a50cba577a868680b87e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d8e5534490c85301e98676a6576ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939264e5af9ce396c3d5133440e1786187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d1ac5bc48aeaeac87a2a3a9da1ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dee0b77df6edde4867b6db7626bf56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e2e748f51b4ae2dad9db56fc739aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1be3189266ae0f593bf84fabf1e57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8ee7fda73965e04c0b84134aab07f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a832cd0e9ac28481a982b413cca5a32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31a9f8075deae9bcc49ad9dd7ad21b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0ee1f087f5455125a943f87cbceef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700fa416c6cbbdf8ae75a98cb3446b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7f0e3ece820a1455d38d71dc98b13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62683e566c6f7c74c5d0c3aca9166953198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29129e7a2896689893cb051f509c066c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22570c448f4dac6ebaca441dbda0ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6a1d9a13872a732909091899b454f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1834ef84b8b3b72f3006355947f9be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79db8a3b01adb3a8be90f63f56621d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf773cb45869682b699b33fc9ea7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d3630bbd69c951fc99d4474414a86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d537b46c020c5f4ccc68783ccd20cda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089e84c7ba451843db522b1b6ff5b27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e880c9789a6b7a7197dd0174aa4dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3661fa3291101b468acd9aef5ac4a0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd9aebb4ce20321635f2022c4c6d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d7cdd6d3e0080129ae83f75206f50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe7164330c37ae9f4766bfada3b845212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32124df3a26aabc3007dc46997f7c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eda4d378d08e1978ae4f82705bb4d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd309ad645735bb10a2015d1bebad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1362e4831f218505fad930f07d86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e389b3265d7f6abf938aac3b322893a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56da645dacf9d2ef64e940a9030f0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6ad8870523d8cd3970f9f097c28f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd265ce3a8061c07e897abba1c0552220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda91958c5bc3f45be0e9e12a1633e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4ee50f81ff0abf6b2d9b63a3cbbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129486eacd13e699702faafb0048068223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f06754d20b22837b02d8d5f360a52c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147510501ca6e33db2aaaa3bdaf0aca7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d140faf83e2c5d6027b806a87f01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0093b137cf370ef0f0101f1a3efb87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad1ac97d0d04ca847735adf90b7b72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7192ff45e7821c1b497b7c093ddb9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57a93fd59cc748c518af33fb3ac866230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833047f41c373f1489ad62a26c5175f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea962d5b3d302b7e0b47a94dd6798d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddeff9fef8fc4165dd610202913db6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9b1fcdb99cf98ea26342a1a265d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafaa6d650695b807fc80477878f879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b763987a73d9d5b3be0f571e938f45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae554b5c74f3b64c21c05003f93aa0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a214feef34dac18d2b434ff1a07da5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ebd22f73424c499c45921efbc3515239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d20d603166b97584d2e54e5dd1969240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d0b4fc18f1f29e875da471c85b6f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40772495ed6d94be6dee6942013ec92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0f57f4b5e70639d04fdf545aa9498243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca59a7eca582298839ae9895d8ff4ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c44201bc22717a9eb6ae01423c44f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b7a51477b20de08a53f7b0198231d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead79b5eb3d7511e352f6903a915cd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bcb5993dd81eb069b507abafed512248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e2a20071bc5a4ee670a1652ef5159249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba2299631c217e10a190f13198042250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2bfcbb89b246197685dbdf7e8c506251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48391456190ce91142c018172d3e2672252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f0c1f878a89d1fa5db0a51725e40a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075b607c2ddb584c74eeec3d4c60bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d16499f2a9ddd503f18ad92276ad33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0fc345e08c4f607d5bb4915b5dbf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587b47b896281f654b95ed868cbb9e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe75c9bf4db15e2ad06613dd2b5717258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d0d5c12ed2624e2d9754525fb648259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4bef4caa29a3bd82982433e4391de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adfc660d40cdf704f57ea643d30f19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c8ac164bb42612a937115cf2ca329262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc80f9bfccf1a2d6be4006f0973c13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4fc27a0785d85408ad2f547f5a99e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8327d551d83208fa67bd4ef6e4d42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89353f9f8c61a2c8bc925e7f6d01eab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c01b463a7efbce65f1568b512e807267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e734392cdd4f5cf38a2f3fe2b732268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cc9cf81349891079804d2077f30e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3470f73e14ec356a6a4974f0bf0a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f99e707414c5c168140a7a00932e07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0451d0d453acee9f777be5857bc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb6f1779b84c9b635bec7201a96bca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086a45361940889cb72e3d5620cbc63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0976f20bc12a530eee6fb17b89e8b7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d337c86c08fbb99672ec99d8296a1ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c007f666b8788a7ec5b05a8b21243277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41c7f0bfa003bb9b32be109c7732ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f6e996e7bb55e8831a854fc7624b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35acb0165524a9f431518627603777280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d0be93f61bc3943e623ab0f7a601281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9a9581bd3e10ba587e68806f8ab3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd9ffe3c7789f9efcf8efb9d3b1cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95852793f9d60b02b6ce45edae8b28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a4cbbf29a6d511293c8989a93834b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f9887c525c2a0ed9e354573978581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda12c6445864c1b9e890329913ae26a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2fcd54793ac86951383c9f8632858288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4093da9f9eac5c2fe834000163d3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9586587850121056879ea49374590290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>