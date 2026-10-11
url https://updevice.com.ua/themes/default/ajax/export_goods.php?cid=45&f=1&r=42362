--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb4d6c1358c6441771e24a1b95d6a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342cbad4ff5d507d8c4971a1fa328b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a614fdf3efd40a3f50c2a8655076b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f0a2ee1adf4df7fb94ad435b92d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee514da25960c88767c08451c994fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542407b581382208b0e4eee902d39b486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831536243fbd6f0214215f6e77644d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833992dc5b47e68361383ca94395b6428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c55ea7c1933a0a17dc49659b487a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb79dc7241ef1e595cfba9f666e034a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffdf92d39ee4349157854c7840bb0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed2f1dfd0d6cb43fee63dea03ee86a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c080ea5125a5dc9c831cbd1ab330b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c675e288fcd04e539c2ec7b5fffcda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ca6f115a0cd5d0d86073d89dcc4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43ed6d09b6b319e43a8ea31b60f52a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b6d86221bccb87ce76175a57411717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3313401cd914ba001dd7c05fbc043c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83fbb57ba2d01d25e52fdcf8e280d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cff95d886e77002623570cc9c741af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead391aecd315085545686c7063cb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f705b4a3319f3781366b605b1aec722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dce1d705a1cd52725b858bc4a44a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4041291c27bb325dbbc015292d62c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651aad9887915879ce5452638eea31a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4217d4ab739b01ec28f0bda21bcc4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82fdb81bae2c6ae499cef65c9057a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca529580e637b9994cb98e8609c4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111793e392db25a7db44273b15b99929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554059b5e13e2e56dfae336249e5bb0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd69c41e150f71ec6dc0f22ef1a41a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fd7cc86639990f7226b70b417483e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06ba6553fefd8b05b79ff0993d53b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32489cf29c0db982f2dcf5ad993ea0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560063f49bf316ec7222e0f6752a3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc62296fc2743b6b422fca35fbfa01936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbd109da6bef664bdb4e47a19632db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abd92fde0de49a408e544c9d76a13b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99307e9810c7ddfa03d4dcaad7a45a3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5517f40618915a1b35cfb5afd925e7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819a032faa8efb713dcf797bc0b9b8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06e7c944185efd4389314c30817bcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42158519cf3c0fb921e44b53121f4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e56d0327b252fb71108e8965a6256644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3830bbbc83ccf15abb71c1951be27545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e22c1179662e5496b3e953ae2c87f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e47cd9d881069fe6e8590890b9288147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924a9852d97d4ef86df9876160e32248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf5ac7366c29573f73b937d555b55249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e61b4baab2ba6fe7f8caf78308b9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caf21f4b52e611931f08407def7be751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dece53c13baedf42decea3589b4b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e9bc58af25167a2067c42195df5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630cbeb859d192b6689d2811a13ef7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335523e24e830372f3a9b7bd41c5867755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf7147c6fe017f850a5b5540133d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae02ba3ffe1fefc47012dcb6b5321d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31633a16513c004820355da9f14c3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b5280cf4969163901a7534ddf8fdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f63a4f483e5efbf301d0d98ea3c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c17a14214638214664c4d8dcc4ff561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed13ab630aec06f2e501b82899d8b2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a500cf1574fb25b1f6136c0b08f1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094fed3c3aa0ba877c0bb0e5ede766664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185367a12597bc2a2797a7546725ed265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d62311ca94829711cdde785963ea2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6bf0799ab2c1b7aca3a290ee13f0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9435d262d7dbb035d2d416ca6035c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf5eb4673edda21875bcfe912dc1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637e23f149b70244c573407ec8733b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb190747b58dd8cf0d47f98f2524a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343c84a3bbd2df37b9931d866f9e1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e0d80773a4d47908866c67095daa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5fd4cf7a8e99772c8a4fe436d7b3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf933f99607b998b83ca01144f6eff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148daad69a79d14bf42b11f0e834246476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e32e5f6a074bee7b28f734f58391fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf4f8657de75612d0dd8999a41438b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0eb600c4ce97e2e89cf689d251f8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1554f624ce52602d0d6c4b49c56bda280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191106829ec573583cf0ca139f190dc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ffee1c0d42bcc4108cab4511d893082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059680daf6923e70fca1c19442ecb8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55428568f06dc6d3bcd6e2b0fd53ceb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9df13504de2cbbf0cab85475e100d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21573a70c02e8ce72365100d294824f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fba09ae7e2122599e6659ac102ed5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d41bd3f5842e2bdea824fe9a2c81e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c585bf625c458bf286077b4bddc9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1b4d35233e99b7c93eced535a0e3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b2e2a9e5930ec6cfd9d2e531be1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d56e6a94bf65cf6201c2713e3068df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d337c3364d4c9c192f3474f8cb770593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b596707996165d1dc60f3847f87a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5fc19f72d86020f3bbe6e644fca9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0edb1297edc5fa34fda505027372596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179267702fc6d9de3d7aa3608cb2652997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40f567b6a82ea6d603b522c1f5a8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d353f856d260f188f934dd2edbc6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962af8161b555f8ad9221bec9de9efe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907899fdf426d5eac0a529090a02cd16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac708d40088718048e22e130fd3c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b8a59c8b894f739a7fff85d7b9a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547672708312c6a7b20b3d100a0e39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bbf7dceefd7ed06b68c9baa5ef361105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80878fa618b86b7e938e896b111e4d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5969eac1f96e78e3170d96ab33bf15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feea810aa0e4c4ddb2d914f3e2bb88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255fb9ee5b114ba89031f0432531e7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e50967e588a13401b2547214cc4a73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da86037ac2e28fe6249b942402628111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094baf863715c6e6f1c5afcb038dd2ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a988051820f3027b4168dda035b514113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baede90794b1c2c3396b602df0ba61a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9815987e10f23ebf9dcfb36798a5d89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50225699aa785f625f8e259d135ffc3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b72039908e57dc9b59e4d1cdf0657117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc2f858341cab63781194f01629f95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f73ed56cdfcb40fdc7f74fbc8f34d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0fa90a63aee65218d6ccb3a680e11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345aab2d25e9cbd62b01c3a777b539c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11a7d6971d72089d6d26defa665e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041af9b76e5d492cd66677b49d4b7bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896906140cfeb78866ff7839b9307247124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfa894792001a07d24a783427babbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018550dce9de5cb69ec459b09990a43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced0f0180d2ee97c6bef0556623514127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e52da1b1d2710a3778b511e7e02cf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9565f446daf984c9b42d84c2c17fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e379c45a4da3bdb768fc6493ef88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eb92fcb739035bf8bdda1f6781d78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a05a5a0e3855f6332068b4d5c936132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c28821ee5931e51438d764fbcc1f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f677fab4d3abf80701635e1bcaeda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cbeba7acba0587bb9729c56e63fdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e08940ccd84f8736bce99622faf43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e05d58205bc628d0f09985a78b1e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e435e9ed4b434e42abf6c90274f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48036ed683483954075315625f194543139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793310cad9bdbdaeaa2bc5bf1e72d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb91ff7a5812955584134f61fa7a637141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe4d6c02b763dc50c11acf4bd56d84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757ce028d75649b0f0001165978fbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573dadb0e9e2bf5550ffe20829276c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcfd81b4797158a9460f5695c62db8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a719b44771879251e9258bc0da337a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d02ee0ce5e5693ea4e188f8365972147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bea790c54b8ad30ca0b07cce38c87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2338f33b7493fac6ec68e10a5a4ca47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca25c066d5242c13f1dc4cb7c7c289d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a3a2075291f8ab6daecc5dfc3eb5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87553bc744a7827cdc45e56874c0c9c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846eb71be893b813ea6cd387ad26522153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ca7f98b15987468f680f6765d697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c682a993d16654d91bfc63793384f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97a61576221cfe6d270c6f5b08d47e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc3a5711b02082a5d61423f59952af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd4ae5702a3bb1a5130982c63c7ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818721c15ac3df6c25a0410d40f6719159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c370e19cf5c59b0d9689678542aae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb180d3b6186142cc33a21030e1f87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe9789bca385c5e456a6a53f1959f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84aef8a5104022a213408c9aebd1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c43216471f72e365f9c74182aedc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf966a92a4e05ebf18771d0d032550165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16006789d0521386813f56a7ea1fdbb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac813f19cb6bdff8699627d6433857167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868f0bbbfb60c25aa7cc09c9d09b48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f9336b56e26b5db386916e444726169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eea3e91c33e5b36f5c9065bba05ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cadac4a599feb83d5e61e1f94ecf6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a97ad872588a863c8810dbff7b9f78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d617e8b23824e4a8fc9f990c9a940173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25ee2950113784a3cf81239205726f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b1b097cd54dbe42d3558034de7860175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b5ae7ffd5e0092a2cd4e31c4dc131176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690541da16c466721a187dc3147cd92b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52889a683cfa7b2ce53e0fc40ce56dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca596e6a731a925d591f7f02489c1819179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627de7169ebae681d008a0a69fafd470180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83f3268ab5d297b097061aadcfd6ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd570959f1fbbcc7e876e992fe72714182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89745852caca05e4b7205c75f8e191d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2dcc4903d1f9ec6c5ac969a95d6f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5470af212e1540063de201cfda154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed3f47f070401f39d79f00a36ce41c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877b98a8c1c556f28d316bc5fcb4bf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceae442a324a7d8dc8566f702886562188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacced3f050ad5baec57b6e1788b208189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624813b1ae5a189e18eef3ebc736264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da582d2ca9d39789f8e3e519a794b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503932e50b33d98aedfba09321408c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dbbfd9b500de2a4aa3db7cccae3fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739d49858ab2e3c6ebad80dd564394a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f0f6ea9ca3f1fa74f8cb324434e40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90953eb01d283dc288e2a9f9e817ad3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f34b0d9c1e7c1d52777317e5b139b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74010e36b8040de72b25f33f1d6d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edbf97832ccb17819081894608ec49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7accb9ae339938e24840b16f627e9aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4ac1ef1f80dd10b18e36fd4973cb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bde85e79ac8f35debec9964abadb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2be864db45fed61e7485421ce24e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78311537b9968d6b02bf4aca39bc46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b72a83161d2466bbbdb0f0b819e7e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c4a0e6a4dd1faaf045cafc192977c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dd5505af089965eabcbcf42abb41e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c691f12c6a2ec26e441d2878c2a1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c2676bb7d323576cc0d350cb4b27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710863c2c421af5d9a20e2708c4fd1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54660c994aacc7acadb89cf46e1144211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47802f1d61040dcf3c5847eaae1f56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36801fc1d2e60ebf50b669f15eb4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124e8bf5a448b0ec9deb30410b19b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19345970383d728db16fbb2238dc8d94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1659852ac3840121bf5fb33bd8fe263216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcf54a1a08faf3a4acd5ebee8c573b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d95d3fffa58518120ac9c59732700218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2647fcccf0222da5378c0834cc5df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a7412553e11fc697e4d927487859220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f181ab05ec7c00dbd2b2c8eda3b98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8801ba39385833a3f11f4eed22d7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738aaf9aed7d6198467300b89ed17b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6aaf00f0b308c1fcc5183b04ec51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a89ad71c5104449843ae0be45aca4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad593b9e6153705c469d5317ac1a76e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1965b861b784f6e671a17046f7147fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe45140b5ce98854c2d9bfba6c86b2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea4c3e4e2babb05e22113a74b9686229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8ad79aa33c8fdfb7be86c6e10005a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536e27b4381a07192a1bf55efb69c56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2887c49c8565cc1569773d61f2c45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3226f4595563d81361df72777ab0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407bb6638a1b4626b2e4b0a93f08100234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7723d1e2394afeb062bc17168b3e413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091a0fa3ab3ca6b3c9e3d61127d6e20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79291f6b8196e28bce586c923aa2152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ee4010804e37e52facb343e618dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65934f2bb353a61673fcac674179f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a67d94af4504a18ed74d4e73465f5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33795f36c81dcd37e97d16991974ea50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a40336831c5f57177163c7e10fa295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e758a8337a503a7a61f6766562de97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e804d225eea3dc6726c9b3dae9f916244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff636a67d1d2b4e6820fefd51cc604245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471237cd77632e50fec7e9772f656bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cff8db4a12c80ddaea36df6d6deb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a2b2e2b4246bcb0741349b223245248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ba24f22aee653b9d6e03927211f12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8eba5e40c3bba654502a16d76fee94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d229bf6ef4054bd0a512d2e86ba7d20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457864ded8daa4509b865bfc975180e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b5e23872887d6bd4f64a293afb82b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bcefc9c0bfa4dd9fa16de39f37d8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ccd5dbfff5280e4d48d8d4c268373255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27e5f086d1d6c1ef9510c3fc13e99c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb565949cbbb868fe59f35867591d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4433f6af0f469396cf7107f198c40c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccd0e88508496809a8c22772aa7706259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aaf555b198a715baaa498924b9ef4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226548e92ea40f6aeff9de89f527870261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4916e42e36adef3fe1783b6ceda3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fabde53c67bb5eb0655b21b687c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9a0f960b6009088b7aae4f083d12f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945439b06a5446110f4b767b1f3bd09b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a768d769c9119da56f706968f34be9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788e46012b6eddcddb8c417a7f576c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905555f4b8dbdfacb1c9dd0f8aee53f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e8c29e641f9485a1310bfe2663e8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5bebf4ebb49e40739cee5a03476ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d11df7796154dedafb143929992180271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1f27dd23bce8cc4e38685465dbf9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87754d406c4f37487d369398ad91b5d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee928027a7ff6a0d3c647a2c819e5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4250a27fb56eb57a72c709fbdf0fd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaf5f16936489d529fe2263a802fb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7c6a07fab0c9dce0f5a6d76ab2e53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8028a0eb32a9779d8de82390dc58b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dca3721e4aba092852177dbc3e275279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243a856056914e21190eaeb8f70488280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25799a170db2b3a449279de32012ee41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fdf90e8dbb8100f436d8700d2933d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ada9133354fae9086729528499c6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b8524b9d4375fad42664816652f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4dbab5b79eb8d3122bc0542e34667285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c95caeefeb40bb029231f75d12b564286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61a09fe02aa3c08ab30f4c995f41c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4834e7073cbaca957f7fa8123eca05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae9f13c766ee4d4b72ccaecc433ca8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484789dbc858d1f3d2af7c01071cc2da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eae14fd331e7aaf457866314700522291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49869f9467d6b7d7f1e8414eca99f7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f08fa989e2365bfe10902b7a489ac2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34e1dd75020d11e112ae87ea99c214294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b588937a9881cb767e78a53f63a72e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6e3f646e09e0a4562ac999cd6c2d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff55019d09d3db0eaebc2762158b11a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cf78dec52fa502d1cc5791beb7ec4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e336935acb175acb15960a503a9e41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d427b237cd6478e650ecc4ed943c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be6b128ac4eee1d5ba3993e414abc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9aa1051c6e7c86abd7e7f00875ce1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8114167415c4827afb0d8951ce7ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986996c03b3a87c4895144cb3a944d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0d056897cb606fb4c746207b33d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e086884703e2b9eada0cf7dde7346d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab21b8614216aaa6dee0ae20610bd70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8957bdcad8d44c8037b505dfe2ee91b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e47225e700d6d1b7825bdce828a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f20705e80f75fef3a67a9b88226f7b310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6fef0a235c1dfcccd64bc614bd5041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634208d8c5830312014900a6110eb732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42070821dbbfa9c8078bb764e5471df13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa27b0177458ab043e4d2e26f506304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee49bc150b83e2138800f5e3b86ab345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57db437a2f3b9f7be5735a33961ee06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3758395e20b780c4d8f7e678f0217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b7b24123b89f8882d644b2f24c3998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5051a4f15283c52d1f2eaaa77ee9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59303bfd9bb5901a193b7c0c7c044d9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888afa00649fd4322dfe10494e1600c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb226be621dfa349d02d330af55f2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977aeab8fd0db9f6cd48db47b9777c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a1a5699e5b67218d8da2e8c65ed514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34649d9a530043de77e09c15ca2b0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3942176890e7d2e5d40d378af4d17016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3fec579c4a329579b190da6abaa5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74809cd564e9be2e58e4158e9e739fc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3505ad4a70e888da5ecb34d61f0b6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecd530642880e0906d9a3465d6012720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8203e9a0d174db19cdd467b276fff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d62b68c7f82440709335e3e645680422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8d070a9668b406302f926da1c99df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d809fd7e60c76ad93c7c32388555ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252c9ec3adb87a40640421f49fc233025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efde777dd04db5d969655362bad18d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a0af0347cad44ba7afa96bd79b0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c7e644687df8d3785a3491089230628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35292228f3df9adb5b29330e372e5f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da59fe80fc91cc582d73c8e1a05ce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799d3991e22d7270279105823d2b8a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a768a6d998815ff1101c70d7dc1c00032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470734057018b6850e4612fda9f09b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497e2bb925022f958a42488065fbb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8cfb985058dceb8b376fab70f2aa235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba634e3c927cd09e473a345704f75f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637dea67411b8428bff1893aafc7ad937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebb8dcf0a85bd3b1baf7d9b7071d5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b2533115447caaf3e93ea0f0f4ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dbec53960fb2162539768da28053040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccccd448cba4a69b4021de7c72e6af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b9c353c7c54ebef5d689dd7ead0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea577da3017f5094efac372d16e3eec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831291675115558d74b901e596366ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b3eb4f1e1c23809b8ec3fc1ea154745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06bdb3276a1d149ea72b785dc915046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab13ef907561aad9ed773c3c9704e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36620f3e85749d3b5ef2f3ec1bf37648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cecff185c2eb84e7bac337c4dbcd0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d0b33f6401d6b26cc52edf81cdcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eeb8210bc0d78266d1d3b01f9e24f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ffe4f7724462f3c331037853b357452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff5e22b57d7af5c98fa1fcba9c336653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e607abade91e2ae8ba4d3af98e15ff354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288debc5f0e5b1c4c73b9877d5408af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8a1dc9c773ae425f8297d2bd5feb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ac8ca2ccedf2f2b1138f9b25b8da457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df483b23a29b9418599d0ba2c946258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823429b2db820e06c30c406ccb0d1fed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236e85d6ece0dbafbb9aaa6616e8a2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae16cd790786e04861bc9dc37401c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91e3360248151eaa2dcd7d2711964662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc95205e3de563af5650ecde2f50fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0efa8e70e4600fab0b25d8a03252464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39410fe859351ce6b27a357770bd1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6bddef907e6117097f8375e3c5e4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ca67f87774262168ac597c79777067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caf42c721d1c022c97b5b4ebea845468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966da29ea94099b5fbb9484b89e97869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add3d9a53af797454c53b2108eb01e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ede6191b73d1bc41d9d9bd14a3e0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80407a37d9a3d913e39daf891da1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c06789df7990beea79d66954210ae573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539204bd811f668a86bf02e51e20532b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74616c6d45f75253f72e1921cd26712475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388e6605a747c2f7d634e0abec2cb1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec38e8f68de2418b6d1d60fafa703d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8f6a8b346697609ad4050926792478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b000531931329a5c2711d6d233c342579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24c33588e38792a90bfbb30ce395b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915ced4c473322ec5a19c661f54a1fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f47be893b3d19d6fe21a5d97034ead82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f6097f4b2836a9ac8ed3c5ba5b3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb29fad773ca17ee30d247b70bc9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a018dc8627365417d2a9e76253c9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a353f0ec28b8df34cb50c77ff92dd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a77ed13a555dfb6038059c14ac8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f077868594b490db335f1242651ba988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7587c24c76e7ecc49dc50a73c84276989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8387466a84e8466820efac2b045890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b906390359eb26986039d07e95e3bfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb99e6d95de97a923ffa1b1da4529d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306c79413b54810f326339085a0e41193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c5487335ee8818809056b4555c0d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cba00d75d56d8db9d1d11969a8ab195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204694045048595cd7c602e0461f014e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc76c2e4459d616ed3f201ebb7e7a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b89858f1527a3905ed9658f68085f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56984498b3d9d0e3966218eb3ae7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a7c4c65e2fee5c549968a892c654100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366b8e06f312b531edcde30017c676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ff9871fbc4f1e520a9b6c94a5e94a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eebb698cdf6d5087952e135a0c20d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e94b859c2a1333b590276920b9ede0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef1557ecbd45990eb634a2d26f5d03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2fd1b2837723f180045e6b58ab6bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af07c0dbbd3b265b33185701a2c67b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791716b61d455809a611e1ee0d5976c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc78666dd95ec0888390e88d65965109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80535646918e9611919001a4cd09d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b45b765bdf68766de32a0a9b4af82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2511038ac1b2afd8e10cdf742e50e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dde7e19cd5b9d6fb04ba5d22c1f6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29dd70d150f9ca497013847237bb6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce8423d43828c662bac8268c95f3a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92654de4ccd14a02684f44dde325401b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe0eaaafad1c6d49f06e7c44c561e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6f77efdd1a9b710f9925fb8c67d0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe561ed5007ec40efc0d635e65ae17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c358e40af081920a38eb06c4a67aa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f7d4d596779de7810640e9097bfd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b274ef95bc8f6a4f51f345d444a04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3862039a9fd2f4d8841dd3b9b75e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f0f4d19d465735c0e5acc16b3e97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30f50d70da5f55fa3f35f7acac8215125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f595f3f6574b5271db41f171b894c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8d4b462b961ca5cd8ab7ccda5983f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd7e99a68cfb238146353fd2cb5255128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae6f51c2ebe6fbe3926b29a5409cce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ebc321613f3d32812125697a6064f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7efdaa4c14d76a17401c6b5f551a89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f5318de98faf0f77686a8f8eae444132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645bf26280eea9f7e447cb9db45a41b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218715ad1ed11c9156b41dc1d1773ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d85f3727c96ce2ab4f82e201d252f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03dc2614a4ef583f3797d8eab8a2e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4040ace6590a90a7430feb72a2d1a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151290b950e73d2211a0c440c3f79cff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d996731eef34cd7ba207af881282139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68daae51f3afa599db55eabd0fb76e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54768d485824f4e0680cae986f6868af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7dedfead3aa62dfedce7bf7a5a37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75126f4f1da05c34d4ea9e1e002977e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be4a69279ab529769b27d6a1458ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd68d2e58bf14d97926050ab836bf09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b27ef0508459f60d003349b12a6bf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb8e969ec5f480e6946263fac230d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cce41c6cefc1eba21d46e0ef9ab3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71347b709a1866be729d939253524111149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c37b7868c3641a5d315da894d00e39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04dcd3319aa3cf302ae999a4417050151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3e82838b0b0b86699b36af50e5904152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa18c59ba8758ccac65a9b550c15c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528abe9eda8be92d8fe2d82103dbfed5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507920e7e884305d01a39ed0811d68d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9e1bd50239307d2fa0b2876e2dba7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c296b0641730c92fb2d421d58043c00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3da87f6d6f1d83f02adcc67969c69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d000a7e88a6fff5b5bd57b0277f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923372be17cd1b3e179b8530de3ebef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccb0acd04be8e422f3f6b084649704161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd9527ba7f2a66c184badb64223fcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a7c568ab443ff959ce4cfbafafb95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b97bac50a4b07ae4661176ad89d391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ee281bbe767b15f2fb1110e3e7de8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f5d2d379eb659fa29e42b50d7e07d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b71b86bd4c077eae658259285bb8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a985d38e15ea54301bc7e44bd6572168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ad95abaf6f70b0cd273b2f676b84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3976e35b0830ab2151bdd8ef201a05d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb23a369867978e2fb85c792d47cbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b144353ec5ae22a8057b3c6b819b26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0fb3a2da9340d1e4bb06ab22b4c32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5359a9c4f31399894e5cdcd70b141b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1b804f277e2d16111955c613c0aaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4fed879ef336fb8a0124a25a9b652176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f9839711839f3e601b89736ca63ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9b53ed4e61b7b987c92d61431332c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551ffad2e30e9fe4f5d5e7f8b898a9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b9b37c27912823589343eca1b9540180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3acd1b061191c7a60338f34ffeedd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93df8087b465c5739a93ecffbf0b602182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08e8d1d84e54d5aa5cd7999f91399183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4303beb3afee938edebb9fdee482c3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d669bf06607279cae9a1603b9ffd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ba3ae0f194cc30084fb6fcd883b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975fd9684ca01a3e6eb66474d77694187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5e1a36285dba33f828e805335536b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18806c2ac29ca55d29f6f2ac88259eb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dc63e8b58372e9a5ce6ba371a7b83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d5993e93737a92dd2548edb325b61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8fd8726f83906354360faee1aaa3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a81f391be75df99e9d1a10debfe4db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0bde91d4bd71f775a6d8c4371392194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f73b902e6e13bc4dfd6b3a7c22b47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077af2011f6348fbe00e124effb071cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3974220728676a5e9584bea02de88a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b95973be90c46b6e8fa66cce101fa7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e3aabc294ea49189843dbdd4fbc2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5728220128cdb83cc04f0de761d3e4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cefe4799241b7df85463facdc9dfa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc833cdbd5d126b068adc89ad2f7d813202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e888e5a18e717121283cd97a24f77a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ee1a68668289fb288119d13395564204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec488a3fd4a595dbec9bfc896f2dabf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0998ed374c9fab06a601f4b7379f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d2a82603a16b25d4b581db66a848d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b407d4bb2d9712966121e5e2392f2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f3c4bbc359d441f8548badf0d95b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a845a392ce66cef77abfe9ebcbdaf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c0e9f38e709277e9be5fea10d2c2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b502a733bea0d965def75ae312b05c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e134f6424e7e193360dc71c0dba3ef4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb81175d81012d1a057b44f8831be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f8754b1f8de544ae64174e4d829ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f249b8a5fbf4ccf7d8ae398bc0674216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c0b7ed46ffa76c3e1a636951983f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbba702083e986894c4918424e6aa7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ee58779e5faf22549fbc002406aae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daefa5dd9f22fb742b15b2f03b15dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bc400840ac1d91b715761dd727e3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b1727fd97ddf26e46e44d02baef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7367949a128abfda29320baa88cc59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ae4b6dd1570da30d5d6e9958c611224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076f5f49aeeca9b4d5239ebe7982bb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4227dabd26f24cd1e071a74f28f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbc53cc6d0d946059bd82b3a9b3acb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1340389fdd2436c084a21f08c15cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80b1f1c6d93485a29d30d513dc6b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48f5e3863faf304790ac54827d7df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c04bf9330c01786aeac045578ff0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c3e6c6b73242129171ff9f68fc27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ef356e0bd416ddc532c0d8bb61200233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a6435aa31be67393e532636e3c43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad5d0eea66fe8ac94002ba901a88d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb712b8d5ec33cf9e457f97895648d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef5aa7c41322422f8b0cea3218272b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed94697844c379f31fb0c3907f2f2ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed259fae796eb2ab8558d2175706d1f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716dc39323f1d9c34b43b19f8deb63b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a660bf70afbc322615419319bf3bd4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4568f5619af6b5bea2d3a8c94b40fa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3570c1f2491cf53535eb8d272f6e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6619b53cc4b4f785f4bfbc13db389a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c51fd3bc8855c19177f9cbb95555d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8135f4336e752a3d1eee13b7980b8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac208af7f629f4a85aaa487bae4468d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9437830bf802c31950a7265d5db3c5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06006509f659513e17609eae39d4047b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d6c8cd9b1b6aad28bac649b59616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6dd828a1692d380c11d089a562ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcf3310f14a8ad81f82759f1b9b7c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb9e66090d01396b5b91a7419e217253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d468367e8555d1fe801624cfa022d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d911a5af434ee5205b0b8a95cf27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821e141bec018deb0cb2035b7a50ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2efb9be747c1d9c89f65894d3e26d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984a88708f108ec45f9c21068f1e155258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7055ccee0debf4b5a16144e48f5d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78599ebc470f7459fc775d43602d50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73d0d910b34fbf302228991b671da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ea026ee0fad8b28d32a7073a1f99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b603da42fba7b5b6604b194861b223263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde4b397c43f1a3ca0f1691d5381d8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483838eac347827c5def620e64b8006265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865835867061a0b0e138c22485bf8ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb636b33cb252bedb493efb0289c9ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b0138d83b1f4af7b7e00f8e9a12ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73508f06cf1469d7e580eb6bfc2e378d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fed5d786372e29625362d329510d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cba61ae5c6b58e4ec908aab0c5676271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed136afd4739cc6e67115703616a44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1ca2ffccad18581bef822006eb9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a50c74d65d51e381cdd63a095a0e70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba49e09c917e823babf7c9f0f21a92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b1642901f4bdfa9049eeac9cff88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca242b3ea9b09362b4ce95e6e1d6c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3091a14f66f631b454a2bb221accb5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd7f15b5e8ef794bede3bbfd53b4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b7fad25dab49de3b2c8a1ea5f4ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3e1d5bd0905188f31e80e2b28e660281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee420ff51e3b77be8e36f6431bd364282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8385003762e30ad88eb9d0d745f6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969642a5ddf0bda3329c8cc555e6a6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d9c67178c34cb03e6b4cef0eadcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cacfe4af50df0ea245224299c9c27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6672c0b0334b1e81353ebc4a910c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e330e5bae8443d224734cde4ad6e3e288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>