--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -1270,51 +1270,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7586133c6dc190ea942c6b47e58f5d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478f37168a322ef9f24bed2f4a0f8742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356d22330b8fe42cd541309b9ce76a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec55fb1b79dd7ebd319c5d968ef81194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e168b2c3eda9fa323510acb6660ccbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f058d035a73bea0b863131b01fb10d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9e944a9e9ed8588bdc3d68e8a51c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb516b86d915d7758de356e8ccc06338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77979563f6650bd7d235b3922b9737ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25824e248c6aa8afacc0952605063510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723940ec8ffeaf1ce282465433a52c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241fbabcabc722e4f7b115358acd05912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a386f63000462a13696153edbc56213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c68e9df4e4316fa36f339276b5efed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5d46a212813321c0963eefd32eb6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd695386331d4a700d590cfb984a3f8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57b295be54647a2672d9ac89fa6d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028511f4efa0ba47dbff6e3c8250a30418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64c095450d7943fa0f0ca2bd5ad80219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c01b5dfa11d65d5043008fb0e453ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d6025cb0397b13e7137e52ab3f93221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfd9daab5ec06f5b2a69d1e46c9e1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb21946dbb54aa25ef8291d1d0190623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfa98a7927f960f789bbfca64d84d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d699f2dbf272e1ef29d1d1795081925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919faf5cdf89bec84d00a9a94a11167a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb33b4a4c34848c815e67286df7bcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470c7756253195815b0077c14fe171f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d744f0de52b193e368d25d0f713e1e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090fc7b91646cc87cf90706119b9fc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281bd02e42deec4e8d489237f7086b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf7152715c2fe15a07ea3e92f6a9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577feba989b7550f7120c6a929ae9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ba29b3f286ebcda35c52f474767734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3caaedd53143777c3aa343af63ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3475ac9f97e29b7ace0a2da7f647e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76255b7524a43861e14a1842ea07d9ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde042b7dc712d866b39d64e4b8048838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2059a8fb6085559310a0c1369d8817239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb0e13cd232332e6b9cb6cd6430d7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afd78cff1cf5c38fcdb04dd783cdca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42c93d1d85c2f93f8f2677bfc0bc0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2c5254f638e9f37a3d5b1b3c87c3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f50d315a2319de45096514d7bb5b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc33981f428422496198ed46d75074c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0869a1d1646546ea7c3e35d02de5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67a73b2bdf4131f8da6770692089b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e82c0ceb83a0fc3429b1822c1e4b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a422888c36d66a5dd0993481598a3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534b4559720b16f964ff7cfc69d05b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50855fe6d2142f57b5ea1a26c7b9976851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a282e49f3d1ecaa152d4ea63ebccb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b9fe45063b0ba72ca8a9ac8c4741253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80688c1380b0e237e60178eedd0709454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26ac1776645a15577194436fff3da155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a62f28ad02ec2890ed55ed5bd62ff556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99c24534e09926ee381423d7caa23b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df15405c4e6b53b80b7a06de866b7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254dd7783bf4a58ec1129abada1801159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4e2512b7726e6fcd520bfd6a377c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30f5240bb498e081053a8f353e35061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd03a14380168b45d6719c28c4fc1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d9afca57ea62fbd6299ed6bc54cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d78ac0939f7e9bf5abf44782d2229a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb782baf51d02e0c5c0c3ef74eba6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa556e35e3b9a2108893e30810500c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9c38ec77d28e1450800f880b886dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32986aacdf16f46cbd40070e414a896768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a91b66d76fdb52ecb2a1c1a160d3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf48eb6d99001df7f95272bad8eeef370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80735a029cc105d0fe941d2f6ca8409371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a8000183a51123bb7d1f8512ccac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6db78c51d41f219dd0f7776decf1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a8780b2e2ab581ce89fbad067b31274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee4e019e3768e82efe543ced120fc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac15dec4ea98711af8a6206c40ba1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aac65ea65fa6169eff238d0ea6858377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139a0e2884387b3f527ee441b8e93e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5b3af06027fde81aa0b9918aacfe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93edc714773b2ed8dd446f6c9d61d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129cd8a0b01a6cc842173888ba9614c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408766a95edcb895698723ad2682b60182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3009183e397c1d298b36a34a81ae583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07291792b25b7cb8c9bebcbd5415a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ce0ef6a3df8c5c3fa62a65b32a0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f00ac0a96ade81761be353fdf2b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dd48c4de3274bc1d6c62bb348ab9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54afcbc9b138b4d0836452e11c53eba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77c16db6c09d86f829e9d45326985789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f2eb3a47c01ae3c61b350f8edd8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ded6c3f5804f65bec41e47294b3bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2febe94ee97a611c49ca3f57482ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd62437a110fc4e1d3ce6e6c00ce6ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547a35f84adf02b56eab66952b867e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a522296f3e164dcc06f48ae9b4235395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2bea8b5b2b293b06f5138f2ae0a2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6beaddfb278926e9ac8330473b8ada97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542afe7e4fe36eedcf4b98e2dd6445a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a73947d861c689f1f07920132db499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34a8feabb883564c3fd7c99201b78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b651c7a390dc283e9bc7cc526e56d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3257d09db9018a4d3833f958f33e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc299844499e573d1e9b1bb3ee8b8a78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4a62c15232936ed11cf532cd97008104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae545556dfccfa330d0173cf50bea6d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a120c5b718634cfdc5f2410256850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb6cffd82e33289b7cb349f6166e29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff21b412369e11a86afc87f4f51079108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136034378c21f00565cd26ab2f001800109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434077d3a7365ef00803af4165aad6f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc76f19d10d662f11f258e70ee5ff2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0a6a90b1f112d6547ff529daabc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dde9855f8c8b9f1b2f6cb11867c47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892c9462242bbb12ce88445be767788114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b28dae819ca7d4675500c36344823115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f5523a3336ed186f61bf3869064f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ce51b42bc02db26d29b4874f1321117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bfb66ddc7ef40e05fce10e7312941118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12147f336a0404b3af434ca280340c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a717d8d316bbe8f72fe97da35776383120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6137e3e7e1850cd1432f36cb0099465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343d308fcf1bdbb63b1e50ab80e38e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82787dbc776072c9def779e95774402123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5bf4f55a1cf7be80bc90807e09d24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a9916c7621613c38960ec7c518fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd10ea2836018d5fccceec768ac95d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d2ab99df00e3deb0bf8a61c23088127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ff9463f48b70a34cf55f6432f533f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ad2e2b554853a00ab7091488114fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56170d91762535d6fb9e9cd8a9c63c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35a22c10942d30002d5ca70cb5e86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559980bdecde55c0362bd51c49ce737132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc787acd402feff7209a6487117d8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e7f6349a1e717faa961aa019359aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85869cb2d773e20d78d6e59292f528135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e303ce9bf43737ba2add76f05ce5f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a8af6aba8db1fddef10828813c3dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58d58600eeff123153170d132fb6ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deafc132062c487c2ab4b07e607989139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fd52ba35f7c07837df13cb78b5666140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68e7d1265413530b704d015be95eb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30bc33b0813f8e0a3fdd5d2a7ce351142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93b972efc8ce06f3032a7254c146df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a28f9b4a6c888866d1821b0146b017144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce625c4cfa6a07811ddc328740460e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547a9f895a763994467e9fc82327a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30891fe6ffe5878239f1b1fd171bb009147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165021c3fb67bafc1465ad13ad92ab7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70193ffa2a536715ff7f8a4c0c75c344149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a170604ede8a099ddadec90247d26ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89141c2224831b128a4dd830c0f15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459bbc1fa183b36499968ed032b5e24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaec5e73a65b5a2e3440316cf5ba1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f9ede5746a0b5eda34c8dc7d4114154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f59b111653b7521066e82faf8efb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148850c339db6ccc22faecc7b6ff470156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487efe30a6302f7ffccc1ea3a04bdd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f461a70fb7e28bd45e2c51ba22e3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5bac2ef10da19f7d4d0493ee09549159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e90fc32c9efe1ff3037c660b3ed0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec66f1d80f2953162df0124733650b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b35306a9d8468626cc4891cabd360f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87717be3a8c30a84ffe40adec439bd0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c47fd586c0d0598f3c61f12a4aada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98b6875005dfe3a4be82306f1c370165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae11081a1f7fa30d412394e77c2a38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a65699bc441f488d24d6a343afa1df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407785ac3e818ccef0caf09ad46f70a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d3725403af9bd73f45bc8c01e4c00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07be87f5c3b8ab1f489ea74b234e43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1877871340ddfeacf0ce5ae3d967c89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3ff0373cb17b1fb2c5eeadd7180c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbbfbe5af5f38036aac8f83d515e4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1563ebf656f0081fd48d95c0efd624174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff2578dffee82f4e46b8d0fb2aa0fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c370e7d741b22d095a76406678732b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7149b196bddd26b6f7547a9a65c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c732c63c9cbdbb0096e64f898e00f27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70cd2ad3807ec00fb4d0dc0b3cd219179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b21408d908adca46351dd350494d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718bf2abe326d43f41a1185897e1d04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ccd152c14b457fbc323a8e1dbbf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45949053056f099e811a9ef307d2300183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363d230dcb29c4742989fefe4655cbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d391640d8fa50923cbc3bdc9925632185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a265d3b511d0064ef9968a376dc71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ac0cca500cf985057f409927d312187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa3fcea2fecdb1de0ae3082fb028ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b7bc2a75fc452ce674f8b5efffdf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491856c5041ae0ea08e3e86c36d6b5cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89051bed6fc87e17cafac167f86e58fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ba0c09362a05af2e3a24b49dfa992192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2d6e7e4f608060fa7893ec59a703193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a624ac6a2e5dcd193ac8b44cc12f4f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605213b5bae4d14455e95103e1e7411195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1b02a35ad6d26c1d9767fd904537a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027e044a49d3bdd48cfbe56f90662c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371097ca0e05b1876de6a27dbb139a70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c4a8ca7e0b33a5489d278c6dab8d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15505d507594a1ea901b7f326bec9f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb912c176537681cf0dbef6372d15e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bf4e4312b31fbb1a199c1277ed516202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d797a994fef58ade5abc2666c22b67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92351e1126119d973e6a4770c4a114d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4954e78c27121e10e2dc8111c7bd9e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88e11f64aaf461050fcf4afa0243a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f493622c84d90c6f48bd8cf7fdb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc7ae30f49e290ab485342e634e61d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af791bef932015341d107bbd04531209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114572a4fb9a20ab62c87de00e71fe3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb82161c75682c4c2f758205230be88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abde6da6878691e4539abf368889ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1f7646247512199bde77042647bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f04dd1fe66adbe3db84359c614d69d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29846ba3d6bc7c6e4f91d7823eb54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f61d0dd5c325b04ed8fbf6879c45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437243f42fdb22fbdefd954351f3c74a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a396810491fccf885d4c39cbd4a795218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bfa98a64b03512485b864594b7bbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fc32f0542fc2d70e374e2dcc18c9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed8f0a6ba93a8174b4f570e6508588221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214bec74b1ab4749ac01398b8c0b31e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d478c51879ec5cc9685078c66544fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96598812c3cde114b81926f4d0cead224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a372d28e22c045dce0987bd4500ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce25d6b44417d340faa44ebf89cd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609ff2cc293772e37d847e6f9bba98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25417743d565df72aaf573a5339d7e23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f614c71495a5c43762573dafb203b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf828adc356a079fc41a92c2a90671230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28acdd272a239bb0a711587f3d7d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97539638bf746d322490362f0f248b29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156e9cb45eb3b87465e2f5d57717b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b2f0f63859f83c4d832a7a6a801f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211357653e7984e9191a02e5fb9d2036235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5860ad60bdf76be913f1088fc929f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017724588932ef50819160da4c70523d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32921e2278285e41657d88e2e8cf654d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f9d836ef3fd90c6c71d8f39a68cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9859d2d7dfc59866487baf3957ed71c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68f43a9f8d0b984a5386f95c5e79f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f7f83ff018d5208b8998de413da3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b046e87b7dbc4d279b56afe2b664243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633a2ad70ab7906a1555730944d826244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e87fe4f7891217a851f9055a96e2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb5ceacab23dd9b1853d1d23d38c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33658243a1c33051647d6e9cdbcd3927247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec569b9bd52cdf024c735947425a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f86f8c03747494c40d0a0ad3a19c75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeda108b4dc6fc842c02abbb9e222f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5506c3cc6c8f1fdca633c1863248f03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feb12f988826a70654a9b714838f6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffa977c3793fcbed7a4fdad91010de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597c9bc21862d7367e09750d2a511d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afb73d1564696fd83014ff8f5a8717255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d7d569ca15ba08f780808d2d026ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadd35d701741bcf082709d373e6e5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb34b49246f99ae826dcc31c2ad21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa7cec73ee0712e921a1e0fa00eb3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4b5eb866d1eaccee4be51fd93e7d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed40abb47e7ffefddb71915d147139261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a94a01173fbb6f91b4a4e469b535b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33090363a5f366d2540d1fa73ed9d9d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb32ba4d5e9dc307833ddcaa6a23294264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7c174ae99759c8fbed728412b939d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8340451b2e1d8b0da43b3337b64ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0614e5a05f078cccf0fce2a901dacc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3ee2dcbc9a8809ad8b14a8187c0f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f56df1c9a63c6d769a650f799f1cc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28ea85dea346dbd924360631a8abf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f268dbfbabc22f1a129fbd0aaa34cd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e9f1aa8eca9cd9400f92ce158725a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05009f82743ff8ab23ef23de9d516a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a850986d92f2d2ec54513c4d16e925274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99425cb77f43c7a1f74147382edb96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd6742c6ad57876e78768af9a19c14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b9292b708b1d4da797437336cd92b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da41bb623353173a1c43d2938258278278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f964eae9876682fd5e5110e56f0183279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d6a17e450bd5da80bc8f47d4afef7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8771de4f29ebe4ed83586443c7a3700281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d01a1765dcc97120a267eb7ee22463282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43942d7b664b2388dd827a08ad196c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6754b64f7a90e6065e38610f0cdb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da25a64ea5571266ad51f27b7ce8140285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927737c50e503615cb83c02fd3607130286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db0ca1366a83e84da78356e37bb42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb450532773e41b5acf0236dc664f7288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf5509c4b21ce2397af04ad11302831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e6b4378c0025702f851046f336df62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e53366284669b2118ede2d2a070c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb2652cb27bebe9330ad629515e864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420ce4b7bfe16f5acd7c35ffa92c0015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a32dc948cefbde400b5205737e4476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e174244caa16e18077b4f240cbbbc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee008e45c53e0ecb0e77c55ffe1f59d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993515cadde6ce49c88527829c86f299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff7838dc52f97623409c3aa4fc9ea710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0e2799d1ce22cdf9a1bc41f32f75e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96acbedfc4faf19e6417e1fa1bc33312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26993a68280730ac5cbf7e8b2be345e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3815d963f08ee4562a84a1236acca0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5421adfe9077beff76839e0fa79915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37abc51a42cd2dc0c30708e1a9b47d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d913b8a123a846ccf65efc91cce2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ea9c495745729915f88ad8d5f8db818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17af5d53d836e2a2a8289db147a646619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698627baed15104a7fdbf9cd443bcf2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c6b80d8177da3af54c656bfe6ee021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d693855241cd21a488ca6b65d9e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b198fba7dc536ad11076356e5e47a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085838dc0a9d348c5d9a4b5fcfb9c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536213fc9f00c0e262e8171b9f084da625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3472ce7cb8ebc7a240e46889083326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd0c4809797da500fb1b5999688ab327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d910b00d165377bc997f1ae2d587528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0fd2b11c70c17d51cc7166e6ada929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0cab7a21d1a8a03e467ac7ac250f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f64ba1582ba3909cd08578f0e021ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed3fb9f3bc338b5f421e8046c63e2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76f8caea5b7e01564f29bb65c27e2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a0120d5eab4faea05c1d2ac56b36a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc27897a308a15c4148fe2d9f79d1ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c65b55149f45df78511af36c6f1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774550d616cf3119f741678e3863ff2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3964b032c7a7ad2935193fb615ce9e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b0c3cd3fd0178650560cf2553c8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa9de6c6f06cfe8a630773ff05a7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc52cbfccb10a0ec2b785323f287841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b3cd0830fe51f12f8ca4da97d49842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8803e1238b464aea02ed80d7b799043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f5e204361312d2b8aabe0d038272844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fbbcbb12c6a82cea8bb9c8ded1b5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6beec6f6e25fd90f6be96d76f1c25146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559e6a9d13ecad35651e547f22d76f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeab2c097defed1ab698802cf48dc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c42c041047d913fcf91c585dda3dab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b168ffd329a1681597d715ab5135b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6be24a9eed7efe5c83dc27977ed1d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f2b0c06915db7531647389e5066452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dcef0686bb13637692d0c67a8bd8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1be41023575f3696fbc79733b9e49454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634ad4253ad725ba204d746d607d4ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea93b68d143238b26db8e0787064ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb625400eac02237126818f28da1703e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a501fc1aab29854dabf6bd9c20c5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8bb8beeb2ffebb33e7244879f932e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259514948efd41bd4b9786ee633f2f0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2052e8014cea193886d36dddd05fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab0219a76154a358c8c53194ee1cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b9cfde633683df18a3fed5b439f8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa813f73990288c40fa79f9199951ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66bd1e9ec58db4f256e8cc8a9e03c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0b717d3be7da4de6c7e118abf8acf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2fe15f489a30c1332e57b7987ce0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26090d5261066b380cda2b87cf91ae4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a43ca4abb30202d8c04fa06feef2ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d2662ef80cb4fae18f49ffbdcaa9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa0e272fdd6a9f0028572104142e0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bdd600105a5d996db6a75dde2626072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24661780ba2bcb923536c6da71f508fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6999d4934e42c721e53299b9766357d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff431be2f62a1176d0d9f6fc9ae79775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bf9f5f1fbe65a67b72687d1d8b29376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cc2c10c95c40f44245941b932c47077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358e80cc21e94ea33b7ff0540812e8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6862ceff88dfc3351fa9f0281737cbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10748c8cad6d10118f436c315d059580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19a0cb1f80fdc5a51a7f61be0565d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960bd340ef3626ff10c03a6b81abb6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e6c3d3b85bc8b9da2f638da662ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3d67b3da9ffc7a82d2c9e902c63e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978e99cb5e4a50c127c8fe513c3c15c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050c84b125f632f88a881abaa05908c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7161b1d90296a0cd799531464173f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5578bea79e20dc4333c3ee3e140b07088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fdf5cbf839d6f13eb099648c1eb9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8990ea5aba4e75ca3314f94d1b0c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f2c6df753612b23c9811d4a099d8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb1cc5b334ea1d21c08782c034847192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce0c1ab9f5aa6e2a807395d677ccf293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c61036d50cf21c28452b82c30757eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede5ba3da70008e640db7d206d549db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea9a473f72990d42a6dc3544cbac8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407f9dadc215de515e9fb132390acc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d022b4c851b065c34dfbf4a22a0e8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359924dd8cd25eee69c2021d10e181899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c4dbde211506b133bafa308dc143f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a9c9f06f62af075b3a27fca6c546101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94763f1e4a02d1c94e0479522a1b4e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80de25ebbbab15ab6a86d35f3003b9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02da0e338cf2da7775b605c4a21372a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae7aaefec8fc99ff99a0abad18b5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3c3d7ce3be3155870fce0f4898ed4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d7493e912fe6fafb406f4712318b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5f3f8a54f36c873ff768854de9ae5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4a1d57e521d464ad6f6bd76027eeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7b3aa045273afa1a39e7eb945d293110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23b6393ce85ad7a76a34fd8383565b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1d4a00574dc67e57d204a593bc56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8d2f2b690f983737018d8ac416f12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493af5d6af2dd0e8dc4b4d5bd693c866114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ed1d849e3e1cfd78cf943c5337cc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c0e069ea4c4fef520876548ca7af4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68642d1d8f3eff7e08865368f34ae47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd1a190a7dcf7673e275865200021118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd1ecb46db54ad44786abcef566773119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095497ef3be65d16e9941392e1d6fce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6400ec443da46da98271c2c41a3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838657d85d00c97bb2d2cea92643679122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ba621988816b5bd7735f4dbb0da7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6047a93d9590bcb6529b0a16758e00a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bab6bb4e167d5d538fec63cd61efa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefcabe0e0ae513fc65693259daf063126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9081fb757a66c82be083b451628941a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f765845579b48ba930d336525d906e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef09e461926fa2eeb297356caf5f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c64c97589f95f28631be983ae8623b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d57ea5f270b9393796f7da65c2177131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c365ddd2690b307627874e8b391646132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72373816c57b627c3c7270399c08cd8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f684bcf5ae8d851137a32fc63c78c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e41898002bca6c7fb7d8a7e53b6bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89fef1faa51e67c55c982cce9f7c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d174abf2655e1f6fd1e0fadd573d32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f244c408f7d9b4d4179372b018084c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b2221a0eb83e2445e8a3f112c439139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c2705e624650424d4f6f56ef605e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8782a5960410aa424829137ca72ff83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9b779030e27bc867416dab0f6bf02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba5714e9b2d516fab571cd365350a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c687a16495ff27acc0e11c5eccd9938144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab0ebb65b3cad2b03321d44e90fd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a030d814daa744641a3713a72223146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c45e6d0d7073a15d04d894c06695d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced423eea4b4262685d5279f5c417bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fdd86a17fbcdd4333d738ab896435149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e2ddd4e35f19a6e535e24a6902c1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef8c3559ba640b08d20ae488ce5775151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048741bf95d9092c7d1e2f2a3533fc5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e16b1a2d45397b30fc2d61cdc0692d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4304242cf82f6110fe23d650243f45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b408aabb7840cc4511d80c2854d98df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09819afac1ee282d1bc96909435c5a3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4d0ccdec37d1f2646e9759dcf33b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099053bc32fa7514d7c5794b8c907a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58de78a6b1ccab991757cf7348de220159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a50b3a91c440098288e6d09c8fe67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc3aa6c574750bfd5c3b8852df8ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7c71ed0c3792d241221b3c040dd51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590209159efd19d9cd213bf87bc53263163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4931bbbffe0b7315b1154ea9ce5f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65058d07dcd2e799ce23610e1011695165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76f4863416a3ba0681fe178b8cf6fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd320ff74c99b0a5c135192f023cc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edea287625a771dd2de7a8b6f2006a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21abf1669002ae72cd66b61621d6386169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa025aa692e5a92daed23ee607bda76d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a1177b6f9c9f10d365cec9f6050e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5b90d9cf72ea3290c2f23cc661e4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f541df55116dd4e757860a013176c62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f05d96b86895e8ed82d5dc0ed3332174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72387eca04ea6309f17f0cfaa8bff015175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f779aef8052f29e1298b9aecfb477b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e3a656350ec541df923cc93fa7e02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda97c553075212df5b3a3c3c7c6da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e233624c779d3470270deaa8c254786179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c45f798691957add49be80baa0465180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87257b4d2b5559efb078451242cb640e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fe4129636898aeee8f48e57380d01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad13cb2f69ffe40be007d3244f80220183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a1d2718120dc75fbedddb6752b0ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6954d3e18d7f05df9651ae90a2995185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7bbe9bd47284212c8bebbbd1565a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0731c0948f5e9eb99a2e612200b794187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d006fe075032be8c6190645bba9fcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22a56dd73406f8dcbef92c876b36f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571f46a1771862fd889477804d2df88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118ebfa0c9fc4c1851dd1cf92d6b3e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2012bf6b2e916f858eae4f2c7b0d177192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0494b478eced72b1843552fe16ed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be326fc5daa4ea8928323d3584f946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad5f2a06b5284073989d6c8d52925c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a0ce5138e02f8c65c76cf6113d6c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b051b8263e5c189ba98ca3301949fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65842e5e4227781ef3107d7b739e79b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc46ed137cd89acc857fe85080df29f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4ce53ec8d074f5acab68d292fb0e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320a1ffb45a13a7d6f2e9ea609a06d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e85c24ad728dd59f1ca33950f3c95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4dbd9e933180b3b6662bf0fdf8afa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02db52211372b82b393afb2f17c09d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ddb7e242bc6fb75c364c195f4e013205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e00f22bf37fdcb2175de9cac37f184206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7da898a480476ee89959b89b5f8958207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a59877834a9517ac587d1197ca782208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d683179f68970be2f823448ac73927209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d68f90f2ccb039bd208fa509a6f16e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70daaf370bbde140a5160df427355b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45824f3083c3b0a7ad13c6baf8b96e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dbd46376edd99c4038a1e1ccc8ef6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc6f52117b7baf46a0ac5d5fb9e832214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20555f98c575424190cdcde701f9cc63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c10f2602636031331166a38bf6b59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d061983fd8d71f78cb8fed3b69e2725217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7d83ad74aedc24347652ab5a0d030218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a9076487e1303b091889ee7cac205219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e60a1ce1bb87844e78e053f5af6362220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72baf4a51334a193cef7b01153c4bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf503703393127d53a974c69418aa3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac121437ac5814d9515849b17c0ca0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ff2ed661d28cb1d8ef1e846beefd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898739bee74119052dec13e78f907a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320a6f17cb773ae9f1081200db76b35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34f841a28c0281e6221ddd55b1a67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f1a22c2122de3909894e719b60024228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e0a60e4eb21cdff68cc1e3ed21054229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08ce391a3fff235f0c82ade54497c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf825da206788a562963d02a5248df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49608d258bd1d4b21d2f8e73ac7298232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041cf06820245bdd941254fb5afd68e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e343b42b21be765b647badbbefcc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5efd20988c5b83d956f260934beee8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60889bc3a43994695e443a00f2545141236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540253e585537d824fc4c027582e90e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4ca8a9167bc26b84f8bb8ee04a48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000e04272c18b736279baf9d4bb8564239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee0c9dc00218254af9f03061aafee3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbebec4fe2729d98a4bd3c0f8d2c39e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3dfaad47f6317a5951a517755184b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd294e74d5507bce509c7f7dab478dcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d8ad9bd96a35359f62e4c107193de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eae3e7874c75a3393ef331418c382245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d589c742b6695ed0f432ef9017a7fdb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41556740aadf159e5eec5277990a94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637202edfd38a7d72651f30ac9f2c05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea2cea562fe687de6c9a45eb77df7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948b605dacc1bab183d8b531c659f86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2aa6b6d24b028cb729ef6fb897f03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9baaabbd6ac5f6a205931b71282150252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd2d6d69d9b24726043550ba2569d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a73915da7e047dc8cfbb2e3facdb0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd7913f0c2e25a32cb44977416861255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14560f38d5b5ad7afeaea18935497d93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9179eaa0082c0e18d0e5eb7436311257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3706a76c78feba24e6048ac33aa18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ce5e88aaf21f0efc31b09b410be8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8735cf644dc795792ea7bdcb458bc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a5cbd0514e36f19bf0658af8fb81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99b13085812215f49ea64e97aaf2ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec2a7177dc5b0df62829387dd10d9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf931c80a01753fcda992d2b87ad095264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ddb27da6d1a5c9e1aa454b771b254265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ba022c5368b8e6f7b7821f11106e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920a9f473263cd915c5b94bc185d23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4d70266b4d780c7ad3d09034adc98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d199b633d84fabdfd0db0e8f08dd15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f90ea7810d1ce3c76b53bac690ec3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a314350fa1078dbc0c0d60298a10ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a85986e9793656dd33a1b94c2dbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a36c413edffa4b134c8a9d2e6c4167273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931ad1063696591e02b6f3cbfa57485274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad50581df3fffa3b43fccb75e7bbd29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c356a57c25095c6bacfa26c200064276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd169a344f78bc938bfec8c181ad5d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c6ca0e4bb33d2f2946091bc0a6347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636fdd6cb7ca7d83c82cd94dc9dbfc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a19ab6cc75fbd611a4df0e8fb8d65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea3a367056d511c8ec8938e7e2be10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b356fb2f3782e185bddd8a99ee53c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d959655548c7d962bf69dbc6d1157b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc2165b990a988a930b062f9530118284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2812645dbf85b8f41a3600d12e00b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9d6309c26e6b06e7c46849f400933286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75bb965d6f31bc747849c8ec617bd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefa979f14ee95824f09fb7971f9826288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>