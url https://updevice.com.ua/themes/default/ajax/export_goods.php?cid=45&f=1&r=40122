--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500837b37635d7abfa1d15faa0852d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ebb657690af2cad87d4aea9534c0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab3b98d35c87b0a60dc091e907f05a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4972f2180cb529ff0b049cfdedca9704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2fe1278e190bd24d227b161eb79125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc14e12058ce95287cf1aeea8e87d596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8960bdf31e1cc2b3f90917bd0c7e79a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a5182ca720c62a8cce2d2684f1d5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b362d031509086cd901d3881171849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd283e5f462ea464ef148ffc157e04610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0228ba57f8e1b38c0a023319daedc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b1cf8f52ad4019c1e25d6617a595e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90454794aba23108b4fb0969c8b4b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9292a8c3857097f7d2493ef924a8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1a4c5b7c5fac773812f448ec87daa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c197e07777621cd7216cd3e13f3cad216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e41dc3c2bf98077c88f1907f06191517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bc2ca05696cf227e841faf719f49d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb755b7f475e8e0975322120e7f568af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3770a6dc5e9cd7336e220ebd45949a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fd1d304d60762fbf548714ca98b6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a71b4e7b89e39f80618f4dfd2d4dc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095a4c6b9235a8b27cf708d21562cd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f1c5d420b6598648c3793ca4813924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb280c634326ef88cbe4f028357792fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a4811a0572a620ef8595f43567fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84db0e03a109d429770eddfcb22b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42188cffcee64964bc7e00f3aeef4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c9fc5ed4d1ab2eec641905f3bca829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f8d1a6d65802f061b71ab00fb95230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dd8fc30d104caedac7d328933aeae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb730800f41e37cae12d8f4bdbca1de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206734bc1530d7b0521ea46fc5f1a3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451a8e6a8c4171f8f9518386318472934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289e1a8ac0567122b31fe934af9e69d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd788d4cee6162a94f55d599caf79ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5eb450fb0015a3c7e72e9e22e608837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9192e76403469f3b29f6b30e6888ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c51325df8c7c3256b164b9a6f7af1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548dca8b3658bf6f796d332394363f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb010fca575f2d98d91a26af3bc44141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76c011e8964c4e8b14f8fb310057042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf14e232355b9df7a24a17034ab06c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea6bf47bda4427598aad9327672dd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a33d0be48589cf7d5d2ee26d92036845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99871a051e483771cb78bf8d85e59e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18e8352ebd550d9f34e067dc1a6e3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a0077742aa905af4c6b4a1ec4fabb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7ce65e2762862c281ee785217c8c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d906969f4154a5331cd004b7827ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9e83325d30bc713b1ca27b9d9ae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe6ab559c9532d7fadb89d1b9dabf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c4435ad17c5c1769878737ede192953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7624f55081d31d32044fc4da9c7ee6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd98b3e8fbc6a525f5e03cfe63c15355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5fecba911f9682961d44f528590f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182efcd5a24060c86f45e3f8019141957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e494629df19011be8fe6f8eaee5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c990f85030cef6a3973183ec2a1c03559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca7da48cf0e985f8a839ca66921b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864303e8068cafa09ff2b830177389fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb538bdb19cd2a0e2ce7988d9f420e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc1394494a8a5765757494ade8cded63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812533fba44a2d0daffc46c2f78720264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37414c8f0048596e3146f1f268723565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e475b8b19796ba3bef81e106e3f1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7ee2a4f511ca95d429c48206e93167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf4681c3e0e17e995ae3b9d4d22a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204859ec162c35db29f745b4f770fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70f1759687b1872a10ad1ed11a39bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249046b9b8e278a1a023ee8975f3642c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b955f97a6093dff5b457055819ff78172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83b690362a5e9bbdfffbcd5de0065373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80810ef29d3258269d43bf5496610dbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d180c6994ea0d69ac75dc41d35c3be675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817f1b5618252a95249ac19196787c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e87d1e16f2193512e7cf53ee0be15a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d7ef2dde1713695b5b93981103b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018b1783847cc0c2995200ceb674e8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc516f465eecb56d9caf8ff089695ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23671efe846d22f126a7c5b87642ab5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b164c37e7d5f90ffeff5ec6dad7946b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb98168a8bc4c8f38d9e5259e40aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d3aa925089f5d9cefe53d8f96cefe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c24a913b1c83d2c9190c203aabf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854f19ec2139f4470e1638760c944e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beabceca43bf455edb15ead3f6336987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9621606531d875713d19208402f3ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a91a93d1c49ad424b27a17760d87ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ba27cc5500f3215a9b7f2bd2fbbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc0df0ce903bf5355dd789675b858691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a59047726b390bbb02f74998cb5ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc02d6c5de5b7df99c62296fee8a3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33338ccdc7441bd75eb2850478d87d2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec81efa2a1288e427a4f3e1cf1cbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487068727c0df642c1d41e8747ddd8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf99f46443e1e86474f553a4fd14d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cf47597f35a3696f2d20bafd9968c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8907f67df0715031562a76027d9a1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c17074e5a9a8b966c0cc33d722442100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99496ff7a2aa5e560b9d33194c7e6de2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8843c902e8bdf86fc58ebde83efffb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8987894796938b28de7da9f5edf2a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75956948739ff955b573b14a4dcc8512104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046c1b597c99d79be86339b4b94eb98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c08f458cec79e24b3c4038b50995106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d9821addb4f38a6e2ae7a418c97d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e13e6730a65b5007a2ab0b14aeb686108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb026991f025ea8e461451eb9031754109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fef35439cb99ecd50b758784592c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1b395b228d2dd00177fbe3df87f22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc29c9174b5f8d28347a9b8f5d6e29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caa9b830f8692c995a094ba1c20674113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495915ab7e19eb998618b3912d88e7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59529525737d754963f71c1e756037115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15febd966f3aba177dadaa78ea88aca2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15d13d362d0148185a84f2fbf0ef6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc24f2ee57743b10f97658a73bbee75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374907db7aa0fd5557e667621724adee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a6589ec367163ad12a57e49a530d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2528006fc5c51deb084d18786dc7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95642e073cc4fb0647165af8cd8069122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e069e7888773ca4f4294e8f1bc33d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b2dc2daf25eeb3710ef17e011da1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d05d7f7a7d0c30ecd52dd922d5b23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f44ccf401feb377f0e19aa71b1b6c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c676db5448c76419a14fb88ab65aa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c675a59e8ea23da216b0d38c84bf2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde5b42bdcd1c700b9684a2bc91683129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986679ad56ebad68bebcaa5e893d44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b342125837b85c296bd2cceee8b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1819abff50657afd4bc4d72341b0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3872b304e2cc1aad1cb7f96cd352b2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19f1508d7e3fff24d7b184530fddb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce5b3c42b0caaa357073fabedae58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199dc86b4535884080e0e84967b948136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ca9bc9c791f127051128f71e409f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb0eabe28d51ef25128921748991e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d10042219d552491919698c016432139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a1f33a14640676910c015eb7943b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3e26f68abbde880c9410850153c5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713036b714b76b108c1bdb9779caf32f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a431c212db316b8768e2bd3219d44cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18768555e82992a609130b0971148144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdce248d980dd4a1792e7c52e1da55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6518465c0a6cf6c30a843adcc1e2d68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a55ca14fe45fbaa6c0c002fe0742e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d007a816c442f1042f0009beda4003148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce5ae7329f8b4e76cfcb1ef28dac1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed97916183f3c599e4480c5c77a964150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca70f621b4945ce0a3fb7119c4175f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd947305b24ec7d816e6cdf07c19b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aa579c42abbf0ae14a4285779906a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2816cf1026864f33503c8778c5478f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636adde5a6a1f1263e89f2937fbde1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4eb667f1ddf67188c62cb3b33c992156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894805a5cac38c84b0c728a7fe556acc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974480a28b33df8dbde0e3682141132f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce2ff04497bb72e9b423ad835f6367159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287399fabcebb28fbd4ed1c4a250cae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e141a11546d5d02629c1a7b0e9e0760161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc483ad82d826eb006ccdd62a361e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5782b4f058483fe16169f9edace7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debbedae1c3e445cdc93636dfd9c910164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e33289f4b9f1288180fb178b012fb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e306074e3b0285e678c5db6512673166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131363f7def11b4fd2f6a113a8194be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301593c7d382b4185f73a981a99564c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ee3fb1d307ce26ee4e1e7738bc78a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687cd5780e0d4e1f676cfb923a0ac40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d956824a66497359d781ec05161317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e906b22c93610009f0bf9f8d6068c35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105badcfd842398e94fe93ce7eeb16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f283e6099851a1521808daec774f689174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fa31b676517b3c7a27dcd6eeac01a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d46b49719dca79ce70846a1448a7d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184daf171bba2f3d14e2726353c6c5c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8732fbdae49fe52c108f45135c6435b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86592b265796171e7bf4216abf0ce53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3752f9461107a951f3d3c4302f095d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb43c59ddab2369c640222f551c0da2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b552372d9b2c29f5ef117f3d0d966c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a51cddfc3fc61e03c4482250be364e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd2b4d6206dd109f2b230fc9e18408184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd19b979a2e3f3f4bbf812dbbf1111b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47463c1a32c709a338aa5fdd7f4ce049186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb277137c1c777c1a8a8a455340c610c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221664fdf7490acde8f7f790895c894188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26652c670c756e8d685ea7faae56c5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a5dae3e10c8e7a9229c0405754972190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad396b593c4da686d782906bca54d2bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5505cfcf77f23e1ff3134e14da0b3e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009abf59b516b1ef55459c0ad1a12b14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e8c1c37c8243e6eaa52b55b288bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7af07fac23e04bf653487bed64959195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172033c5450738e2611124fe91f89fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b6b04d933391409ffd718de9d934197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f52f3c6df585ae59c7c089a04e75e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8da0c810d99a39b87f80b32c9892be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dd62cc657c85309efcc0d011827c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944a6e789b673bc5f2fad90856bbedd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232d49dd2b6d1b533e171ce168ac4a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c9a28625af8b8ffe76fd40c77f3a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800316ee81af76d231f60d4b2cd8cc36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebe6215e2ed4bf2fb96d26a8041e90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06977d1faf3aaaf2f7ccbd0efc4e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54f7c127ecf54057edd639055b6d02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60231a84755c2d06d4e6030373e0209b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd80aef4de2788be50f8a2ff5ca132209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdeda2047b99ee0b67dbc32aa61657210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bd0ddb332e26eee7890f88ffc094f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b7b58bdde847ab7b910365a487ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9591b03140adb79521de65e7da22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cab7b1baf3e46e8acc53487f64ffcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84300e121f275437d38647669ade7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb300c5730481c18e947ea9fe754226216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85511a20cac5fcd15c92143b5e915249217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb61f7ec7449b72b8cb1f73669ee547218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5379b484db417300cb9539a7c990d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d149d18b062d0769a3881af9c8d610220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621661d75ca49e17e78003d1156bfbf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949a975a8f6e2f4f70e3ac385e23577222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1169589bda457bddfc1b8b4d49e6345223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a3a8d9e92e75f4a0e88221c5cf377224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c94d6e2614d7ffb7072075f19d385225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c1cd87ac1a08b70b4d8e82809b89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b95a41f81c694d5ea97f4cc2113df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82746d7faf85ba9b057faeb6be0b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b8b15b3d314724b7c9dc6cf59e0f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd2624ef24a17fe6c7f5b84d7752f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5838cc65030b08ff8ea15d7d7c07e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1436c1d7f028c886f50eb9c8c1a691232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0857f629462a12b65ba30accbc091233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d6d6d04f6b259569274c6d23702f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c401a9cf7eaeb4d98187000415d8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60727c4841ccf89a3ab5ae38ab99d864236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37cc07dbec8ff2d2485181b75af7a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc7b2c019f153b898113f2412b386d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78269085973a365bf6b9a7c74692b256239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176057498147fdaf07928854ad2e1bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1647ebfd8933885c6ad81e5d8dff58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d061302e91bfd1b6b31419e73bacdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d840c4804dc67b39193825949bdb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06c75f1d80820814543c15ea338d21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00a489fe5437dc0e311c89c02578fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aedc9efd28e3b5ba1941caa09dc3a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e157206583bac40bf9419a2c85006d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0d3fa17148466768a6283d46aee5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccac41cee48b8d9068b4e43fa28801249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee0061c0e808137a0c80a449ec1352250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d43f5443c82399743ea46db9a56689251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153924068576fe06a84f87a878c1065252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08643cf92e4954ada5283c02709a811253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6bcfe8878e58555921803140cdca3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6987e2610b90cba79499a2311d1dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422124098d4cee6145bd3c8989541e62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750377c19c6c856c156da78da15cc11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931b023e699e487f474501e2d0a186f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7515d8399451664d8856b942d1839259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9537ed9c39e71bb7c30cc524fb996260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bcff2b28e976db46798592e57774f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137b4e26b0d1ed40e1aeaa29b3a35c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58051adc71e1e71d55c600cab2e785263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db413d16e315f6ee801ed7a81d44c6ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f95e47a982ad5d8d9dd4ab3a18945f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50933e0b9d7c4d79d953f668eb62f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958374b97f6a98c3cec917752c130b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0cf4474935667680f0fb446bf8925268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4da7dd992094bc4a59f83661d644a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1547c92588423195742ba174f2995d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324870f2e27946df3659b3d165f29e84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3818ecadb48082f8974dcf71020aab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f3f26209f226345f36e322d0d1b82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d42a4d796daa4ff4d0ccdb44f88a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8652b674a81ca55a1ce92e14b8013275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40d59703716695055a0a6e51432247276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086bc42320ca5bf398683a66629ebc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b001e190882e9d3c64e671a2466d84a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2970d009321e382345e666f1bfa95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55aba8c379230f6748e3a2d7d5664280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8d59d809fd1abd22f54041a8ea160281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8798a13e8c847dc86c85f8e374958282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7b9fe0e8bf26427573555b3ba2070283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381adae646c9185346ed83725af81e60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0caf15c7dd9e4f65a63187203cc847285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4768ecdc4573344f9597e3c3518dda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d10c3d6cc22391222f0ff6f4989f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fc269236893f0690a1fd00735a134288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e8da0bd0161c6d01c9bcb4eb4a6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cefdce912ab230b41d7b906b625cdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c71bcc87e098f331f2e5f032e1f5d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a1369570808da920436b7ad6109a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55575d8e1a35680cbc76d5ef17f7c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eae9ed08453f254bd58075baf3bc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822590c04175132fe51d0309c0266847295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958eb95ed5d1eebd16ee1a1735a6f93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96f2269b8ab0417683159b0d8b78c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588e3383670de32730a561c1372b314298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef83c4a9babf680cea2cc5a77ad387299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f654fc7fe3ab1dd07489f19cacb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568ee3a48a0e90722f64f4f0e7f02a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7089817e1207b74e95a4f6f20df38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b803bfba9875c924c5a1e6afa355c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bfa28084773fadf30f640eb974957304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504436c4ad7f373b370e5a0096226781305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942df4c35b2e226f30244aa57af51d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf0641b0c2251fe98c6ead215a270307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b27bda55cdb990044f6ff7c885ac3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5c4ae44b4c9fab2fdd6661fba86f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bf2aa5a90975091742a0bce87797d310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8ddda2a6253ef5c69d1b7333b09b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a795be2d7be676f157058b210b282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99635a92026ccd0b4baaaa569a28413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3c32b5faadbabda66ea2acd7f09ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584bfbea0bac128eacad716e2715fc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c24ddc50492bee47682c217bba05396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf644be7278783fc72097b1b61157b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6139a7bcfbceaa22612fd123db5fae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadee90409c9fbffbbf1260ce9558bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab0d036bb24ffb684ff1e2e9eb012a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fff3fab2700c2324a59a09560249811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faaabcceb34ee9f11ecc54c63f35ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b3e59480fdcf20d8c8d3921727e6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4401275f673b12a9305c37afeb6390214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aaad73a0c37983ce6c9c85875995a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed6c583ebc3faebd40ed6da235ec0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2cee0f77d1de5294d96e9b7dce1fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0477acf84677b3f99ae9f4a7cb58918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb06d50fe13331e3cb8054014ac3d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6cf30ff2814af479b40415bf4cc4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208f3b66a066ba71345702f17198d6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128210c1bcbdad760f7ebd5a08bc5f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064161933d4efcb62390ff481896e63323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447abcf1dbc157b0af9a31a1248383b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2afa598ba491832924d936eafaf20625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7815507272460b8ae25a95a13a94226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9139bf1931d6bbb13272963116595e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06308a057ae38a5a3efee4310a5113a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766a85e3daea87c644e5dc999157c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387c7af2ba1cece9e822e15fe10fcef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c89012e01876effd4add8b2877f5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77b2b67cd95e5ffc81e90fa8245d5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62cbbe3ef458bbf2e188c62c5aa0a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0835e2b432f6836f69cebb143a97e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac698d827c14841fcaa3af0412f8f7bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a40d7ff410bab84c4d44975294177e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279ffa56eb9a42b9497aa3b9d08362d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240d5f978b9d0652cef87cd816fe9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10ed2be076ef43512b8427cce496ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86bf8384fc06ee33766d5d99ba1dee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079228a81309a0f4672aaadff868cc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e6acf846540fed2db4102694e3d6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5f3f3e5dbd4b73b7832c960a31c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61501b8b909de42cc6b07a4499e317f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faf968885cd190e5b04d823a2b991c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44947cefaef1cd083bc7f203f952838d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8413902ec2e2fd1fb8427eb8ab3fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199454de521e6250262762314b0d8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7cf8d770b5b32c1547886d5b5ee6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254d253c19024a62be70f98f4be54650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f3b518f7b08b5ae072be41eb8ef8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae130eedeedcfefff3e913d89efa5fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d30d4bf02cac8c1a925eae57c7feb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620030806b9287096e96f7c9c2ffa1d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd251d96eedd31770f2c9a568f378455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8743c8bef2a72a6e707f79564c34af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b5db2a10773e3f6e79691ed0acadb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad93042ca64bb3ccd16a27a09061c0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c4f0e20d9f6fd68fed3c4cf1cfaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a654c7dd8851b3abd9c3d2672d3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca52a111894e1219ec5c06a64740a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24aa16c1673cb3f17234977ee40ab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def36b274f03955fcf113a81ee38a30f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e260e669a56518a15689908f7796664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d25279638b3c93cc79ac59ec339e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f13af1ae2cad3e3f04dba570d46bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1263f27816ef9d1f65cc0d1a9109367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8826f34fe07688273cf4b244457bb7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d73f137d20f0c15c2d8d8985679769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1a4b187f44c30902aae534ea1e2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d184d567ab7c7996d05c192e5cdd16471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5486b7335ca55cdc1a1bc8ff2690272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db28880b6cd4455793d367afef9993873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd2d610a01d087328ad7175aae81374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807144576bd736aa127f0369aad44775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e197b54933e56bca8254dbaa738d6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7151a744ea7795d0e6c83efaec134377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600a189f301771819d9a99fe5b8e4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62278b86b9341d850bf9aa6658b7225d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55419b84a72dd60c4475fce5daf128b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f29ef3f88b7bcb06a647a1d7bc164881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a96513790343ec17441fa70d46709682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55582e9195e0fd69e187dc570dbe9bb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f9d1f508b7021246b9d4e7369053d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f882d4341ee27b732f2f6d883fe9de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ce9cae1dd9f57c5ed2d7b6ca1abb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87d47b08d5ef65fc9113ae0b89edb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4a2cd1712c0c42c10729a3d8bc7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e2bf736361b385298eccdf81fff8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf1c829c1f2d239838c10123a9b11990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551853d5395ed88ba42d642586cb0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1afc6b6a92e1c2e9ce6e76fa6686e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09082d86102b7022db899027406348b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079559d59c58cda7a102d01220242c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f3405930d47921456e576221aafc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55ee1763f269c05878ed2179f022296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3622cf7c6b00de82b5a2f2ec5739bd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55df7f0f383822c233cf38c95e7114c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70b193a835d57a181edc96cbf4fe6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe17f2aefec5bedff279810a6c2b55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15f54f02982a0713950ddf2dff6597101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d6372d4aaef7d494f3c672e08b774102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fd9958d533561796fdb5b6a669a16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e2c447d8cd8c3792b1f5e94a251d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861586c97c5cff0c8a27df845c84b681105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb718cbf128fd2120deac70a62919b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e019115eab42dc0a52d74966eabf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc063cb48bcbea8999de310f97364e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f59f55ec8bf1eaf660b3ba780dcd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d54abef61c6bbaaf5ecabd1e659f15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89fcf36ba8ca10bb916a66c3ebf97c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538bf72fc8f90ad54fd24f0bf1da2cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891025f0fd5646b7f4925f8289d9bd4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6261c01e3367c44f503509e3868adcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3afb2754d50d67575eb00953b5de94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e125e3d5038f967ce5ae6efb115b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faae62afa7cc999079efcf339bef0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b806fd41f26a128cd7ba0b4ae00b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c9ac418a2e8e7bfa4766a85b25634119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c985c5ebcdf43f408aed0a568c7ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6455b3c4d99fdaebd4e58c21960d453121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf6fb5e6d0f76506155925d945ce27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00a46efcdfdceb27f620dc7d2d2ed1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f3fc5acaf21ee21f4b6bbb71e087124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bfb3e87942954e156c891bd4a63ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c966b961161499e4b2d88e5e5fc1d50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4947b7b68e16df11602fc0b9127811127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8225fec8a1941781df74e8d784ae7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadceb4c8fbe1f8fa80d68c8c70e5ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1efc041f9e5a9151b3811f6642bb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b37a59419d3fac0f62a24e66849fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5585ec95564bdde75946d212542f80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20b6da764ccff32a86f348d3864866133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828de2111e309f2463ef84b17b89dc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c20af0a08663ee82de586b863a41e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233375b288d80390fd291910e65461b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c53802e1ca388dc0d6b791686572d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fdcb3d39f2573f5c4c63cc70175aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9cb6687d39da5fb2f156e33502e00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0344b58bb07643ffb18d531a0e4d99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b429ede79f5716834284f2bc2de0dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03877d6060575a9346c37c4a5cf3d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69649880d183fab624e4ffd4259297ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2298c75d8c4f177a7baeace764353f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc4464c791678b679c471873e213e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de0e7828e077b5cfd31aa5aa94900e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03286e9911872884d68116bf47d4491147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16194706b7e51c7a995b254da1eb0992148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95385fb453ae270e652c9c5f202428e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33769376195b96a7ebb43dad044338b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354067ec2c0f151d277e205fecb542ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7f9b1fd28262ba22e4a92ae9c013152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4c1f9793dea478c89af926971f056153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036d31a5e904c8d5bd1c77788c1e8e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f686a2f1022bce810613d57c0f03b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c7c7f0422619e459b3f13b444afc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44629a4d4b1586466ba094334169a395157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9da3a6bac6bd8f3f0ddb47f0cf70f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b53b6d00403822a76bdc7d1c5580d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b7aec8fc6a5a9430ae2621c754aa3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8ef103b4816b3847124d008b9ffe6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83029979f83498744cf57cbafff9e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ab81f69d1ea57a677814760c40f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114697f4ba7c90bbff1dca91d372d5e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fa4cbbe58d80cbce9b854713cae0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a75d8cdc15a4fc3ee2163753a50e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5d1587dfdd5b2509b865afeefc6e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0422728d1f0da7afb899f94c6139a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4faf972095d7c19ea008fb747c63d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fafc91e21b93a9af254cfc34e9288170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077098292c0c281c0b7cc70f8d657fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ed7b1bb7cf66c7cd9b2024d91bff0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8879cf4aa2ced7d604c65ee12ebaa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a41af49abe48c3397b265a9ddbf19e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1173e73859294de986e69527679aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c5f28fcdf229074ffc30baf326bd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf3381a3353844755d8ada6a2964dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81111ed5f6470035d12de65d4c5c27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168246a9812c7f4fb58eb69c0f21320179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35fe0ca7768f6bfb4c17d4cf39f89b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172747b46ae5091eaa8eba01d11945b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bc723d498f313282b1e482a3e1751182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb440a4910b873b3afd982527c915319183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2e946bdcef6a42f0c4ffbb5188fa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef81e3bd7b6501cc72bcbad21caf13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf17ec6efe266dbd5f9ad8d997a668186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f6580c9eb96fba78d86b488f8535c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a7ea0f59d59e7f943613f560487e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df317fe9949350d5bdb6f761d1de129c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd867127eedc5b2985789c3352c82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899164f4cc0a13f821be1a6936540ff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788b75734565d1c9de3be9c8fe44071192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08195c5c39b6fe9adba6c7260795fa7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d568ad958dea2a061018d3ce72489194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9f2494d00f371f852c87acdfacf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e680e7ddf1bd5590161211b25075b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317985fa016bb49711c23022de7c3f82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cde8134258cc0c375d66c5156ce9c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c19cf7d3aac8b3d8e36d344ba537c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95745ec1157aed0e8eb2178b6f0a4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64cc0d6ac20a7b112e22a820d46014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582f8490153f6c74871a0c0cdfbe0e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e7f039bf6b0e9b8e74b1ffad17af1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b0de6d3de9451dd1215c420ef958204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb287318f355eaf1508968638a4a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6917cdf957fe81caa09dbe29d9f312206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7709b5d44c2ebee7cf6a5ce71f69c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d92df6201c092eed311a5db41f23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d878a86088a6486c513c464243934a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035530c3383a5d0c5bd4edba8abee5a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369ad87ef47aaae9924ceccd9fb838a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78763799f5899f0c6908578e2019e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de17af3bdcb0c6ec0577e33343cc49c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd7b83befdeb3694d23402665b1432214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b097199062a93ccdf69b7a2ad5852215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10111b6c0e4c8df2123876598f8829216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f5081b61bf55db9b59c69512c70d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad0b033b5f7a1ff7ed56b76aa98f15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f21f98083d3a9a2714c88c87d005e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f5e9f3fca4e1dfe06848b5f480d5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bca972173f2efeadf7bfc3256d238b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ffebcb894790f09797475827b4f57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890219746970a4f0234152897ae1313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9589524014b78959832f2770e054b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f3b472c76bdea81d175e1bae23e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2b4e74f8a6b1a51b8c20ae97fca4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1b99ba2ebd116b50bd804ba38731227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b719e2bb31a3f6e50fd7c53eb77a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef564a2f8fa24dd593bec6a2f72a45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32893c545ac37511db985c825a6061230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9031a3e48815d0109e75774b7ee7604231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563ae98a1b8a7f7e9ba4d715a028032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981dacfd1f9751524283d1224674bc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbc706d1b0fb814af2f0414845847a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a84aa294b1e056c785882136d5d6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9f000e87f46448e01ffca35ee8eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7a801ac0d1767bd4afe205fe18587237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30208e8185d8182c5d57ba089f57e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe4f727b99f3a527aeae1ec01de0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167f714eb0ea132e859c2d6e41bf58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04654fac7790a22a465123bdb6e6e04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc3bb35873553f64cad065b95ef2ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9bc1b8127ebdefd2503fff578996243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277ae8b14d3d05d2990d428c817d7a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61215b15cde03115682de7b7478e5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d8ab4a20733af3fbf7ba816d6e09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a57ffbb48aaf3abbb6c0cccfc726a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6c43d55b6b2e3ce05cf1c5363796d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776db8dd8b750fcb6cda6b3a7aaf83d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe0718cf47869f55037b38ea6a6012250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b9999071783d2f341fbaa970b150b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4e12a92f596720827adf51c41cabc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173577c9ff62d79da6f73faff7aeb14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d077393dc342f537f492ea9cbf887254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77dc569711060650a00f3550dee6cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717dde93622c7d7a7678fce0c791137256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e63a93b0ce9ac083e55a6e64e384d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab80701d50dca4ab8029afc04ae744d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295af5b3daeb9c3ab962cc6b02f9a9f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d8a747ecedcf3252e962755126a87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7fcf3250395e89049b25015378cec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bf3174e0f36885e36a916f893f69d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2177b1f2c08fc6abe1ae1fa4d9bd1d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ae3d976d1f9438e916ab3a7316f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1640d388e5076c270ebb623efd2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a91d1621005496b492fb740b103ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cc72ee60ee9ad5b87cb50e25f0654267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48027774957513ea47f0d8153aba11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eeef28ffafff58e628df24c0bfc07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6d6e517a59c8129633648033b033270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298df6325c64a0afdd22785b0c320ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96d03050433c1cca5be3e0f71b2b93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c61aed44a62cec647f6640369d1fde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec877c4334ede51f286a613099de933274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e9178a81ca013e669aca439c22f3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cb85b9d8784b639545f5fc012ecb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e04c42fa6aa7862e0bea7356002d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bdb131d01c55288988360620e5a49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a692da0d93f624431daafde54c760d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b52ea5a02da811b88ba6f47fc491280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df33d96d35c423e06e6fb31d13b60b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e14df66aca898ec5b202e35629fc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e9353784f52bf22d28892631da35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcaaa751919f9777504d71b858b0ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8b4cb6e262c0f5642f1b815b309e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c02fe9316c6fc8c195984ae4e00919286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c59b5bac213965593cee0ee9be485f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78264f16a8daaef9d78d6e1488bf99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6ed9ac3c698d8f657d0dad3f0926d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2b406dd80caecdf4d29080fb47037290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a62d3dceb6f1eb10386c817314d70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dda4db5b3c873568bdfa4bc7fceec9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f56239cd7efd50185537540a842818293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b398991a863d9d04f6a4868280a5e44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380741ebde5e3fc6ff32315fecb41d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa69a58401aad97970add9b04bfa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2931f790f9f59de3a4844f9c34771a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ee288b23d54688eebc4868adb770298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4bccaa22098b6905a5de6129e0d9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab833d6fedce53282bb212f62e40f861300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25841f79605f4b48fb3bb7cdfd50e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeedc0909100f33fce8596fc854b04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358833ff21e3ae4a93dfbf25f4af030a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930ad35f593bfdb8944903923998a1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431445e7438e7c16c746287da0ac47c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761291a28a74270b53967a2acc00004306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5090b2481e6e8fdaa448a98d2ae135c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5a12e54e2e62c3859abf18dac6ac1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f0ad8a308eccbf33c2ac93274155309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516483f97b5a7302928458d2995b84d310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>