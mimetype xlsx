--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7484368ce9bf7d2f377a34a64f00f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877ae19cb6060b52048b7059221e332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d858b306f7d215d125cd6ac26462d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d211ba148c56dc7e04347963f3b76f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb996e7a55471f6900fb2f6f6e9daac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1986df6b258db62f8e40f3269dda96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e757be452be11c884461e4ffac8d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c00bbf552702da6f40c32f35f93cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11489d25ebe576983ed8784782ac27259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af1ede275f1cf90ea3fc319a3614d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4523baa521349a024e5f225016f8df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4608f4009c73f05ece2b74e208a7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0f39b0d339815111dfc434cf7d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1d2243d6d8f317e7e1bbf804a2cd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccf7f2932b861df302125af712d86b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a30e4fe17a47e77cb0a4b2ee031616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0ac2e26aabda3d86580e00a13c04817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dff0babfaf0762e88bed5a6e06a08318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648b2a795a5c0572baa8e0426b612fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ab3bcbbcc31ef4a9aea23bc123f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649a670b9a28bb0bcb76f48e3f3c4aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af49554711f120f2312a9526f69a6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b0eb3444ebfea4c71ac06af69cee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246607c320084db229dafdee1d03f3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f9f406d87dfea57202e92b63a0d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ed8f4d2879bc383bbd755327c2a7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d85d4d38b20a37f52d7bc3ae5254127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0107739f67fe31952eaae94eb1f80b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de58092efd6e35bc2bb3101ff8157dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde40b942a74e71e89f8d9f152879730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6810808f4316f9619584cbeb43de3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad927eacc50be2d95d1d1173ad814732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c637a771eef9606b371341176cee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ee9e11a17047bc5eaed9cf1152a2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b0bd8b419f4d22adc25d734fca7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2372e999c1de94825284f835aade74736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7cf973d677b28e28b7730156142e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886cb08c81a955394d4ce6fd242d52638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd74b0e6f5bf791c7bc679ff5fab4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754836ca3a1e0317ab844c99836d16640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e687f16fe5884b9b9d57383bdd2e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45f87504a067c5acb9470802d397e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e4467378faed81f18702da83a4fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4972f7f2d10b5d8d0cb9be828e98b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36357e56e1d357d56240e8445d68cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3e395913f62566a46412e9fe533c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935c2cc349216b679055addb681b51247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34a834df0ccc104eee9daed1edec8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f868902ec544005ddb0d03515745a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77275342570741c4c39e763d84b06c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68158153115f309a63d6acd491c2f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dbd2edb01679df319d58626aa010952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79969269f247769500d29f05919dfa7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7d4927d682742054a65ebc5a348754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0e2eb4a454e66f089c26efdbce2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e52229a40de8b8e05651cad681694056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4854e19763448909a85f4248fafff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dd7300125e097593f36b9f667052158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5895f4f203049bb2905c4f414300859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244bcd5e3a3ac077d64c896d1080bff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777112f47013d4fef110fe74c1ef6e6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad41a54b28af5b46fc89bb65d00f3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f497616f3a75652c3d5054afeff10e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8caef6f0720e489eb6aff98d507e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba894ee7f67ccd190bfb2ab445fd96765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d66092c30a7caa7fd94b9afaee568966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbefb78c98c3d947b589383d2a7fca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47ce30c1883caaa3e3b9489549889468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9c83f16622c0e2e63fc8ef25cc79d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb205240ae0ad4d53b117f6d208d0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809994e24340a4ebf15f5e1003c6d7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e974c87e41adfee527b3abdaf934a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d5567208c9cb64552905922d29a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e788fa32eaed06272c294344edcff774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217201876b93fc6f36ca5381be04f10e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6f83b8596686578ff95983a15b06e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998202f883d2e33f23d5407bf8483ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc5c8aed0f44bebcae478c264d166978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878277928a2f6187d4231e756275f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf182d810d482b0a5fdd38bd0a3e5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31431e61fad1ad13046e484eb12ee17181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a602d1a290bb9a50fb2f3bb0c37b6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb57e7c5fa09a7123ec1ca5acb82383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2657f8c59680751576d6bcb420e33284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a0cd07d079c3cbfdce86695f0cbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f61521be607c3939941ce6153993b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ca716084e8d600fa69a08920e4d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276562af6eb833aadc51dc74fe73384f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f2f139638408162b3d22185f96eb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2091271c4a4901e5b18d6eb2d14f09b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60463fb51cfb85e1ce3f9854a72ab20091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedaf00d6546a9bbc5031a9d883b2eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be1b46aefd139940b54138a1edd2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dfa695fc3d54260d84fda4ce950ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a9d556deb31eb8f19c1864aaa57ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147eb3b15c342bb39bef99d794c1d5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dcab5324421b42db5dccb292282b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50ddda204bb349b614b1d583c6b77e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd1e5292530ae982491769a038698499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc9bb0046ae7687b8788b09f47fa36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d9e973aedee4163dad52cd5ece0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb7071afaeb2bc924c7ec9459b3e7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1875e24fb0e65b61d36926243bb7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed37dbb4a4da60107ad87dcd4a475ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01198008ae91c750c90ede62a2cb5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f1b99c25370ae8e8be4b91b06003106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2bb8d8f014a788731bd3d84d338c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ffdcb1c554808e37159e9d6a8c590108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ed931a91acd470fa78386914a303a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019815ba2bb16322f47291d6aa8e94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b4718ac79fb317080df935ccbc12b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257706b0005e459052b64b7c57cc00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af3cf6bd5e621289745ad96b3f0f1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b945c84a4cc13a2a73dd80397e5add114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3b106343409acc6393b72800c0e47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a3c741e8e604d766fe6ca9d61b92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab960d2ff8698df6c9513248969aefff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472954b7bb80bba6fcde28564bb0031118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1a21b7d62316a082d0cfe3416710119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f4ad2aacf18955f36d568661b7ac9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801242f4b7e6cc48a0746d7a4d50f84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8a542cb5f5c116b197e42d308526122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bd509ae05ef847083c318967e0313123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5bff3e4f07154c713b84d8080d3a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec3ccf75828302cd0ee81cdd23de9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9045f47b6085882e273c5d78f5140bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aff4dbf6421c49def26c7454ab67bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc4289e560e615aa6ece053bfb11c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9e7337af96a13be191eea84064444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb1f8d9c1fe52f2051754c2ca8b41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100db69303f1eb5a5caca491f5071b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b425882dd7aa5cfba28e113ac8ef29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67d7d5e5eb212a6e3586486cb8aeec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48998444819d5cfadcc86847b1cfc43a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb7de5ba866d67a04c266178235777135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2e34cce4e5923c1c85a5e6655ba5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc8043842e0af14e9820212acecd2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a301870afa4a8df6fb4060928fe46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b8ecd79956172cedf06e66c0c966139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36301164ac534907fd26358319c13fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b3bdef67075aef3dfefab4468cd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f817e9e490eca827eb2f88017abcb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27540aac8782cd7963a771a0b3030fb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd464c8966506e148f06ac073a2eef31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308c009003df9b80e532f1d586980fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9bf4365caf5c5b0bb177e16c60cb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56680cce08b7369b87151877839ee5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d6be0735c9d2663a89cb54a79e49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964e0f7366f76201bfa9562937dfdd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1a899c35f0110e270f006678afb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767428e5294536a31fb778739718490151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d659bd6d4567678802b50fee37c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2656bdcc3b25014342ed07deb486153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b7fb12c21532c824faf543f1f6560154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e414e517b729c63fdeca3c0e5191a69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a704789889c13e68a249dc06ff33d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e37bb85c307a2cb4ec8e66bf0d5fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b40e0eb76fe68ff99082584e4f098d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005781e9098f0a987e873ed66509471159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657805ff6cf3378ed33f8e318439acf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07bd58a7f71d46095ced0231ac24f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c21487757a1c2ed0a9df58b453bb1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d36457c7ff5ca4cee1d05061f41a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f66f32eef21f0f7267a26236b4c2d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88e7787d6b63cb0967dd6ece917125165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76be229c04db16f9de80d1e7ac122166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bedd96f1ef0f5031c487b567071dac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3ecdcbb555dbee769d4f35375b69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ee4f9193ae8e008cef088ed64d86a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21cf4c2ac856697794bf7082d1d25c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b6967f666008dda7eddb2ad11c02d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b5b2a46b88fb9f6820a65a958366172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa914a2d71f94ffb4c1c1293be34ffa4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663917e168358b60da725deff575fa8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb78b90e73936d7605f3ee8dfb841d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709efcd196d39194b21f5a3ed0a23b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430509a151e631b7ee3f99adfb76555177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30efe713035537360ad67aa8e1ccd80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3d42e7452381a1f2e31062317872a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7573df40ed944edd942e6cf1bf3d79e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aae3d187343e21c2092460b8442ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bffa174838fc97f5178d72daa740af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c2f83e589c57dff3a36b0d2f18244183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49575cbcee1bebd1e0abb5d1961289ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd862c1250b3926ac8a7ed98c47e0b14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cbf51dc0add5ecd8b67684fcfd57c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22409c08fe5a50adaf46b485b0f2b0c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0220b436e19b6c92bc0c9c39ce438c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4352fb0bebb4ab2e1da9f198f0f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b130e8e7b9135f55aa6c2b4138d10cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2766787a196172aef5e487fc9959e98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61fb9588c5f86281c7b98c4b4d5181192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb7657416f9a76010f052604cb7aaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb205d52f9ec9a9f4ca882b52972d8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8215137435fb6ab6e3eda694e2d6c19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaca81c2908b04a2f68c4c63846ee8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c95468f5808942546979e3f0d10e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28246a7c34754b07d37383d6554e71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f6d760309c8ce553b51e235dc2f76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a2afffc44bea054b0d6ab8d4751ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10835a1cccdf177ff3b147947e9ad5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d8cdf1bb9281eda51881e2558bb46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3940dfdebf4d1d290c57a0ac99c22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e37cdc9718ab8bdb0bcad64b15e67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491bdb33ca20ba2264efe07fc604507205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8177f569f586e5952f1f53221313cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54640be690d2bbbe1800794747938207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c55ea12a254ec53b42b1dddc17f4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2402fafca55bc08ed7c8da456cd62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3354d647df1b0b0953561a147ed5e69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232129c8dfbc82bd40d3359e8aaf1a4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0567c9e4e71fc694db30c4aa98e5ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a3fc6e9416adef22d885f014b6ce3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36314146cbf7fb8f5ec5a15c1020e2a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49bbf6ceeeb7b518bf8b139757a6a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06df68f85cc592785a25b3aa4a669dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0ce09fe3a862038eac5e3b65bff0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb5cf9ce85c35f337a67ce22250954218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674df59dad3ab99acbb2e25f64d8e00f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96cef3f28d1abf6741935a9f1d47c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9c4fb8449ac8d94d3a9d37e5669b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b9e0611484b6bd3a748b81e740aeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf35df3ec4fc127080255fca06df50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505523417fae912010daf30654b08ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391d24372c9037b9054073659cd7551225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa2317e4f5c96df391e385c4f63b83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c6ea9b1e68758c76d892feccfeac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d389606390982c95a03d33ea2b65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58f1cd8f3a9fa905898b7121a0175229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cb551d6ffdace15b2eee08a6ba560230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf64cb4fc6d127e0b294b5a790f58c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bde3e142c25572064b2c3e6a0eda8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81626b87237f87037a5eafc50f2d39b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc712b9895e5b5ea10131182a1e67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b3056c91d0b1d7c3a5b9e3812cdc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a26a8a182c02d7e7523665dc5cfb96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e570543c51d598e390ac218435b6be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71f4f7aeeba6384945023bcd0331db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98bd7bdcc30cf4ecb89bc00a0cd5ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e997408dbc2b377bf9280c604eff0fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d3c20263056121f955cd054fe2ec0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c7eb385f1af9c59549231e49d2110242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577bd860b5e18c51311c915c67fcb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a494dc2e7265da7fd93797edd3b8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb0b32153c258501edec003adf951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804c356ab08a5bd1b334344b6598d7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b28c172f9e0a943e4e132d084d0d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90121724e2bec9df34b8f0db49d881248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce285b2adef9bf175418978a6305399e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef06e58bf51c37b3f17617ba792fbfd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d9fda05e2568755c662334a722160251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c88781be6f04205031393dee555ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7e3627b021e40465d58a41c514808253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59aa2500f7cefabc28fd2adcf3feee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69881a047f21fa665f11807eadf2159c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452142b6c98667d02070bdad0d02725a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a6bda79fdc4d6e4b645eefe04dcec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcb475252872e72c6a20dffa8217c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd6802637d4c14f5e458c8bf1bb141259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58cb1cd0c9495033f15d29b3dcc00c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461b827b6bc653979be5837922afaa9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bbcb721e40ad0e3d801346b57fea1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1df2df572b87cff14e0db57d7d4ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d4bd970e3b71a8c31cbecb74e2e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86ee2739e0d540a3c5fc24b14040d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fb79ef1d3eca9ae89873d471160f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57ecfd1640050e321685e1c31298e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07166f5f96cbbf6b3c9ad0a3bf097f2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6acdae364b086fdf2f453a8823137269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1dfefd1a7fbf417aa3ea8878cb07e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d730ffd428c02a30c25778b8725e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659bb235efc458f113a46e05d83bb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866126a4527728efba8716ede7b55a8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed1af311dc5d8f8fdd3b5b72b05434274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350807a448f62d07e101f71776b3a183275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44537fa2341ba05a6b4b3bbd4c30b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741baecb38708bffe1f2ef321c8283a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f3d9c62b6f897fcdc2385e510d88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6706422336575f27623219104c3d9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bea17131c3601c01c1ff73b85c05b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1262216e6e98bfd5834eccb6fc1de18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f1f0b95ee343e0a2a7f6e7d0db735282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7572586bf468896664bff7be9a40704283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ede56e51f526140b41cd0f6d6113284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7547e7bb14e9545e00c7f3942cf6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c692fb24c5b9c8f8581adc14516ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5dc1a82944b3d893f3cc117858f90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0392d01930be28aaa80fe19ad39292288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f967a314b0c4547ba7cc5bd9bef015289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eec6c16bceb8ea7f183b5f1250ff1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaea2d882438227c3769c7266436a85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad07a8e5a669c3103fdfaabbc16e06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586d2f93bf5c8bf1aea73910e8c08d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa9add4f8274362b6c1993cbbce699294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f9e45d1d0477e3a6f38a63f35372295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf71778ec485d21c17d0dd53124394296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17388c53044c7b1222537922df2165a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310bdd0eb29364b071c760871acf577298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea0cb55c05330b2ae90a0a9417464299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a67b39718e4277808cb8c274102196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500484e96957c4e5490845a3024ad4d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685119c6aa122e1f470a6702824e9eda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d03e60dc448c6bc8b9e808e8b2440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b364b0070b62755ded98b0d31985c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a03b1ba8fd90d0a7be918a6df349f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9411964a26f33e1e0a68fb1af64da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95fd84de80ff8880feff95dda1c009307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1505952b4a95a3ed46048b8c4e6c343308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdf11c86da4de680ee46763bbf402309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d70ad58c4a7fd9aabaafa1b94c224310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89022fff6996eab2b399a998f5f79f9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361b0e43a2063fb7d8464c0980e134c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7175c4be09de1c4bd739d58366dde943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1d5f8facfb994f87de72cef01ad34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886561a9530cfbadd14a557c53dfffa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9e5c263b100888bd7fdaa46db60cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a863148d06f29afebcb9ddb1d28d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba57c260a3b2742a9930adac1aca4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076790df70373774dd4dcb8839dde9b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51e63224b9f477eec56ba8b16d4ad710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81bc5e7bca83899afa58d344c2cb3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb310e1dcc267ba4e78dbd92d4c04e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f4f07f24b172c9259448e335c9b5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd1bb8e6aa5f1071c12f6a5810fe1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eb16f4b6fbd8ab9a79a29364b683d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbebb16a2570fb9090b3fe44acad10e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c116b5a5aae7de756684c6805b210b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af1a2aa9075c400aa4511206c0144f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f3a58bc1b5d397e0d827be795c9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888bf5c6c7a62f08ece743080c5dc7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e89d6edd76f09a20e944c6312eacf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88047596d9321785cb30b4481e9d66822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9fcbb8818a746f4506cbf8203f2f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee5b79c4f47fc85bf7c6a5e96f5b7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0da65368e4491abf483f8c91bad2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b9dafa12d9ab9c61f91aa68c8865026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304957d187909b698cd8ada107cdf4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09434e567dcbe2929fc28614b250b28828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1165c8a9ffdf1251273f7caa8bc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53649f289414bfc31cd033f23a36190130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2d9a5c3d0f28eb3ec7c9203ec998131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51859d994bf445e2c26e7f88d854a9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b82f6044f94f93ce68036c6145aac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f888366674ca5f358c5b4de8786c8db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4326b169fd5cd041af19473a3947d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec53643f3b5d56102106ca378aab07a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6114bd5c5ccf05adde27fa3fbaaf8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f76c50ea8b0d4fe8376614da4883de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c4185727e092c9a1ab074a068fe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ebda8d58648af3a22b351465650f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b517441258b9d4f007f2923f2c8af841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d90529affe6c3fb1566a1c0a2e8f1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0052dd4f97998357b6d8e9bab865d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f462aef46a7afebf68bb6767e3539244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4b351c5a451c3beb0de040638aa2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fa4ca0f513b6de5cd6c4904897fde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70f693ee37747e83114d50180a3b5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce33f508a9b3e1904c146f4ecefda048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fe8fddbfac9e9a9a9f1de71519ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213439bfc165c18349e7e93ff44fb5c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2328c1f004504ea1f5266b4b0d8de8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829afb08755f5e08e1b3e8f08591bfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeb945b1e1620cc4b59d4efeb2354353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410afafd25b1b077952def187bb6cb8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea192aa1633de13957b0b705a86b822155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb885e5b047ace067a048d50b0cd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326648929c498cc8f70ea32ce976af0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aa02d1a3531a1e5d8123e6edb771758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba554483c185277d0e7125cc43ee9f9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a341bd15f7607a59f0e1f287bddca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd100a864ff47675a9c85be8dafad8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4a29d622cc3acf8381f9ec11bfe5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9c84cc180a540fde8905945ea6f7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9783920060adaa6deee6251153318e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bfce0889f81bf0942ab411baf689465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e69616811112afb6ab15ac40aec6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a6fe3b1029e6ac58a7e6d7b6ad4ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e746717c374c3ae057a08bf2c25d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630eabc1682bcd7afca644a5ffc71869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d37031039b439fa005fe9c20b7fce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153c2e28302fdddbabd2c279493e61e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4711daefe813eaa41722a64d03594572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4ba856f24921e21b26d72d1a0c1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7520aea35b0a35cc97adaf9032459f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870e8a867db75de7b31e6080dc5f12775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be0685f0e65b9d79594c40b3cc577776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3908f6374d076acad9e7a710902e1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85edb18eb543491c6c7b4bf2d4701778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac2495056afae42849768a3a79748879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaabe2b2b7a8b76cb64b2b59ba78dc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450c337fed52ec46605c11f5442a1fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73376ea9ed434a1e00c94dc513afca6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef429a5cc0b62631bef53db64e7ea983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb812e03bf820363eda9c0fdfa5ba84684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b5299b5d093b76cd8329f1c0407285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316f90ae6c96119d432d4330f935a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a618dcd4623cb18567ce111a492ab2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3f1d13312fa9c747071e7d7425ec088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad7a757c4a457af4a43e007c30963c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39947218497fb7f3108167a7149f4c1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e94e03370be14f43086336efe45091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2ff8ddf5fb42645f622bcc8a3c2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a0538a2c32aa7541adc2fde43665493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f87f306647581b598b0458d67cea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256921072243c2576d61ed693b13bc5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4f84b7193a2d6d4d832593fb9ae496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f5a8413496751e731bff0d714c7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd7c1b4e80c69b2bc562acbf3913f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc81d17c58f3e3f409b8b4c0a01027099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992295c0a58e6f09c399cb37026839100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ed441ef1ceb71b212768555434aff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f73a5705c21cb4a1c9682b4a2e855102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e2aad11c30b4d90979fc36191c88a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669bf2e9c989b752d69784a33aa2505104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7f6237a8ac28dd4f1fb63827a7953105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42da5fe7b12d1ca44974158eced2a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f751cb331ee08ffa260c93613a7fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5bbf50ff0bf566d511f2be7b82af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1899303b269f2e898487a27c92fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e34f02b28452ebc9c6c5204053a36f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94358ae59a9c4b1dd27e6e2bc62135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad5b63462e7bbb39d20e89a977a72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f532d8de35b761493e7e4029d809da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc7e2b25dfe165969e73b3c73c1b22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a875c42ba61d18ebb862cdade1d666115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb7bb01317c44f1711e90b6c1cf1b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143d80c58d57a5e8e57085a7c9331a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea69aa595310531b38dfa155d80318118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782c95fef532b6a2fa9034dc8202272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21148bb796524d2e7764e1c064708120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb9ecc38383076229c1ee6826dc5eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdab9968540b1978d8b89d2dada9633122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4b6f6b5d57edcd682d793cb30917123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065df4bc610ec137c36664462215662124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8d566e6499e29514bafaf826c308d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c06d5798bd17ce2f2148dbedbe62f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1d72391e31facf576d48403802aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e00b875110753a19ab89901c5658128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f806163dcd1effeefea2b37a76554a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9495354f292f7d16f456841dd90e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f3b63ce0ebbc7f353593c2aa0dbea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05a96990378d2a0700536c58e85033132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594291b0421f1179b645a8a56d5e06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef935cfdffea8c9bd874ca43cbcf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dafe52ec93288d27cfeda0b957508135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad929ef4375bb83d2327898527a1a9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fdf396acda4f5fdbbead69efd4298137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d31ecbe4befc12194a4a7eb60aad85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f3327e71415b65748171344a93dfe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed46d0e52dc3972c2e401734fda55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c470ee9b1a4c547c661f6073d020e02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad438a0aefc409c39b6d6d5a9a8e0d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f73f1954363db3cbd8fef4a72ff0b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0128d3b67317011e70a3d84ac9f670e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d178822d52de4b2d068bb67da6b349145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9909dbf6eb753ed268797f3454a3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68184adcb8024649d61087ef17ba8698147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e40181399a6601ee74b0ef59d9426148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6591c02b437cf5eb3e707594e37641149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d9a3012395fcb00605a6bb8bc1d21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3480d3076a969af21090e1c00bdbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2b913598dc454ec3efd0a966a339152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00e310bc0f4e7a5ff8d210da3232a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf59cbca7c2e882142000f924a4f46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa77c6b3806ebc0432c30c76d2bcaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374853a553e11ba7718213cc115436a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be24a0dca3a10d92b74c48911cda5c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d46dd6678636eae394d888bc6f7b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed697f34324b92c74212440d2fc3f325159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e177e71c0f78090392881b294c9199160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4e5bc685ccbf503bfcb4479a3bde3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b42e22981536445a4de62eba8ae81b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c0f1753f8947f0b084927578cb575163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646dcddcc87376110f2669aaf6e283c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22794aae13d6a9259f02aba94486aaec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe9576a6b11add40b756a71959db65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3dc0cf8ce66f5952f858abcbc64bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902ab999938eb88e12271b163844802168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd797bcc5f1818edc8f6afddc9c528f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476f101c6f1e05ae36eeeb51871080170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc7d2c412271437f05ed2039246f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f4bc4d4bb2f518a2e1604db6657fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc98b5752768bc036e8f63b90d19f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ec443cfceaf525e0241f0b18d4d55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24694724801441cc6865494b999b969175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d8a1342ce54bc9f0020b912dea652176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb9190c53259f6cbe39ba3623e3013177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e522dbc68573e7e7f5df09cdf056418178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3861806af4bac54ff5473252243f76f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e49dbbfe23d541e6d8a2d5ed740ec1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf03120963c023f5e8aaacf6f98e086181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25bbdf680591526ec428451ed05b6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57857dc8e2cf781ea1427a00d2f786ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c7ce2e338f9804a8007b45fb29dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b2ac1396ff0b2427c805b0d9b9ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30332b7daa52e569169da092c11a48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2e68885802a3f2c07232cca156eee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9e5bb58b09bfe5fb8ec2372d8a966188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65085391720fb3eb7d9d9bbc0fb6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b0a4ed38d4e6bc6c4e47850dbb06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db03fd200673de9d254e044406651191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cac009326816d7e2c6cb2c46ef7115192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1dc2c4542c91754e5523e4a8a210193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d135e2a6788b6d1d43b98b8a961f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c29a16657df64a9ead871dcee044195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc33f7be0a30e2c37e2e69495793ffc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1dcd6ca8c78353b6fa127e45ff3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b3135e918234c12e9dc7ad72b5c2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b087e5968adb946da8a8b8f5859fc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b3470e93bc7acfb5158bdb1dd1faf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4385f6c37060139fa6fbee343ec8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6cdcb2ed5aa0556c04af4aca399b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4eccd88d2263459dd76b4ece4ddd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2876cddde12b7f64daebb18fb098c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719ad94a99e9ea15416c215d43ed4bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d4a04ecda15255f87c356bd188a81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6c79eca915a90031e08ed8b65e41f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d3ce5093d1ee628dff9c72e552624208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12934b8e455fc84667a2d7092c07cae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaeab5d82f4edd31969ee7fff7bda4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcad8eb209231b53eaf0183878fe942211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b313083a63ec684d85b19cd0cd5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e142851d28b7159560b3972c4d0ed7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6744acc7b14e9a9611aec3dbab42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f8f4988aaee684cddb5963d6ffc95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5cfdde60fe29a2b1ab75aef0ca763216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b16cd0e096e43361bca6631f4cfa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39fbf05505d68d02367d197f88c2ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543335e215cc6335138f94754a59cc4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6220772c3076f48e4778808cafafee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834de6a0d6530cf2d17938d7a3cdcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12a691fecb5212afd8240b6cb96403222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc34563f5d8e89738e3684990bb9a26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a343fa94951bc7d5fb775f83fab69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e0b3bc62c71582c751f56643ece86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd59c7454941a0ebbc6d05e421ea857226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da6fa27693a0c0d9ab5cf14a64905227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d1ba6d24352872217a62f1c353e0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734f223bc712a8961130722de2a910a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915227e45e44337a26e08dc3f115c5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae662e0f2022d85f8fcb8b13f1233306231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598de326ee461238f55cf40bf1511d02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332aab16d0cc3bb06317a6a76e2d69d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63822e1bc241f216b0b28c016bcd7f37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a53646e5cad52245ab723b3cb01f3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff3f75322813565f77d4833ed3ca6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc88f4f16cbb0a3958dd60b8961e9b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5cc11c79e2947ad6004517a0bf5a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e4bacb28a1f2e240823db660e7ba3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42c71c29e97054ca4dce5be3a55b62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c9a260823a9acfead7d35114f0718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b7da7346022d2c305a780be9e744242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d5ca8a13820f4d950138c0841423e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b131eeceda41964453c06d73e8e49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62499830f1f6f383eafce67226ea0db3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab573addfeed6c2837f2630d431d593d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733ebce8e263c3366d6348a6ac6da2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bd229948c19e15a32f9c52d4c3def248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4ede45d9db5fbc2fb0c29469310f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc377e34d2b3d6c98f59b007f72cb58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e090d46e4badd7676d964a82baa8fac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6caf6e499e8c5efa6b5972503be43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e232f8a2456c47c3591eef36a4e7a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c995c795269d8a67b0e4d8d6e39be63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12d6418a00a29297121f0247856be6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cbbaa7d959437f05f966eadcd743b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a137ed10ae1c13fe1349f453a3ff4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b407e307bf97126dc7b80dfc127736258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a130c43661fc1f560c2f3a14319f94b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbb56b68bd52b1b153486fb94c7c8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bbdf0fe7316290058f3481268fa65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ba30dd1e5729dc9fe9a5c2bf90450262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded03f5f45a3a2d55085ee46b312f5a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788093c46b9c4f6b9799f8c33b1dbc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489739d3cc05a3edd2fe9cc802555f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8227a5877b2abafb3ad8b7304e8bea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b2bb8db42e764972384f4c94a1b92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007af436dbfcaa9a164ff6403a4292e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a38e74d235b105d2b5c2595894718269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597bc2eff3cbd889db5a9fe9f061c46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946411298bcb8ad9a2a6e29d5ff4b117271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5711c8ba2a111153658c8adf7ff4880272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94bef2c8231de5b1344a4f483ba48a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55fb41980d9498b74835d2f360a48e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00b0c50596ca869bcbcd381652389275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26659f31d5594de83ea2853a78b40d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc73d9c45937980ebd100ec09a6b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36154284b08bec929d8a4e2f36c94a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5f00309dd3b06f5622e928a30c4cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddef61c866ae8b6c3528890a1a6983280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c5d4e81de7bc3ad3237c0513c2237281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd53294b009ab20b01bfdcaea9ee58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec20b654b5921a52c3e63b30a5dcde4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce42bea271621931243a5ae4d3162f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a78ffdd3e7f09d88226dd1dc0416c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef730f9a94caf020ae672d51d4693e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25798097f8e269b57eac0235fe54a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef3cc434ec210c94235cd29770ab85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2446d8e04f484dd6584331f1012614f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce5b857ac01feba04d55843d47dee7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30249bfd225e857fc8d22d095c80cc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0957dce10f980ad7e607743c7df347292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a58b68e7056050455715b275147905293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125d00c46c7d4051265b5b31a2b6234294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45b8d31d78a2b2df37d988b07a54f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427644b572471603fa42ca75b9c148d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d6af8d7b093e5855bb79a406e5db0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056203598c2aba8527308b9bbf231671298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ceb02f995ca7fb322eb35a69b7fe1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed99a92d687834ad5a2306e64516235300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa41f242c52f1d88ff3e47f8fa89e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3fb802fa11452e7c14f798b69d308302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc98982b4c2965e094dcdbbf4bf592303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52472e35e1c729522c6c47b2dd57d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4b126c0d000774628f42c2d121af0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff691024379d96e93fb1aa9b2daef1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823c180261d3102f208f11f87468a0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f913ac4f8d4b11c52bb2346d34371fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4679ac5c6f57074b5a823f7731ea65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904ae6b8ed8a914c01ea83262489fa310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>