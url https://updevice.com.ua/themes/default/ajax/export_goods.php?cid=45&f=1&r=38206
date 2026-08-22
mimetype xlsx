--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54232d36d63041467b72540cee5ef81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4434a08df399710cd75d449059586172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da39df7fab4ac285865633a0f93033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7092e763890f21361ac97a2d5ba03454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15fd6f42d56a07ef8aa904188f57585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bc20e21ab4aefef88eb576269c8146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dc4b17beeaae3d7c2ca262721132b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631001ed7d051cf5b2858466da89fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901a240ae9c19f102ae87bf872a551b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1136d9c389506f523a09605594d0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd64cf96fc1a98d7b540d1df80c0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1dcb04d90f267b0eb36403571997912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98261e4eecedf00ee4c732c106ce0d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4d5f9dc488ddcf9f763ea0ae5efdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a646b5641669cccdd3abf61a36c978115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da69ab1700ab3ab642659326a7ddb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cfbf8d6b759289ac068c0f15f395317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a66cc9bd1cd92bbfc9249233c37e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a96704c9bdee181d05bd1e5b2e8c3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f1f640751843516c7f44ad6eb426b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5cbba1e0daa5ccb10e33732a1d67b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246b380887069db0aabf3cfde96607022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9cb096c7b60ceadcc78ddb76faf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66f7a40ae1dcecb1a614576354c11524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655d5005374d3a32de156fa7cdb6b9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b840adabd0a7b8e9baefc6084548126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd890ba47f045e2559423042525626427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da21b1aacb849b6a105e87a90917ede28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2669212982505261efedca12976d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e0ee1cb78872fcc3938b2d08c5d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58156e6d0b8f6bb9e829c7054c79347f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2c5374fe38da489dc2fca65f97a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948c824dcd3fe8021dc8bf33303bc6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e8736dee449160334faaae0a9087634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4e781d286349dbb8f3ab3543e2e0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eb3f473383b08a4be4c4f5eeeab2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4cfbfd7c93fc9c24e4c2b03db6e5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa987f16ab1e269ca77b88de37249f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe2c11f2d9ec2fb863306ab095bd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e4b085caa35887c44ce76d6450c7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f5037d1d12c176d7cd12255e7ebdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e3b8c4dadc9c84367652167c4f8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc8e41d60e78cb812a426156893cc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc2e4e129c979e40576aa5f145463644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b01709d913e5c730df1612fbae27545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5661c653deb0e2f2abf6b22b41c7db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c04dfafbf7ea5c25f90b5fc51186b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268320bd53b0831f556092a506d1705b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab726da9f1eceee10902fd2ba173ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aafb3be4d04c423d0445298022f29450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c090c6ed57b762016c3e7e63f594651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc11429a4323dbc620b0b603439ab2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b49852ae4e7f538c93dada789291c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bbb04197ac8d771177235f2cc991d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa26541d2ed0ccb9bdea38c04697ddc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e92ec15ab2bf5c92ad730e97b4165156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a89d3c7e1c06e935ea6de7b7ed1fa757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307aaab7563034a7643afc6097419b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353c6066039cb0b4c1978d1ec1230a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca0840abd154dcd6dce43a0585930460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cb27eb144a8ebc969c01d12632b0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b95f62a7ae01799b1fda57f0aeb39e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f29747e5593d3307b74432944b58263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb099ae237c2cfbcdcdec5c695990c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00928f843645744c9111772fb99fef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aa5122792e7907eadd465ed277f7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20833216b0ddb1de68910bf3ee0199767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172df5815d5d2731e6136e29ac06eb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba898893448c65885429dc4b50b4d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55790b7853b5f92555ba7f3ef69e9e1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b98c783d31f8b727aec9a7eead5bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917df1a4cd997c19d7b101622275feea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f23ac1167fe56a7cec9d15bcc5580c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1328ba5886352dca5b9be6556a77f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e594eb54e77186128232b732334d7c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec91f4f68b10c3d91dacc7ee4a66eea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a5b33452a2b755c273dc33bd6265477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b8aa10c69ecac0cbc3ac84456463378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0496e4a3d2e0ba266c773d2e41a7a7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a89bf60e1f1cd4181ea09d120c147d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74a77132d4b9341c817eb3b9cf8f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86a039ba1ea5bbe802752daf73d3b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42bb0538e404e8c278d16b4173877483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59a801512ceee97e2d6c8a2f9c54e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c574f99dc0773dd8f02332ecedee3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb22c8cbf01691d5d275c6997880d4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdffe7c6fdcf2184e05a52759b2495c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb34e2384665094e692a5d289e447988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63801de9921048dc83d1d422e4f3e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efdb1fff53a44f92dfa8bbf9b5cd7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b675014a01fed0751abb796648b665591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50662fa0a3cf1928704327b3ca8930492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bae85740e2156f165c33ffc05c34193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320458d48a95b6ee326607e00d91b9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e52e01ce161c9e89305ecae09aff595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac9cb567f4ea7e0bea851280a7788496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5e8cd8d2c69ad12554e8cd92d853f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe25323601980928f49b0ec5dbaed7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa4bfa5d9698aa68a89f0a7e17e5d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dec7de1c267fdd797496cfaab5f33e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f560233d95f39d7ec67aed286f208101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58bddbdbf8110019a3ee3b521bfb45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc91393e1273aff7a79c5b1e39832103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd517c5b56d9a34aa452ab3d0dce38d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61a5c28c29daadaea3ed099214b3b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdc9172baa9bd916cacaaf7e0edb56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c62f41f86af84d25610de008b3b7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eafd67c1a7cad448c64b73137c6d37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804905df6509dd9344c4e689e311f424109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c0b2fa8796b656feb4770fc16c62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ee4abf897b1fffa6c83065a97727a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e411149f28e412993cda9f59ec2cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9ddb5bc751ac7fd18bd1990416d70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675941ca0fc72edb1f5646d59dd35fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b65f134cc1352eec647e2b3885ada2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c258efc691e9108c8e0110aa3ae13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e3a9d08317f4ebd89dba904bdf174117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a932461005f459415c7306da94d379118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007436f1ad5b62786adbfa99c5d49d6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ec6ca230083ad20fb5bc372a0559120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62361660cba5675f9b4d2bda7d72ab0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7931ee04b6743cb3531ad73bcd77434122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eeabe68a2e9689a30acdbdb6f5c78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b5f3653e6c0ca38c192a874b57b82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be7ce19f52ba6e64f1c46728166df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da540d0f4a7e99af2444dacc05b9298a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5c2d6e68931887ad59bc930b81935127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c826c5c810cdf8b02ecc89c012d3b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37df8212400f5f06b4c21d13feec0dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bc43d0517107433cc9a2c18109ac8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b780110aceab6a01a30418eac4912c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920544ef8905cc1e9872fce4146cbe72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb09d730070b586b5eea4d7f513e9dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0d088772a6023241882fcbfc15c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56f032ef6880977f5002d70ece0f11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7579361647a61c4fa2b71a85b4025136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40eb7b0e7918a76602554d566f1657137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649c90d0918d292bbd21e4350d6761e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa9079476903d4a20f429e08d9119139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec792f7c4e9a07d247a8d144eab7c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9571ceb060b850cfa9b8593382ae2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a5e716f2c25f1d1acce51f9987a16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb6ffc1c950a897935ccc9dcb61b1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aef618fe65827c798969415558c64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea69a713b56638392287ea86dd571fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a429757cebd6e82020b95434f1c64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734fa05d90687f8e6ce8ba5819d325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67662f562b41a6fa70a376c72d9eab40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd14567ce6ebaef79759776c3dcb26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd02d4ebe231c7be9a63e65d84fe64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b4893756357e98378a0a4ed5d1c3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7226a5efeb5538e38603c2fa5c28826152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260027eea09ae40f6a03696e090511f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21d6ecb13e6a09ba723ed0fdc0f3b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e873c6d810320851436324a3ed5e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01747b8962b5e01060024a2831d542156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78821129b0804469e3b9d57b5bf2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b47591ea2c62f9a921c79b78aa9d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92cefb42af1b4e112eb7a6fdc2b19f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02494152ec36c0b59e99e9d4d92ab7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a725dff3990eba17bc2e5b5c3c9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e23a4540b56a5cecd76bcd927949162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f5c9a6ac857cec856ec7ddaff1805163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f7732a215354e3bf6f12e187d480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab50811dc5706d66a7010b3ffd1a2a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddad35364a6166c563f53732db6722166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7038065a779ed5ab32ef11ef93e600167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace7bc1c5ca1abccbd6af47a590b2a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dbcd6a04b9e9da6024c49a13a812c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ebdec91c1c0011137df929f144f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352207eb3de6b41834b170ecf7fb70ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4acdc0340ea42157c5981cc9e0699172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7c96af751cf91d9fe64b0d41e8ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5387818e1d84733af6568f9d5ebd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddcd56327d184e46418e4cd44e17bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407c4507642643eef2f95b2fe4cf5c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9822850b8b901e462b1d263cb6c9988177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08256b28b4bf90ce68ec4510f44930d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f5da39bce253b3a73bf41ba1223c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d28a87fbd54beeb13fc0deecfce99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a9ff23334b835bed22db50e249f85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674262b3b444e6d24e3df15955461224182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d024a26f983b630f17fd3947245e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243de395d30a69b415544c0d4fa08042184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4a7510041baeaa8a5aee34a4eecd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d9b00aac7e760bcf4abe10793a99c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e9a0eec03c7d14177d6d5a9f38523187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7edf186186d4bc4e62524faa195a7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e31f458c885a595486a7ac328b235189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb5f38df984c4d5bcfb643d07594b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710c19d9ee92e62b81f2292eeb56fac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a046fecac92cd536ff6553a656f34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c0e0078411dadea313b1840acf79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90426ba38ee29342d2a8b582b90c5c2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74bd33b72296eeb2a85f55d16cb8df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff9a17471fe9cbff6eb73eb19b9c99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b218b3308b3dc4ce14318fabd3df34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e4ce162d8a54be92262b27aa4898a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c1b310d6fbbf3446340d3978a9f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a826c765c48c20fc6d21d5fa97467b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb122b968f9c7e6733a5e05a6166a01a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5711427c5426d9b0cd1d016caeab04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f38ad618a0b60ca5e0ea7f9a8b3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499287aa67c04a1fb380c0f567bb594204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e99c786f556a21aac1443886d774d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67125e12061e16f533d7ed2789b04b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38091cf9746c8ad6c7a8acd8a80ac6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e490b748a3f845ff439feaab7ea49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172fb68177d12becfd579a658258c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ea14b198d366d2de0f078772887f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07937859390584ba30300e01e09586b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b9f50e0fd2f3ea6f8e4328a61c9c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c05fa49ab43558e80db03b3c33b59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c55bcd739ac3602698465a8de0791d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cff0f3040fe37be6261dd543181ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799349ea5d53a16f865d38f21ecfed91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b8ccd0e7eeed8b2c4e2059ee2291a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293a3befcfa04492de8ebd5ba9153c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446be2e70a1d34142c7ae02bc4f89e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14c7d3aef6977d4e6ae10fe51c7c3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff151c2dd0158d3f52172f75ecff99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a71b776af78d1956de0a7b03181c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46ab9c77e2de75447939990e402ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b90f952fbe2d85874938225e400b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3f636c42ef6eebce38bf185728904225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098aea5fae0ce0ddf5d807ac6571dc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30786ef0d864da88019be3590ec6a4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9156a45355423b88814e9dc6bcec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db08230c3dc63ffdba0500bc5e0095229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a342bca1b1cf55fe67781d1c471b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc19b21ce2f81e5d7c7b04d57d9ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4299d27dc8e42eacc108beada339185232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843494b45b4644898b6a1adbbe354bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43885913dece9961561fd42069520e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed0c3c9ac6251bd2faa10d54f5c54b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a59b33ac58b8ed94e0c33c52e4748236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f476d49e24b144340aeba59d94f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3446a7c421045ebe3bd6d462a54f1e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa752a854c0d77284d7b1505a1133cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce57470a092439e914d2311324e88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ff7813970e656aedd61f16d1ebd89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a4a5b699dbaf2204581f4688adc30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d05d1322b7c75b66acd4c67ee13eb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9eff599aa76997b72e11c4983c0d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54ae94fcd137af4f59075f00e2692d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d29884fbfbe15726a7104d2692de61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c887f7a357d1fee767402bdabba5cbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e685c50d221ac97e0e600b128ae7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9a7333f5ed474e74981806eacc2a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa955c2e9683daea724c3cac2327a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c2e31097ab8b3a5411e619be52993251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c7ed942ef8d0c24f4debba44ba22f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22650e6507506bbcc14c5e406821b521253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bcdef7d4d852d7960d53300e7f716254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bd16e1c9a8b6f2ab08668f29353cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f7900b3e20a70d3a150642317f384256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33403c03f8ce8907ffdb6f9b36c0b0ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb94ebd68661a08ec3d736d6696925258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959f74521dd3fe66fa73ceedbd3b872259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cf29e525a1f2760b4a1ce03bb81a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb1fb774b7be46e760106b2501ba7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f21a7c694a5721239bfa1084cff34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c14246c95732d29329fff56719d95e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0eb7c17fba2a2f0f9999edf00dfdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83344380be9444912f90b8184c7b2dfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece28a30c5d3f597fd9f45958165ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f2e0c507f1b5ae1b6e43036ae1860267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66640660f86572ecc44a3bba81a4af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2e6917b887e7d8fcb2122387b0cce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a87080cc516e8f53f3ae685aa532d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bc0907b09bd07d8a3bb560e7d1a3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ba4e1670f4e1942c8ef947d7ad95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1daf0b1d3b7baf64e2d4b84316a201273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f68f362ce73a62cbe45e728624c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6ea3a5bd55253a44d0ced02b4e1ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3fdc1f536989f8da03be177f973da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7bea2f74a0403d52af37942438778277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ec9bf99aebea45514f06de2fcf33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408869e9da7eeab5658f60d5b7afbd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243cf92bdd939f1984cb0d91df81a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c48ea055f0ee53e25877a08f62b468281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef476b56003f2290d75677bdfb42b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6ed652278ccf0ef878364b1f6a509283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112fdb66680e958928e49c7b99ddad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e32860bd46cc1eaecfd265f88fab6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc60360d8fd6967f3a0ecfc5dd5c69e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b5bbfd950c82c635aee264145b16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da0e5dbe8c4de096959c6ed72a982288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ca2916e8c489238f1d716cfab06f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef19a7c7707a582ac0c741178b93cc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f460a60a8d00d48f8fbf37e087f2c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd929302f1cb3d30f8433c13e2b7370292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb66f0bed7c9c6f5750ae8d61bdff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afccb75453392a8173a5fe78c3710ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8ef3c2dc979f70165c548e6a1eec8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdfa99b264baa68ce769e6305205eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906fd8d57e9cb322bc7472cf46bae47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c3370c1ff80e7286f34fbede80f98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a2351119eb4f4bb74e9e9e87c308299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c378ac4d84d82540cc8eecf6f24377300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da037f9899fa134dc2f645a62ddcf82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c5dabb59b6e76c8ff67488e6da969302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2ad2330391025bc7481efd13ccdff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1e66addd33d1fc18dc917327b9702304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa8166dc05d228d8640ccdf108ba8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995466b913467423705eb4b1b0267de7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661752b51cefa7c7745b2dd6b77727a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10b74660d110441abcc19f0d1e5c42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063baf6c63767d5e7197a6e4b3a5417309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836900496ca0b24fe3f9fd03ae66590310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaacedcd21d015a3d5f33dfb0880911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2289ae292f2abc2dce9894792c9bd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27552b129fbf1ef21650de2a67be0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78677b1b77f35bb29fa4361e44a17b124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4ee2603203d4065d1fc4bb8742395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d880e4b8522924d894de27817ca3ed26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d3271776385a0cb6fa6c42fdbd6e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376ca400443ce3b97f9bfe4edea11d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68035c78e0e27629987dc2194863ea389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081020d609be77c95680d26a5309ce6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247e2888bdc484a669019cd6db56b1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a1cfddd16ca4198343886a31064e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d0a1c911b845a3cdd8514eeb3815313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7b92c407fd1898be51395842f2de714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff898776ff3d9860d79d39c6524e0e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1865ca7493122d06b6d7c330a77d4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d812dbdbc991c2879265dc66433cb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cb4e1f6daa4d14ca58503567e007618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dc863ceb57babd0ccb6adca1c53b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a4729492d45b186cd918a31403cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79359711dbffeac4d9cfbcf66155f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c1c5d96b1f8e0d37cbf67cb1a16fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb27d8c522c0b9756142711bfe22d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08244d0cc076eaf18a1b040c17560024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c5be71d1ae7677ccaaadaa644c67125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6584b8a19ef6273de4897a2abfdb04d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabec26c47565defaa455a4f6604f1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563ee0d89bbae6a82258c3190d008b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684123638435fe926fd02d2195e4d53629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc698694ede2da360a71c605863211a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8be2e27936eb6dc98789653851ce631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d838ae65dad7823d0ca5d0050489b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77857bdf55d0d5ad50b420b32814c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50041dd8b995691412868d7454ba7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864beddbfbaaf84b17e39937b8c6a5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a624204b4bb72853d107f92d45510e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8487d3a6c4b021808beca6650867a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733c0067a3a97082a048e5ee682d33938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1550126ab756876a417bcb08c76b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4d768bfaee4a901791a726282685640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069bc3ba3cc48a1be3cf46d475831241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90bd223efb180060ca5a049931bccf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ea09db40674fcf25944ce99e3cccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c4fd8a6744c9eb9b2acd1b7eb182344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ecda052561d76f647920962c7502a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10150da3701dcaaf93b728cca29ef2be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da4b840a7f207e13a9a6dd1590d0fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b455538a84992e7a41c7f7ebdf70ae148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b97882fdabb6b6547755787ef46349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974a2a76554a13dcf8bff056c82ec9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7543a7ff529aa42c406611eb9c55a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a639c847866afa4aeb6ce184e8ed6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339f2abdf97ff2341adee159cadbf2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b47b40208d393e5c6889dde54256f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f00d8860ec9bdba3c16139020b2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b46d2af14fc47c67ec02f1a2769a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde56ba773f4ac6bc154772bdf7c62da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b94ed78d1dee59af12e35a91f9f89258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cfd184befb44c37a64c6e7a1984e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa40159d5fdd1f12fa0fe236ec8d3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59b1bc7a5a1342bae76f2c49c53b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65460e2fbdad18145660bb0349500b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff4358e86d33ff8e11a2251bdd12f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa232c9d0ec26dc450623e16cf5ffca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ab3349bc1346da73e5012d30100e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d1bce6c75023f532f9de2a6dc67d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a862df8068abd0cbeef5e5201e3d3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabdc7b36bf2ffd4eca878e55edd85368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a98e0614a70d9f12f5f47b6b1f298a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb47acce459f1ead6c4e7a844d05170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe90649b8e7b74f15b0c118e3fc520371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae4fae932c8176e072f6fdcdbcb29572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dbf1d21195a13e72bf1a39336845373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f4f4b5c096d22aa2c17d87ed7250f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245af45e39112a5bd0b9888052a84375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd830ca332e46af0af7df0e90b376c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390df2f6fc79eb5913528465dd45cc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa91176fbfbe315a361d607d65168478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d49a6f2469dbd2723dfd71a08875579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6147c096edb954f37f763c7586c5eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbe940358e8ea70b1a430e084eadae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620320ff9f29e212a9ea13db043798482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd64d7f527d3c76220c87d7f9cca3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b201a8088e284d3fc8215f9b06c3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c96d5bbeebb1cd18953b029da97adf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475599a6b6b9e27e1290de99c9f323b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ceca11667a09cd9cf0cee71fc02387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164d41ebf7ba549cd6dc063e008a3bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866147d4004fd0ac496b948df5f5edf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a129f0d35b7285e7155d0582be0708390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c438d0925f575ac4de3482d00dc5b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0e8541aad3084f8bccf700260249892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955ba5b8a6ee812b4f30f06332848993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced1c0178bc897febb7b7615bb9378d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e669ee89d8be9267f9c307c7ab781895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad812ba6e779a3492fe06dda4ed989c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d48ab027e0efcf6e45e032aa9fbc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb492450223e2039f92c4a3505cf9ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ad49a234fc1486208c679d03754ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05096cee432ce929d309128f5d1a5ef5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b9d02dcea7686dbc8cc93a4643b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7372af22918fb667685ad3e9fc8ad02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85c76aeeb350af1bc0e2f0e5ae968103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633090aec76a80ad66950e81ae9904d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da108b21a55988cdd37fdda7704d71f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b2432bc47ed63f7c8b71482b24991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c3a75e9081b11fe16787f061cabe7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b4f3ef608c3ae7160e0d823873e6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba4c2eedb7724a560c8d5d91c17c2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ff660f8789936b62d0821659b41c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b7fb1696183cb3ac3f00f252ad1de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab85fddd9068b2b89be313168a9a99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b37c66d1873871c0e5e097084cd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92cfc7815519a2903770d1fe8b8604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a763112ac38035a8fa373d911d46df3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec2d7d0dcd22f2584eae238748d7ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3d09dd6b0570641672916e910771f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0842ef9d755dbb584530c49e5ce6249118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e7787e8131b233fa28587b91a2ab3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38eac3f3d55042a7b0e97259ad772120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c589e799bf98f6702e1a9e306fcb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18378dfe143d379c4620107f4ffa56e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a4306c3550580ffd486d1f48323df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5aff7a72d5cb145c7d8b2b2aba214124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20bac0ac050f03f90a04cee095214125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91463eeb338685ff4b103e335914918126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcad28a8b8f104879d8c156e532b29d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d038ca8ef44b5b1db20cbe446fc4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354a1ebb8c5cbc63cf4b3a46cf5093d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb905b33fb26d3220ae876705c4f21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd965db99abccf007fd453ee42ca9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98670785a92a7d0b16c9e5ffa4cdfb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b3c9ecac53f1dc12693fc18b3c92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd213e9fa94649a01e695f944199b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf4fa8e4f493105ac2d8ba1c5dc6bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c8fb1debb04c2926b8d2d344ea2cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09514b6b956357da9c30ee0fdab81e83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ee18fcbcf9e077619170bb8aabd40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a82c1a55e195b5f0c58769a70c470139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11983aec4900d7218bc9b16b4ca22b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e957b4fd0f138c847014f55dcb23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02221c21ad2a8b81f16fe0f8cced7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8b199b89f164fc5dcf873751839b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c09b38e433ce4bb40ceb8a3f959f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857bca3a055273ffb43ffacf3e8cdf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a7a81d5871db313b9c1f6fa11fd01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a827128a729496a4dd3a7f2881ac96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944900e5db2b103d0433bda7ffe095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14f5823f900dd325d7e4c7917f239149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9875d3d555c97bdf44b4bc28ecc46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedff510cf2ec61cb0ee70d72a48de48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6810e610ff5060132f9186c7fbf30c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd407a21df27d9560d8caa2238239153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6e3ab7ec79337f3ff10eb9035cbfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903daf331bda7f30449678770e509d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107eff406a85b03d27861f821150a59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d1d1906bf930d9a9ca37640a226ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e79534d76a5e18e71348fae72e902a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8103bcb8d7a876ea50d6779bb9758159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d3c9a5cfcd9cceb6d4a385f7013f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea696393c87ed2f81fd581fef65f35d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a538eaa9182fb71e61b8f02082a87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdc55bc9b723ac3383c3c09585e671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88ba3cf356564bf6937152ddb11c4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae500710dc2468936a91cdea68827165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e40a4c8498674f0b80b0fd4d5cef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310727d00d5f2b75a6ebd7e76f2a721167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d24624bdd92a78a8f8ffc6a69821168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533c3a2d74b9f82e9b39c74f1e611f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3943be472364d98c373214686b9a22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd601e9d6fbb30a3334fefe003151f12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65e1cb2f55f0d6d355641490393d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef6dcf57e6f16bc238f1dba0fbd021173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c8e6396158efb35854991e9129d4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a9a628f3eebae780f008ca68014be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79c52dc688610f7edd5ff901b48b13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b85b0c9e78deae2b8bc3b0243d016177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b81e753983f2e78b18ed42bbc44f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d30477602265423980bb27a1bb327c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d789feb5f4de396ac45a93e73f3fed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f91e8b5bb6b0e9e583e17def7baa6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8c5a219404ff52ad5b85c59cdd55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9be9e0b8e3278b4f9b50ec1543e5fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2753d34d33b9d5b70219a012a27d8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ef10ff27f187d5cd937b9b125a36e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f63e9e0087327073d67fc6b5f1da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4841963968466f6dd5a8b7da917859187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1cfa4bbab9edb1a9ada79e235c6fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a63015f73a4765645cd73bbc8c672189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f9c7d51a50afdcb284b113c10654e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67b54b39b7a75da4c6607e2c37a941191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38238d803a361698d7762419ec6f0412192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67734158f95c7b3862f9123844c758193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd647a2ce17608feff593ef042fca83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bdf1828fa191aef0d8e9178f71858195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4bc8dff27e3fe3d6e70d64d3b0e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cbf47951d3ea442d0c9b077d3c8fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c025d043de1783113527a00abafaa86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77e59caa2258068b5419a110aa24da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4896c9a42b318742c18e989d02d2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aff63732ced71da2c8683e6058bea2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78545457d53cfdd6ffd439e5829f2f20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6804298ab9854695fd7598c05ad1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635328137b48e75a3610659d25a917a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec2666792c37fe34589f9efb4eb689205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395b601563766ec331cd138663d66a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a0d0d6e3ee3f5a79f1d153d85584207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357cdf51910aad5eb7652497ab99ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b742e4bbc8a1c320d00566fa1b5284209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6ceddb2fff22d5a9cd9c4e96034b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe415b882c4e444c08649e80891657f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa72feff83064db2dcc14330128d704212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c3dc23668a93e1b48e80066fa660e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd361bc1efec65bf470f6baf02cfb97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f46f6cb86c4590f9ce2d23035c2b79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c29794cca3f641878fc5e0f1495fa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e1f15506f4b690de9005a60c0d21a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386b4f6e7e998f11bbfcbf7499de3f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301b20d06f60124f33392a6ed794bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcfb485546f3f9975b3ac33bb645e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7677c6670ba311a8c8925d3f0a23d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad617c22ef0b1f2c789a692cb432a02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c06bf120892a5d65e6be44817af56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c207db83273813c13310ecc940d8a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091561f75d457626564f5c4dcfcb7bc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce79c9e7e6c3ee6031344e925387061226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5aca0f94ab4dcf2ce15fa92191600227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e818ffe9ffa5473e4ad3fc4712e82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f93c0872392267b581e4764980d713229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769973a44b4ccf761efdc16bf3f03618230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d070d7ea212b5be80a0e816c1e9d175231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111446273eebd350cfe3cec4a796244232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56af1ee49a0994e2115a5280fb3cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688646a119dba3c31716fb861320dde6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb161027cdd30a2444371691647e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ef0a038101d574c90c21aeb6ec56e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d9f0888539c4907490388ac49c006237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73900172eb7748cfbbf2494e1c074b58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9bfa7ab2c8e4678b59cbc5f0d7765239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a83b4df283eeff266cd27395d36bcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a93a406136bf7b6fce2755df127f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14b8e94443941b9f730d31dd59054242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1c7cacf6d7439bc109ad0f7a201e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98c90cc1a1fc511cc7d25b98633a79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7807ff13ae0df94141f877837112b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf80ad30ecffd64ce458207bdb2cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac061cc138bc7371672f7bb88698a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d13f9a587e9553f1cd98b8dfff5da1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400cd7e3912b12d2d6ca3926e4f5e08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb280d5bd66ba25c9dfefad48cfbc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257caf07283a25448afbbb1bd38315251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d948af91ad4f9ebb6d9cf82c9d780ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7c6fd72055c6a1ebf0ffd24e12041253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be87a46578466219ccd2ff9ed70c6db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c24c6cf774859699798275dafc9f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122acbc8b642a7df30e383c4205311b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b2eaf7856067df0721f6d26805622257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a121062dbaeac7feecec05f6c4c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd53d4650e94ce6fa9d8581d8b002cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363603e65f598dbd2a946d2900ed9da1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46a0ec7863cb80703076a3ba48ca3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60fd98cdbcd1ce793e44089e73d336262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489a374efc36cdb398a279afd1f3759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e8aa9665dd75a160e8bc68a768d64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1fd16025c80f137618aff2fbeb89d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c4811165e5135302d399ec4fe0438266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4af26a4b4844490453b27328ca4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e13185894b4850c2bac7776366900268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c47348675c4c7771025d2a93d62abb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc48d18953e6bf9e916c2c6166386d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee06f353646acfd055ecdb3b8fc7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd43e55e49f1967f953555f6e81673272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939d12984d66b60671f9154c79f1e8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97864c2f374823069262d7849c22f36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085608b236e170e3ca6fde5e79c10ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74081eaf63333113290fe5093056c63b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94a52e282dd67bf736e55d2c458d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82160d91f9434097e55c3f527e789278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773e3080411ad02b70ecb75d55437e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc804216fa9cda760e7a3b6b42440920280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb8ef5728c4e094ad69bb081e159a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2f41941deb46b31d7ccddc462e7fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bc0dbaeb7dda289a2ae58162b6407283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f8e3198ee12615583490e202aca0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41080b59563714652d34c1f90a98f0fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ec1f299f5b1165b87bdc1abbb1eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dcd13e9b8776b7dcb9160e0df1b65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204cbddd991a7701d59665123785cb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a277a78687ddc60d6abbf6024944f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca439d11c773de12817213a46e8fb62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214d8cbe9ca0c58ee9344d114b66df8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f7902bae69997633a438229f44a83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df646d13adc0b2ed69d6f82e611e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9d75af01745e509c475c2fc864ebd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd32c48b3e1a4b1dfef27fe4fe6ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7e451b079899554d7fe8be5ef41a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568c0465c19d6fc1f696872840054c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0942dfcc8dd023e196686c4e343225298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cf91a255081efc8e2192d3f1eb020299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1ee2737f15247033153538101c1cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3be4c97f96ec7810d599833bc8f0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5756905fad3d2907cbe29080e02ce80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c861d2a4793094fb6d30d93a98d951303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b73207177aba301b40a5fd279bde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be45e89bbb3d5701a2127ca867aabf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71403e73547ab419d72aef1a8018ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edebb99cb223209d53a0288fe59fd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faca4dcfd0b3c561692cb657736cdf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3aade8d086a7c7f277a2ff1a26c8bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063f1612c358b4caf95ad62a660fbcd310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>