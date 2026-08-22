--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d6ff92613803c8965257c4373ccdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d04217d15e611cd4d2773aed803d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2260f1ae7d57b113db90c5a80f899b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb426b4493f86a2dab691c37b81f5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63f95b58ed4271fcb4e6427f78b5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124459b231f3299288c3ba20a231ca916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a9dfa044c8dcd019a19875df1fcfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e9edd73021a045caa5f75d0b8afcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460fcb2f1b5f6ef424da6bb95d94b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d36d5d9777925e65c31b4d8764f7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa33ab376e00fb5698463d273f36bb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03283ddd4af664ffcd7e967b70cad1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812afa64701ea3424e29557af0a2606113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe165e5421988517c28cfb4190fe1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22ae5f8f5282e7857bd974863b19f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b200b6937f38387cbc83725319e1f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbcb006163c5794ebb866fbd33461a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab195a993e243f39cbb6ed99a1fa9f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a49a4054aa84d432416ff2ebecfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436d52647ed647a8da091a54ce86aa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620eccb4e9b20b7d98bfdbc58f8c4b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76d71397aa18dc2667c157efdbe7c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcaf16eeee6f12c0e6886cae6d31c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc952a39e77aab144557301c67eb5d5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf191c6bb2e685a1e55f41cbd1db6ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb9175fd748097f1f0b02a63b3f26b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972719680ef4e2371ee0c6b4e6b6fe027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6470d6400a27fdc18cb98b57d381528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f02e78b8f396a37b159d86d5f766f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7822573b3051f087bf09f2a18be37930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace85bcccb9c2d212929082fc837026e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5711cf64476ac22f505f0bb6e49caed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869fc23f1b8b3b1806752bb1a977e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b4fa74129f3a6d4457c64885721534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc29974a788c412361ad21d5b96c8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a1a2491756091283f5bee3ebd6e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a30dee1ae6b2a71a4dd9ec70da27637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55194f6a9da820c056b748161241501938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53257828edfc1b8674f82de516e1887839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ddffd4de577b5d0e9c183ab8dbd1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e254d1f9bba4395b11d4a76882829af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da73a50b3eab542a07ec66e151dbe242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572be63b773d4c371123eacb958d8bd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceb3cd6532d3d5b8ac6eec4284cd1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af0712268893f58ebab8151e1e3c1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca0d5990f2579f7bd92ffd4f665f0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d79d2fb5044b1ce2cda30df7eafc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffacf7bdf3a21ee5373d9a40b7e6c6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625d6a88c4eaaffdad405c00159aab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8aec05adfa3072bc86184b19bc6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8876360cc96c6f2916404051051f93551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad1069f9c134241a6caeb376d449252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54165a4be6fbf3d0e8646fb52776106053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660eba6c6e195e03b90e5bc9db949654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb233b0373b3c3987ea6a6fe37567bd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa100f4491b1cd3364f1b3fe19c98ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53762196aa85a4b7ba91c2298c3c7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4c554814b9dbcbae15ba5e14bf7d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ca694b035ecda5f97516fe888bb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6031a05975aa6e841a21702b03490460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc733c900be7df7f387ccf75e6450c2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05827a5d463ab7eab21ac8751760eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215b0ccb8d5bb0076770bcc0fcc46063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0384c550f18de61434f1796b127bacb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c4dee2f11595d8572127b5fec1fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243606ef0311752290646b64fbc69f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a1158fc8f9af0422df505b9b271767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b60830f0f46bb7c2dee4d51819ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f2b78f74ad3ce1b34981bfb5ddfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d5a6f15cca7c91de41a66fe2ca76170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e100762cad7b5ad949b5c286f63d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1caed2640b77f4754b24d04a891e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec8d312ac6318f1d11fa927074249473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce245cb6a8bbd78e19f98d750f165a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9961b28cdb4bbc076c3749eddc7af2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3fd76125d6839906e39c3c6ebc0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454f1b6e6cd0abef2b0d56671f80b0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db882e0e9b93fbf0babb83206857a5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea343e42d9eb96282b1cd01780231ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d89aeae95dcb19da5461fe75fe0b9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd879fe8576bf07e4af3cd6831c440b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d69d9e7c00ef5aca8eb2ee33ffb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1167f0f4bf1ebe4f61d8f7b4f68540083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24625ceebcd3412ae0c64ffc1123fe6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b35aec83121017612b2e0fb794c85a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48adcd2c7a927e395d3b07497370a3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901dfd1929863eace4cd4225c05145b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3962d5238ed5c0922ceebd96641a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab8c8c762a47159a3ca52bd1eb95a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c8373e4111ab0a0cb9ba49f4efcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ad67fc29e266aeee8fd0353eae86e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835cac8c046d9922f69031e8ca7035c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ee6a08de43b0884e99c4bc5ba31893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165a95bb7b9b1327140d76eff1b0a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcee0473b4988866d960e8130ab4bba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1ebef66a6026f78423641272d96796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a60b5955c8c28c4a9fb0e7f8bf619297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee96ade26b593b1dc6c77efb2ab01398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8003fe93600ac7f901f197f242b5c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9166c7eeffaa3826497d798ac14bee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa793990a959202089729bf713004101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ab14833b28485e0e3e76ce0a43f70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f192d49836881c0ca76fa12f5a514e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6f76800429181ca8ba26e5711790104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d40a3c0e8de631d4482bdeb300f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e36fe1b23b5d1a2d842629d492ed4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f04b7a8c555c5674c51a59db47e8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1af89927e94126d9db911f91cfb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa5017c5be6c8ed64a21355063605109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bd458996fb06cccef7f647ea6567b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591d93f3ccd1cb188f9365d884db458111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297990942d812c910f898a73865c6ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06e24589df14da723556d851d2c78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7b5c4d7c3854ab778a8d6c6a8150114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c69c98321c66bf9d017a2d367a0538115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6254d50330391e21a23e2eeba4cf79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20d77cc245c393d0dc99a999a166d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50864d049372359d6c736507014f7c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eda6d059afc870e9aae8ee150df815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a324aca02bd157818749834252702120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c34590f012e220c48ba1b71ec3ccb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f037874f87de2663884aa1d2ad35825122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0903cd82c5496a08cfae8785f07fb72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f525e3182430f82b42e965d3306a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bed67ebdb0998a63c1e1c33eb2d8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9095f337ad10ad2d77ea88199a7ae1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf7e03c559c33bed0ca29360fcf3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b355fc050bb3e4d8759c0a72ec58310128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d445967b2233cdf3ee275417ee026d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11913d84799445ef030ca2f5385dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c6961e3062e3c562c358d3093b892131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d92aa3596933df498aefe1c5cfd92f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb17aa1ff6d94aa846cdf95dd7f4a0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa1ea19f015c268f3dea019b885d76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f16170a176a4a41efa9dad45e30628135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc9aef580defa6df955bcb841a18b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd83b82d78c856e78a4528ed702bee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac6caa364dd9dbd6bdd6b9fbc0670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53b0c766bf1a1124f5fdc4912a1101139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0f2d5190a689a8adca991f5d549d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272185ee5b0d683ee2bf6f540c021613141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c46a3fd90c3bb3ec681ec4e0af20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b620d25a2c80441141e9538f739c7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9a3763b60d46532b2dc639659c51b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f4aed27ffd78981929a5acb93006145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241e7a54037bd7b79435265fa3fdf33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87f366329c723ccf4cb62045438fb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826664a1180a6228f3c71138c8e7cb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c4422dbf4067a19933ae028eb23f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0f4fbf58321a6760aba4161441fc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17a227ff2d1de367f6bb62989dbd52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d23d76db054fd5bbee6b8b52804df6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e870779bcf227a3f55ea96b128bb6a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b376b23c764f298893033e4afd66e68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ea8bfc384f46654f7a91d8066656a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921dc6ac4f069e98d5fd3498497f3fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef35b69cbd6a47b57dca807a590d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e328efce9ddebe4727418b8dfc8db06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3103cc6c491966d73e25a776a2af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde93178d822d4c814921127bb2c12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e47c5f425099f32a2ae97a9d13d7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ae4b780073cfeb531a84e1176792162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7562c231b38a22e885321c12a55ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa53fecc41f7998c6f6abb8103a018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468aa51feb7afe1481b2198491df3bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a9ed2d38b4580d7e5a5c66a35ec87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e23142e70acc97a9f0ff54fa4e7ac3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535c6cf9e65c8675d9b82a2dc2bc568168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b69a8b7f9ee7db11bc854824d3331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6333a64a934e9f0afd0855597db85c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfdefd31c9915315af022b8b647078171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a9af8d4d111d135f477f33bd6413172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c74b9e209d9fe8ad57bbf32cb15a19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8806cac703decb01cbf4a9e868538174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a4975aac9f7d847db165575347128175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e0ce1e4da961d3ef409ab55273bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd4f28d14c377c94eaab95a1a1fa14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fab5d3ff9274f4a08cf8c335c75b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b129289c3659438b7486a021e6bc7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1cf899ab39e4e3f6bf4d79585a6b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2141a90ebb613a6c85e64b5aadf028181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b27376df07090c6b324d85490cb335182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671942478f570b6a22a5929f0bf3d27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610d72f5f8298d4bb0d5212cefe61d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245db4c6a3c1a1c84a65ec4cb4efd621185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c8b5730338a72ac7745052e61579e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef1e868662eb72c7376be164a7e2e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5af8b9016f178dc7028c39d1e743188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e036843a5f32098acff26d46f83b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240655e070a9fc099660321990402eb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11904ee85664445239e7784c60b847191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0069133204a151688c74c1bea3cc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd45a4add253ddac948b473fe182c48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9630209be1569ec732230d4483c2e6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386237d91f6eecfba134edbe3aa5e147195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f491d97f0a1df388aca914b1ee2df6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cd9a78ad6781411827474cf3cae15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e9f2939e053a57e427cc60b8fb86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c52cfc472301d6efbb78295ed907e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c595ddd3626019f412ee6c8278167200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5d223c3ded8d01b5aaf9340669391201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7390c3dab895c17a3f15008be1e1ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea59607f692163f63503d1ba670b95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9b5e8f4dd8821c1e5d5ef3b748112204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89164a175aae42ce11ff6a9877f242b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e1e8ee33f71f05549cc0a9f21e88d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2dc36ca85891deb70d8d8863d285c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb59b7ada8f11ede374094c964eea12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83156b2d5675a264f8891516b1f25c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b13071561946d155e8a5fb1218e50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5efec297a0df210f7668363dd5732211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9f8ab4549a8ddfa92a6f0ed9d238212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5bbba2ce20acafe3bea520adb6d91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb278f005a499a716bd93a5c095d1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb79ef29d7b3ac1a387852cbe3b8516215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b3c0157ffb8f73850aa28c8933af8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cf6a10f7594cf066f61b411039787217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ed8c21e1acab26054be78861c8c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155c16393d38841b857925d32bb18d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40721cfeed556743e22ad832ac8c525e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2b845ef0cb4e0563e6e487ce50940221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a82728bf7bd5aa230298e9e1361c42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec454df843aa089ce08fe2735c7fcd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dccea24edbcc259c0d5e04188a20e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c7dd76ca6c432eb9fe1c35624617225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e30d76df942e1a17bcbdb7ec1cd28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343af9752bbefc23cdced6900fbb83ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348cc90598f3f275817c30cfe7087ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338a98e29e4b1997026ccd9299650ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b1b5e7aec6e49968b033ee00da52f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e778a125a70997310495c634d3770fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208df80dad0fe88430ee12ae33b3e22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939b91c4a5a9a0620216106215301f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf3006ed2c2e25c9f9a5a97dc311f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0c10a49c3b9d01a08ea74a5a12d2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af07e155c155d35015a56d240963b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbb32401110329a647d53651439d1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c276e63e03394043a2d6bb3ff501238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62487abd5142dc79c6e381a59d63578239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7ea65d638354c267536609d92ba58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e178aaeffc02f094d8d23af7e0957241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282721cdd168e8566dd26ab618adf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382f02b105dc761ae5a21457d199387243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f4c82cec84453cabbcdef64788611244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5fbb761d8e2f4c5a3c897595b9978245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fb2520327957576c71da8ac7e55a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57add41898d4bcbcb4aa50e2e1958cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b977937ff3cd1834f356fb65eccb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f72504906b2992f1b44fb28c5bcbd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8948915270b1cb5a33d088df50544250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064988f10cf8e7676f0443225ac37fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc030985e1a1ba63f19aa295153c00c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a1cdd39307d9c2316e059da95c8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d1658806a4a71deb886cde71dbb1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c49cd6845939c14aeb4ad25cc466d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d06eaec52464e82f13544ffc1b54e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473c5a0a4f443383ce2ae710142c852257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a2a5e431d59a8175f698198f5deb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f0812e2d88c634eff01cf86b33796259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37242ddcb1ad6fcc3a7c32e3a12eefcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54643e1f4a8abd889c1dd57e61ebb6c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d1d90da55ca2bc303e307afba8732262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a8cc40804a742e11b2f5959fa1f22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d6e0859065a262919c02199570981264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe780568c2b72dc63e8f7d3826e642265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f11974a85a6101f4f46df2fcf6067266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85786cde062265a518fa13d9f706e22d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fef6af832f60c0b0b49abe6b24714268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff09fb0cfdc8b35c8e5fe42c1b7fdd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dbe8ea56edb5309b1160cbb73bf25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c12d4c0ff4023b46db16daa5a5d39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2410272ab319fd0e5447c8c3d00b1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b980b2ec884422c3954e504923216273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19f2895fdc9c9428872d90d8bb7db7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391b59e52070c5aa5039db770606df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0513e40f03ab8d5f665ecbb8d6fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d8efd34490381086eea8eb625e8db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c59852d3bc2fa40118cdefafbe84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8ec9d6eb03f0db16dea15038ae06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73fba9ed81a6d0492fff58250d81b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc2b5625e6e8ab0ffec2c5c009511f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33c17ff960a9971f7194e3f1554ed9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f435adfc0177c84e946af2d26376283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756250704003bcd726058e82c84e3d73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bf0b85cfcc69dd7670f91bed2b6ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960974713095af4952d1bb189d8a89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f58e2d72d042b821588eee6c86b0f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe543a0729a057c1e4538d1f1ef7223288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c55506d8dfb85e2f3a2c4105512a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14de2d1ee2b2426f45628f7c2da5ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3109af4021971416c1402148291b09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156153287f63dbe0d9e44e3fffbd7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1efae253ad1a0830b79dc42f9db36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf33965251bea05b753f3783a998a56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9dc2a003b71ce64095709ec9922b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc44e830207b433935d33a1c1ce1d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2566198e95cdddf5e83734b728cca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9e952c6bded61be83613804b1436a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa49a870ca2d1274e32580cbaccae0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a55c04a1d0cd1ef78b0aec4c07b3d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c1cc0b37e6b504cf71cda1b1afef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b56acd4a48fee5e9f57a4d47ab42b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17d68cf05de48e6a1a8dc0a4a5809b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df96ee3a17634103c29b8b7a0a033d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36572dff0f52772d77c5219cbeb506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b9f69a752a300ca4da187113ccdf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c083f18458a683ca99f01fa4886a4a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0ce04a030c388d8efa92a29e3579e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b753baf3242f93acde1f34b1e902309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d20fca7dd637772483e0c79841122310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d64b0e0d1a34d0ca396ebc5f8add0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6002f52dbe3eaa01ce73252826f15c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a399fa25c313a0ab36533ac953d0b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74232db1d96297d92ab84da5e1e7e9c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053ddd12d7f08e942a55c6e3fa534e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382444286b83ce0398a905c32f40b806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae694debd4231f742abcd89743d921357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1707dac981be584510096f759f0148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ad05e11697db5a05cad85eae047339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d918dcc056b108e45955a87721b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6d460e3a6a8b52735bb218227cce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854b7d80b9da6ea0372d2db8a4014012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2955674d50875dd09654b4505ed00213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4bc2a7d248364e7677846ad6a140114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb68301edc6779c11cfa27d075e5fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd24262d0f8c551666d1ca7e15a58616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe2ec377901f0d85865b71e703216117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346171bc48fe4902a5b53c256965b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c3bcae38783b22fe9aae50ed00a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838407d77287a016c8c383c7b29c68b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971c0b824f012a4a870b6f53d31e8fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efba3de2ad323574a8ced58383aedb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e24280d2ea4c1f1766685a2a983e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231de31d75743f4910a8ae7d06df3df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b59b4937e43a2a9a1bc10a00b780025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e56e82767a3f6a02854294d3592dd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd0d5d3b034b46b9f64269b3cf277327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233a2fa7048d2de7a9c0ae1d9ec4af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00974efe7d286ac37887daf2701e1e1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ad4aa5af4ee6eb008251a2a39e1ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89203f9f9917e7aad0fb93384d79dc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ebd32a24107d3580eb8771acdc0cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2531c12f91e424ebfc40692aac6cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb182bfa5b39d13dffe96fd8f14d7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae004d566f4e97ff31e4d70878020be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a65c379d6bda665fc8d3fe0ddbb0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb2ab4da88f106b06baf83af43f3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249adcc231bfe9dcc6ac4634bde51cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e08a2bd1a230b4d36983d7f4876ecc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9a273548c047730c21b88e39f69e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd7d82e293d28b187f70ed91eac2a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbf53f08d5aede88c6db8668a7e1d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513004257cec4b8013e0d768eb160b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3f9e3b93400e659bb337b101556eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be206e2eb1efec3d561f8f4780f901d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318cb592009c73c689f150a1f2e68ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae92bd1a789c1fa8a110871c34cd9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99e730b43310be2d7957ae7e8ccba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9bdb40f36ed4b0c3f229130b240df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cabab80bd9c17db85b68b75bcb49d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25875f6b0b45eced74d1a55328c70951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c31be2565d6a0e6bda775dfb38d46152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5cea601b1ba24f96246b1e6dc769f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9d9613fcf1fc3f507d4033a2352b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8adc91e97493a10b7d47414ed88f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1c923e86f2977619a10da2440fe4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a3f7760908cc3567e9b8e68eb88ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f844249e9198f52d2e6965f62b01458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead35b0349b6f92ed575d1ee85ec1fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a0525fc0674f75b677456163c3b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad318abb2b7988d6ca942db7e5b5956961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea106166f8a8a8667764ba03a222bd5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0f56697814f3dd6f8f178de13712b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6397c1d3e236cd94e039e4d9454b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c2df97f290fa86403f55b9e2057465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee91133ae6f198c64d406d8841bea566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd412c4e14213a82ab0367a4ed4150167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb136c8ae4282289f01d7c344ef209e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9389141054963e9df1f92c29624cb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4392e1ea13116e18d168c47f811070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6a6f44c86e79338265abd2b4253ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ba7a0fe5ce60561d07d291e88013372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ea135a89a5da4b2530af0c3b8a31b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967e93afb6f33129d16a299f5673be274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe03b138d4898a6ad5b3dd24e987575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f68f65e9d344eca037df6014dd96076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856048e0dd31b56a47c542654503ca4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d966b7fdb3ebc3819bfc9f0e7d0928d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89242bca95b3cc0b58430c9421d284c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8fd78835ed09c946946cd6134be1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310159276940c050b928679118d25581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37793c15d5f06e27df3c846fb815be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5705ef0f7f127b374c93ee5c61527f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519e025f684afbebb250d7c6aaccaf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519179be1414436db63703c680391a1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188b68ea57520afd09c699c30db8a6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d627e554fd1364f60d71662984bed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa705d11cc3ffa17427eddf1c464d7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295daa9625d080e6160f691a0cf971c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901e30fd0f3d093e9b5c77c619d97a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a33f5b92a7983cd0299c2003353eb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a7fa63a555a1efe163159d5396fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921e6e3fd7ebf999f23203334334c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91546bdd34ade66d3c57c42ce8bcef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64183b135ea125cfce3f0acc820f93295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960a80ba399558c516e103698c0b71596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987383291ad88fbc145b32aae28792a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abbc20a093a2f589247ea8e2a7c48f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0549fa57a1879a14262ce920b1aea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345dc4f95fcb9b7ecb38d421107344d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d100086eb22853b1a3d4945f53de8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d9bcbe69ceb39f38ecb8a59d83f9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d91907a2e5da54dfbef5316ae06df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21024afeea96e43a8c39727a4f5e51f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae33eb9268f4ff29f46dc72a1fb0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb17191c0f27b6f4837d2f70d0330e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8450a9e66eb40f32c16e02878063c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bf2eb7ad5523b6c7f1d579b4b04e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d9b8fe4b6ca930013a3213d88b67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156b5b04b290c26d608cf7a6c0c16e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0065674ed3a447e8477d88b102487111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdae610c74a4dde1b1184fdcba7980e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36f0b83930655c55669169963f3181113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c7566299f3c26e02391556077b37b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaf9c6cd8ea9eb1c5bb17c26825534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cac4d5936df484d34015f72955fdcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f359cdb387076c06f9dd69d852d2246117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d59e0d8eaa2c260618f07bd0c9490b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa02a65d67170efe9d59cd41a3c81ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c3c1343f0e20838766e43be5228f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b1bb4df4ebde3cb659b944093ada1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c7b6f771ada6c815912793e17400f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11e3ee326b942ac9751648f0f558bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300983517ee9a32b51cb329f37acd51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3db50fc148fbbff31248afa7c732c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fed19914f7df770a2ca2cfd136273126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d88c837c0a4b4fe4107a39506319127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cb9e88a80cf06bb0d417787f6d9ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef512bad9a84c6b66c66660ea74b4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada9a0af8181e99a67c04e6078c542130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e50aaadbfc9d254b60acb5761ee2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39f4a61145460f9eecec31be3ca9e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9e144cbf847d5d28ef033b08a2814133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0a29d5fcc654d4dd0a39f87feecd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d3c05d362fa297571ca4210d35b56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832eafede6994a9fa39ad0d4405b30e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1161fb9f7b2c7d0c81d78caa460c1ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b59b6dcc434e4afac166f444d1e19a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e314522cb8206b9f27fa8f77b18f47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3476a56359ac1f2e2c564b1591ad18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37182b23459e6c630ef87393ae4f3d56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec74aa8fa1037c7acb01b240d26cc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b62cb8a08012b98c429e683fa4f60e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c5c1fecdcb4bfc1d1da00c68ca65a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924fb09189e81b456d88066abe741ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c605f8b691f2494165c386473df55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df5c0d4b4d3297718471222a011c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38de9e19a054929adcf4a4b404f0df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49884ed63fcbd7c40e060ad7869a57c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a91fb7aa7df5ab52f1e3a103f4761150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b935ecafae20a8f48ab8fa81479ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703247d1f25dc0749bfff77cca68d122152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa32e216de915e05a9e9e1dee9f72d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c090932580e0180b7eeb80c02a7bd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b0a10f6f155035b39f575024aa60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e0589f0252427cd4ce862497489e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af3166154520e787cfdacf288fd219157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461a435584e3d51463aa621228aae90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272c62cfd347178794ba12213f3d4fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac210fd0255aec223b91cb155c9e79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a65b769dd419d2173fd783e75b4d79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894bb02846a77d133fdefd28ba20795162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a64b1fcf63dbabaac3ed141408e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b6d4a3acbce258413166dd100e67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be921b4507ff3caf5d86a88986f769165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e6d438baf2a20ffc26f0a9373e6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d85fe02c96b5e5b0f1969a1c565b04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a48ff3ea802c70c1152559f77d5ae5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02130ac19eacaa53c604c0eaa43405f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d88fcfd200d998a576c76b3ae64fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b53721df0654176ba572a4ac0fa37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48157b0425c05196efdc45d5f4fd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823fc9000961c969bb119bb16876182173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20b6ad2bea968c411c1245919e031a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4045e432673533c93dc869bcb2d3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481c31df63430c9cd62e8496c9b343176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63569ef3e5e0ae84efd7fe8b8c96a487177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2abe0f47f05d93728eb309d7d76d1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c562b042a33f40b3c46941410d90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d5212e4e78bdf453c7687ca4123b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74151d8702a01e579d03945821a5f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68658a7b04daf1b7091a80e322cc41cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472162bc55e1f029fda0fdd8ca20475183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0184d8131781db1c5907a31a5839a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09b7165b42e1de7a9d383841417d62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d1b18578245238e5b6e32aceb346186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf04b60fe4653f455c3d45ae746b89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ba2d6bf9b9c9bc41bd2d6eb6eba8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafd10f39b66cd3d6b0b2825eb4dc7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4f913a01a36d0bbe96490feec51d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0855c8866bc179ddb590c2de05f14d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db7b7a9bdfbfaa52dbf4c68afdc036192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af88df25477944292091e50db43140193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befce2e2e54f40ff414ab5b3d68b6d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35902d0caf2a2aca0b830e3687d66f51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445010d9c772a7074948dd9b06f5855196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3debdd57b8e3564b3873edd3a9a606197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fe888010443d3d9d1ed6c887148d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767bddb4927faa45ca281cf82110cdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59569712fb9e1f483df0e5222435642200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d3d3dd811a61139506a88c4fa869201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de78f10dd3573118006e865d4b702ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302572bb30f4e4a556f020c3dbbeac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af185831234e27b4ae09e65f3cd2ee36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402f08f94b9b65b288333517f4a619a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ff0497c701c3a55f0204f843405cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b75c54067ee70c2fd35da1039c7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4790c98f3783e9e97270b87d81b96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce46c178b4d7a5ef3425e8f7b6245209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0e517d7371b1637d88f0458189851210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd37f1cbd15bb6d67eae7bfa1d108d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2983615383b03274c32c42edd4ede212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543ff322e52a1a2a6289e3c50a405e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17259aae3fc8a13b8bb8af8030bcab8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68df21fe7277e919476177f00341e1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3711ed0c1fc584f6dde726d361744216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf411e317b81ffd85a1b52b093a7a14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d729389ad73f111dbd0e269697f4336218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4db37b544aa50cb3a19eb27be3831219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8dbda4dd034f8ae54a2418df4f9ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8edb45568f9cd21a9f4bb20bc4f8b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a0977c27e94fd3f587615dfcd99cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed40915861311c35acfd3718ccba18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe9ea3d158d3a547abd9baa747fd1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a64d1801157bcfa1c6f2bac3532479225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff29c7dd2f8314320df07c30af34e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307021a4d9b070fa7676707e5c83b9da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645235601166f071262ff30917ab0971228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06caa41f36109285ddb4ea5b63d8aaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd5a7868e058188fb4a741fd73ea6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f780ed6323cb5a256b0cb054dd3cc7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b371d49dd9ff69f123ded6de1a52e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5405374a97b3b8741c8424bad71f3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7a2e4450d9cc60224c67e2b9c2695234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27369af7a98c5b400439091082cd80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874b94cbd107dfacf8e0f1b03c4a12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30646b8c36ded325dacc8c38985962f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7f0e41756622f866d00bedc27246e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9336a27a788d8ec792ecb378046df94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abdccfda6ce2fbcea8be505fb5bddb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8de1bfc65420c9d48ece190eec5d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85442a57c691a75fe5ed139e186a96cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674048cee2c1679ba58f68b692de111243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d363f35de74f5fd8f2f9ef26e6f07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a6c715d4457daf3314dfba1124ef1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7d3bb61dca75a0ebcdaabce308701246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cb37b20168649c4a84be28a182ef4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9636199b728e540afc724597994cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e9e6a72ff57621d87fc85433d2e1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775693511f84678d29dc1af79cea701250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630827883f745b86b85b4a7a3bc3d44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec76c7384aaea64d00cb75a4ce1baa6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189dc595ccd56c235935b3da340ee74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897263d3759da9dd09bddee8f997513254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5c20fe53e0d7703d53df7bfabc73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4425563714ded0a3518ceda821e618256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71d6770031adb0cd42b383589270c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64a9a0ab7ebbea1e6cbf3618a0f318258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506d664e15100b6c97e00019f73791f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c17554ad9e98ad203f44c9c2c6b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5f629f1be40aa8d40f9a138339b27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72c7ade536fe70954667da40b38203262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a50f8d1c179f5ebd37b110f5e3211a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187408045fa2eef84f14c963e4a1e97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46d08bb337341e996a93febb773961265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968fd405dfee48e69c12a68dec52e9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724369ba0948269f429a8e5d9591109f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5b2467df3b4bc34ba53b9ff679dfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b866645ddaf776ca4ece7763d39ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97401f659a53687958c31be687ea90c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3bd349832b008f6e819e18fa26bd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1ae37532182588bea9f6bcb9bc24d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaac44ce393461d05d768f4ca2f504273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cea6c74bb87d7932d69a79d7702a46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b66d8a2cd5f80a3382ece88311e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51953a4d95523001fbee613e20f07b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f3470217832a1db7db5acba9710e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9ce71b26b67e146dfaca192d3cd0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130832827db2043daf1a6c80fa67e76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92c0b6b1c04fdec02f1daed73c7ad3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee349721c530bee1dc0977b72b4b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e99ab045d1b6f4beaf62548171d3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72671b9040baf7bc0ef2bc023f8af31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae4fb42325c2e153289a93da607669284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f332e913b2bdf638b295057be382da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9dc309d4cf2420d2ef493df845abb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f80dd613200e42546dbc1ce0a249fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58637a5ab2fab9a98cd95847245141288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3ddbb63d9421817e2b522c8341ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f6a4e888f41f1778b18ea4b5d0230290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821ef152e90c1a4f391943c4b0853cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc76ddb13eb1c6bfbd43ce1b060a5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06374afc9e86d4ef5fdbffd45c7cf2e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8179383e6210c1c473b25039ea4e07f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3024cfbd5cd2a8a8559ef5f105664295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dff6b6cf7c7f2984085994d721ffa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe442dc131abe01d90e4e28476952b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fc2144b051b37891cc8ad37cc20e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc324ab3b7bcf7e644b7a4c5b5fc48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ec89e1aeda1037d1a3443cb33b996300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ccc008cf9edeaec249772452ec60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590d017bd59961510a4cf607a752b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeef61ca13aa5fa876e3a6e2b9e006303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3fcf507bee22562c439291b8f25b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc17cb7b029fb087db447d98431f674305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1749455ba952c45d9bf12291dc4d0d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7d13cabbc719c495d6b5f6bf3ce4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e41520443cd6f8270eea07d2cac1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889856c6fc6a57ab8123c821bd44df42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf22a5b26a0a852ccd9cc74765c870310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>