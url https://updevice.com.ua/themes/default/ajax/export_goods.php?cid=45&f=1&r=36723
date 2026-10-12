--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678dc411eaae864a451572b627bed171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0974a7a0c0cb2f325ad1d474758922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dabb9fadd9cfbaf7e3601a1a985d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3f53efdfffcc1e1f765d281c2ea6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4c6ef05141cd1f6231faad382b985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685431a325e2e24211a03284feac45b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dfb91493123810e9eb6ee9c81e54e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1849fa42ade691e4a5580c8c89f3478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee02a2bee77b7d6cfa0acb5667f5fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a71749de04bc8ba91562f7bd7bd9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782ac1f606c91334108c9ea65bfd78011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845122b69d86f70c1731532ee5d7e1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c40ebf396124645b2960724c3966813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72518a1fd659665245a6b892a87a14d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd8a12073d3514708e2c4ae5e43b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a80142a019c19b560f0b6ebaf3e88f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a658feff06630cb4cfee9d188642e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad040d8b792a0f0704c3b283a5770a3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd891ed527bed19e12b24c6d4cba5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44c2692d6c6d89bc457cd99e37e07d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a47b28ebc1aa6aac2b798b18539a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ca2dd5c08377f297b1875d114472622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157b6afda2d48131d69f5a04bd80b8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405d651a5f50c22ce509d546e2b439b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816ed431b1471824c9ba3561ddcd38725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a31bf5f6c4242587f0c1db687d3c1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f367f649f8723762d813857520c168d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d450ce5a3e90378ba29fa584038428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb995bda8dde8004ca07252fed09f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6734967f886a9b9d42eee80873c7bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af1818a4dcf469284f693a0aedddb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb94530f8b54dce720b99dba3e102832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1586077dcf65bf83de659352767433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7243ce4942e8cad901128bec36c3a8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e08ff095cab6d586dbfa616bb11f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187e7da6fc7527e26e2309e27fb82b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1ac81ba58b888ad81362b245f7d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238c62f96ddd0b9d9c1aba617f227938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b06095f099cbc3df47f128ad693a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9b8ff2cfcb183918104c044e155040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3230bea35f983378f20dff561dc26b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50740501a341c2b048f52c2819125f9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280d95797336c61a6004932e52795a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ff54f2242fe8b73a79047d6dfd13c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713e1410aa0d71093d06adabe13f56045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc8422c66e023d85c3ad6bd1e6f89846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcc9eb170db08ccfe0ca6bc0bf376c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff054dadb05315e8a57b8d89dbc68c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111373a9a7711875f622882b015cbd6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec977fdffe0b0bbb4a3ac865b177f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93524fa8ba513e5a29ed8248eb7f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0986ba7e4c5106137ef29d8ff180f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860455098c9480fa22f844b22dd87e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eaa4d33e51e8971a7ae2044d5757c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031b8c3e853aa76e8e95513bf42d24c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabbf001c5ac8e967be1e847e6b768e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b14043187a24a566ebf33c8e0236a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec14ca1358c303461400d0de89157458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495364047764678d5f22e0bbece307d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5476e7e75f897d459c82fac123846460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0655c92728215d1f946c787ddf64661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579858cd95dc699616d81c0a2cec8d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439614348bef0780f3377de17389c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0df123f7bd8ef08dd387c4fb55443764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cc98b56f6106fe98c475ceb3967ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c32fb4281ca684d87f77173c9d8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb1d3bab0c7eb5f78c85a107a8f7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741f234f21755521da9a5e32ee23b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b69c01f3f94ba301153347058a73069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0e283d43a3628acec3267d64a7f0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ea42de14d4045503af775b14e4ee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edb26d9af51c67db199141e054e98e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca3bc6d62510334af317fcc7394dc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19884a2b88dd8887e832f45f3ace2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7470ffdffcd1570b20935e31be178f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bf5c5d76b5af7f0227c93d245859f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7452edce1bdbb0893a87ced6d3d0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519da0a7a938107beb4058d6f9b55a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c30dc21bef95987b92dd3f8bca9a3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec70f16e517db1b91864b29053091bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c1950dc68b97a96e827ca7efaa27881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637605cbb98b05220804abc7e0642df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef84dc35cb918fef860d4a7f4448bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ced9b935bda2da474af02069d934e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5a2bb1b542b9bc9667fecec0a631a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c3ea0e749e2cf61610c44743b7cd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57622218779571d81f4a356ff4a22987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805a4e8a4b9b0b7d84870a9919988d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7ff3975f2373a881331a55640622389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a405242f84d5a721c7d78447d55152f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b32283dbf26b9726c822e5d9b6ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0a1ea5dcf9b8e104ad56cc6d3da792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa133a50ad4a4ba547efead56eb6d0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ef0b28da1d3793391540ac7a0792994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b7dffb5bb195a4e4765653043487895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d732a1a094d0b405757376ae351a8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bdcfd8c53d35448030b19b15a882697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce093c495d4bc1573a7e79657b617fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b7de2e8ddc8034fd590e1089ece5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d907b42ef3b1a1184cb01fdcc3ec13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe4ab7c17b21d59787e676c71978b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2bf80a1817af7eb9b31dea1a83f8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd17b4ce4c9589f9c7d762a56478e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8600bae62d525016428ff12098696d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f791e13f10a39068685be1cafd029a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb045dd60a7b4a033e2a3cc7145cd1e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9153d0bc74b43019006b71e2e2b72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283d8dbc20ae008cd46a038b7d283dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00f3163512b3b5274415d998ad24a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed7d36fd6a355fb95f12b36b86dda1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede9745913d501de5d62aed5c3bc763111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebbf8b0f1ad0bf4772a2ca6bd8689c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612e3665f2a5e3f64d5557a6e470cfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0240c2f1476d5867439eee6339ce13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03098fadd12f5bee1c71c0c3c03cfdf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5e196d6fab09a43a85849a690daeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e02a24c87fe23fe5e125be47db61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cce730cf007befedd5320422fdb37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb759ab70d7d71e754b5fac21924f15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b1ccd0d541f525f99a5dcd6dc9c4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da621c766ed0074135a24c7da7db65fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a8b3913fc5f762cd7b0d3e7c83136122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe32480b1469a1fe989c4e555d557d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a91aa1fbcb2633fbfda3d3454430124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7a9027c19a2ac14f6da2e7047b645125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5d75bf69fb5bfacc8486a726b067126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded879b7f9649e21582921edd90043df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f37e12a72e41111fa6cbb56e0e873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fca4f292c5f434d2f71bc1cb9bed5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19ec5529c45f5d7f3419e310f67232130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af7b09a9355b04866d51fa5bf4a0ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3e93e508b511c8098917e346af4c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f3c309e82ecaa881600ed5dfafa93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552ea9404257e3a6f7623b58d89a92c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97fa090ce6f747aa7e05163da26e25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00082d91f1aff1ad1cf23daf3536c41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec228ef66a7f30d07ab24375cecaca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332408a0df58e023f820dd9921737fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7fcc2e39b655f04a64c6f01e3c00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae80c49ee54a0deefbc6cea026fd9d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7538caf98edb6a8e47701b08b81f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb2012fa6fc11849c5665854a1e769142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1227cae242f81f63561fb4b6d9cb4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4196c04c64d56e2f5638302d5fcb8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8900e7c21f84c67ed55d4c4707b36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84a169c28d118bab21c39e3fd02ce3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea1bee2bc176757f898067081fca35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8ade46f6533a69a8952cfc212df78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f58ecde0343e7e00c4b7cb2b253c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4021fa7c22e1ea57020000f4bfe97f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be037c28c36d65fb6a18bf0a3a91c1b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b443952f19c2e50634c53404169a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0bc3fea29ae0bef9fe9e0b472ca88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ede084fd15d2b19c8721e4bd6d19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487645c971d8c8af8c821b78d37d8a52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bbeeb38b872d1072c26dc80211158156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7ce4263fe4faa29cbf7a4eba5df8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d9bef7bbf94680644d18a0a556042158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09166713401fdcbbf8738958eb7005159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7218bf11b4e23d05d9b318ba3a40bd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ea99269ee2505dd352e26e4aa8f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a25fdfa72bc54b0ca92532d9a8cf3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b15531a612e22b10fd7a6d6c65c69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af438c3b67d3f4930eee24f5ba96be2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b1d24df77bfc4dfc35d794a7022c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051ef5842ed7e346ff793a89a0f1d6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31704aa587c15514302dab2a48bfdcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a8c6f308f07621570e93502043196168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf38bced09bad23d412ac768378e33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf93687e001cbd48ee414d54a1c9ac2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999f721cd80907ded7bbbcf4a689753171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c53438c5fadeb2862f878539bcda7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb18f9355799f3eb670569be1ba2a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c238d89fb09718d92467ab2cc7e57e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f13cc1794874abdd99bed9e6ae81b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e90f131e94801e86e6de20c2bc7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5106228a14bbfca0e5d431ef381d7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52538f35d71f5a47c34227a3a96a8a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca8cb8c6729153b813d752db7a71e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f9ffce645171a91e3fa6db7a2a53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d4db2ce696fb468895824f739801181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf2b20c13763197f9b273c892e077e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eafa43738937dceb12907d5514bac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95739dec5805db4398859034048f2872184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa417b56bfb8d1be72cfb6e4226553185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd424ff0132526ff268fa04d7d39ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19da62c3c36a5ff0035d16178066b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655f697de63cb790dad7c5142be5de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879609997d4975d1f950566a41c7356189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be9eef72a1706fd2ef786b985a44ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0636b503c4e8eba01e9e1ee241795191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69951c0250bb1e29f797f66d44d8d68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0613f4d4a21206024f23c5d50d80b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c1f92a13d7d56df5be73e0ff9ba8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38be92211d8ad2baab539d2759cf68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec3de7873aef7c59ec66ef7958dda9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552e6e2bf268e96caf9e6293c9da1c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfdb45159992ea3e67254df0d7a0a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ad6959875d4df8ba6616fde420b68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ccb56fde2268ea858bc56a0403cb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20b5f645e19078403aea6a715263e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b994e94938bba39dd449e76e8db5a93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936aa97a233e135a785cc28c54bef0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec63ee9618b029d68282bc1e3cda00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8177618c32a1019409814b9f7166c96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e023fe1d2c76b909d456aa2b3e16d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea842a214ef68deb2f911c27d6e69c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708edebb6294235ba11da733555b505208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16445baac6cbe2f2ee51ce97fc4b79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9133b49b42efd9fe9ab5acf75a3b5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64bfa62e611ee142ab370299c28e93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a25510b890698a1944b547b192382a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb068c78e1b3685424658b658441fd4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0b21b0b1f23febc16c884a18d0a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a14ab9c0d50e7196216950029ff3f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eed31096a807d9df78bcbd45e7e99d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2d34abbadab2cf183c28098764ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cfe72bf9df057846c9d044d063621218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8064dd869c62fb9212903783abee0c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0f009085424f77e9d287cd1eecf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dc0ef9418a8e3436969411609fe80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a54ec259e3afe165b1a59a42b74e55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a837cbba74197c2b69e0e9271c525ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da2bebf8c24dc04824db12ba1f068224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58572af14fa030e720584a5fc938b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce96c431a10473cbc9ee72eb24929226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e98b6aa59549a34434ef74635010227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7861fd67d26b090d446cf4abc8c381228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ab9728b47e9b8f335fdd81f9de721229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468753ba315eec2b29ae6770f52c88d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1d6e506a917e1cbda3d28bcf0a51b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db88ece819aa60f73e2427c32cd633232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c876cdc161240379c83c53bcc4c971a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af29f1a9ad7c5e4e62fa53189efc11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32284d440b7e2afd368ed09d1b4246a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2e6c5fa066ee5680690fe7d76b22b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea06bf1ca1baca11d1a42e19c363d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b179aabde50e2d01dc8558b5d510d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3995c10022e0537eca8fd6a113de1d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70806191dc43b036735ed4f5ee5791f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a241090c9b83037df9e6b7286d62756241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfaeab4867da38fcf0f49ed84de5b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e9c63a458de655b2cfeffbf33362d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e4675de94a00a050ad12ff1e57456244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3f34f179531f472296a442a21fd93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384ba6b3c2a9b1527b420dc3f6a82bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde03807ae993548e356df824fdef491247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c687db87af11800100da22f636f93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77fc2138473b76c7f9be0b5ff92da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa809f5a01d0045cb41490dcc1c405250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9e971ac27249cf354bea8841b7ac1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2719ea8faab83b80dff5cea67335d12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a66926d01b84f5be802c7ca7dcbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba278624cb93feade215346901c29a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792892cf1966b5fd80cd1707a69c270255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeca5b0de5dae96aaa787548188697256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187771927ffeac739ffe505917ab91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345832614e820a918ce01d472d1a543c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84738a1c77fb35b6e60172d13d108e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231caeba95d63780b686ac2adb7c5f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8da40a7230a81ec246d77bd1ad934261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d8499c0a4872dc25c0f61766cc5d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6c4faa7b5e21d5e511a456f4a69b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b44dfe4362dee9e22cec1d9c86eeaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd87be82a777c211dc1d9b6faeaa9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc45b6e7b884f40b3ce0bdad674c81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7bf6488bfe5f7528e712030b9cc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8eff6351bc09a44b7d20b572a6017268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b79b244aeb98116459400c0e8f3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c668004ff437dd6b57ca3f7c9d92f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e42954d28f923e2ad5873a24471a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320408664af3507750794fddb0ec98cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8484f2c1955dcf70564236ad45f8ce8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfcc773d3f75e86360bf445a4ffc94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb512495bcc6ae430a0e7735aa6c8daa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631fd8b8973ea961b72330381d8ad18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa58f143fb0fb255022d6a78aed62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677de48fdb93962c35f9f6885f6e06d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ad652c3868b6323c5fe500a335a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa5f6392b884274629c24bb3909e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198a905d62dd6cbd4f16eb6652b243281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b081992ba9da5a5e19e0971b18ee4cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbb1abfad28264690f83c2af8556a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ef2b4cb51d0f855afa21daf9e9a99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8093ff6845e6245a443c3565c26c0a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd95de247fefd7aa2a4976fb8192f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8247dbbef348d61b4105d941e6502287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee7c893bd28602989b002b666e900e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10c50d03ece37bd01e5d267a3fff7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718bf21cb091e9fbdbe2ff03a1d9e66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e337354bc723d40d0d5e472b58a2fd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28542be588d13b68b740190a9cc09f06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86256ef486ae8b04ca0f4a7583ca02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3e9745d92057dffa86c868100b3b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a628bf167baad9ac19cddd86b536c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa99a1231099472084d75a4506c0ef3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139455ff6df82e97443771667e3bba84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43c0c283a7938b94efc63266c94f34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f0b58ced35a8f8a0737b103a8c0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca70f52762c5e646bfd62667cfab8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f8e4a3cfff69156cd42307833e34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1965dca43d904732e46df04a240f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cd7c6db312655130dbdb98b16c02a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ef01fda71228c865d3b7eae49a8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f08758db0fb7d53c8681c71c0af428305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22651baeb602094b15b9e942416474fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad56418fa0676e6d9f355ad6fc9a027307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc312dcb7df94c2bcc1446c18a98349308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81b69f05bccac8f98949905de0b70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2a6507da1a68d702fc0bd60973042310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3a90cd1a3218beb5b21bb7587b871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0011b5d10be617570b6c1c050eddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76730e569a0782fa327c1045c470f1213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72855f0f826095d61c1b8936e26a164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0773835873259a3ca228174c33f6da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb4d5c236ecab32edb9f9af5e5a6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc668724f4b4b2c367597e97c0da3197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43816b6fce90bc84f2fe63800fa3168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22c0873bd28e05edb90a0d9dac69919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb8be158331b37e11fdcc225786d9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160f53e414d5def3e80faee4184577411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66088dfecf7c2073efc7bd860b720812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33404c9810550bbdac1693badf742cef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a5b7b31c975c3f940db7953722f6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d651af3930c2a64067652ea4f6fa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0575cab88fc88e531d055b0d38c64a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c01740f0b31f20062b1d0b1d67691417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3505f9353827e3656ee33b86addc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84361a180bf3c259f854439a6f7338fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a701bfc02d59753926a485906567120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736a1027cfe4c7e823adbfb0ed4e2d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5db8520e29508c4d0454412b5e98d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca53e3d1455f33ce0dfb41e1c61c32723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db183e3ea5a8d789470d816df68ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb7c4f5dee8fa566823d9d7ef8571c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2cfcc632fa726df65c14bb4b53f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e0b541bb3dc45816f64f46cbd176527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a698849b1ab79a47feb15b7de56c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa048dfb68e1a58c802dcbd905593ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74e8037e44ec3f1ecbddc5b0a42d5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a812b00953586202c492671e9517ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b2399b39798f4d5b800504a989b0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9396e63dc6786eb819392f304dec74933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc2aa96e383c36b50f69bcd029b0c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3968a71bbf73c036219105a638647e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084337aad98dca7f8bb77b326e9048c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a53b53e1f8609e4784f480b5839d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c83518f3b167fed5b54c1876f23e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd991a5216071c284fb55a05b391f8cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2230ba503246efcea17b9d7170f2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a5044791df626051393e0ce6b291041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d099fd8f1e0bb12a986f8ccdf3b355c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac809e72061eb51988b2bac97d649d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3af1f402578c03fe259dc48d16fa0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272977f700b4094ab717c3cba19b108745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e120e3148bb4d894e2b946eb1c1fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e18813789ac863085c30e90b9cce047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a9387f0a47b2b8ef98a4e78c2c83a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e616f4bbdf2181785f54cf1daefa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e063fd513125e2b217a7d47f6c9f0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed84f3757d8e6c96f2235e12505038751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f298ba01efa793291eb185eae961252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a04b43ec7c949e5224f9f65e49ad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f9f45e60549f1dd2aef7ce689a40354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8df723c065a85de27c21a7f8637f7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb5ba595d0b0143a07c130befed54556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d5fa1eae23effa07ae9af0581a6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a2da13d9cac3cd2e09df770b4872658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d94330dc5642d8187717cb64f7d7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52365234ffab3dc500628a22dfb0cb7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a0757e7e40a82c679d0e97708d0e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538cafaa05273b0ff719403dd38a35c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0aabdc980279345ff8cefd8864a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8afc762c51234aa71585ee582b4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f2b9c223cbd449869f88c611e2f2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a36bcf361cbf3ee35a1c4a86522ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b903ebb73ab2f9a5f000fda3f648167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d096223f13b788efe480c69145e886668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066dca42a19865023da633cd404c1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3693c99305507251dbb700b0c5e7f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909cb530bbd2e73999656cc96ce4ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319a6585bfdab41b3cdb4cd6d149f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ec4c1ca75abb85ddd3ef515e0629b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1a2a23e94bc97fba027c03707fd6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937474824e9580434db9a69ab78467475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e785e3d28ddc6f2247e89da3c28b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461b35909f5f41191651b871eddb99077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a5891b69fe5d69940edea6abad94078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303054e508d70dc91361d59946d286c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f6e51c0356c9af79b0d2f3c159a8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333bc03768144904b3a5cbc02e36b1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a718f07df17e717db1de5c201f8a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cbacdb3e30fe5a630287d0c7b902b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271b6c1f97a6efdad6de62a55cfdf3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba48098d9c6be86a6e3bbe4d877d1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ba5a487ad44eb78e2cd7d107d256186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b82c433eb2b053e89097d1c4654e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f699c92ad5e91fc8efea0e2128eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb5608a03f74eea60e3d1db766abed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250d69e54623bb512e1b567dace67d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dbc8cf30f9ccfde5e645df875e5e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac470ba167e972add484126c0e4d5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07af86d98b0f0d22f9efd08c7ad5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46706153dcb5944c2c8be1aecbb91f1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd081da804a7f05a80a5c9647de5b8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a59ff3b1f6bb68af21cd5cdba884496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901fa96911f4440463082a525d73ea297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44e932c80faabc87a4c8f703cd591b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dadc24c8fd5fb12a42e7b316329f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d89dfeb713d7f9b669ad37c74f8c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fa2de2cc73cfa3420352a537f4028101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c5a7d855d89168410fd554858cee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1c88bb1b64b89ed68f74c5c73bae7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7370dbc17fc9eb1920993c08997f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638329f8c33876c02a9478f35337ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2431aac8de9ad465984f2ec8ab35a7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c376bae8f58d204d8e8672c02b02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014aaf5508ce41c1096106bbfb12b24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466fc1846a77ec62ae5865ec16dfff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81350f9513fe369e453c2bf07771b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca9220a6263b71e730fd52a553fb24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0207fcf00b7b97797d1fab24e8872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff579b8f803445c70133ae9ca506caf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7760da6de5e049f6202ea66177c92bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eebeee8d5b4497f9513bd2eb9d668115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183b147eabcaa94d9ecda2fc343cd70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1694c921226dcfab18aed066ee3c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4b76bd9ca8e6a1d4bfd57930d3e24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af82bd34872713a254a925a0e7837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a33cbfc8d57e2b50449ef6161b31f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f800fc1ffba1053ad72241af4805121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db990ade3437ab0377778cda5cb56c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf81400a8775ee58795de2435cc8198123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adad8c2b3395837218eb052473edd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea85156362ee41436810b892e4b07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979b16149683ef41eba67e71621ddf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780f879811e8b37da509262b1bd068127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc79229a425804ae2d5938793a045d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a6d47e565590124db843c6c9c700b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c609f801ddb1bb1c4d91a0d8a42d4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efff48e003a4e29d04219fbfc17bb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a0735b1c98203f4848bca3db99804132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819d85c76a321d2d7f8434dab98c11e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837ae35dd0cfa30a73eb7dc3e6a9c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f1449b9e2ae1eee8ab5ced99c9867135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97244fba8e73b34c8b8c77c60c2099cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e3c1ddf0a8c953fb63c817f990193137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7938f9dab6e612306fbc0c9145217e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c913d225994b384cc969928f05e8156139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e065eae51773189d37f823d96bd31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9c329efb19aca30d955e73b310b29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0da3c6b1a878381579f8f49ff8f12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2586cf2b09d4e8bee8a262a55bccc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268eeb529e0e9349fb12ed02916e065144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd6aa01535af199f15de9a87e2b44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4f84ccbd222ce086c4e763b819e28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b4923c45358f59daa8475af88d1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081c4aac8dfd0b14fc75382f828a5eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d03dff6c856ad185902f7ac8b6861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0554193ec1d5ad1498bf6a139a3bda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b10e64ae517fa4e8ab96829253ad69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff63acf071f63259ae7db07d0f55fef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5404d98264087c2c516e5728c1050b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b12d80d05b60a6231d32c231fda71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61c1d44ac853cd6d493e74aa99978f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff043c84ecba7ae0dbef61ed089d26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbce9d644fb1d5811be41942710a5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b03d0ba5e59cb7ae88047a7a7bc87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f7769329b70f976960b1759fe1a1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e627a7fb39386dc938d9a0a6a9a7bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e3ce0a76aac0b6bc866f0df2e671161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4ae3733120c6ae9dd7ed2bc39680a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7189e0da762c8c284e856b6fed67c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45551e74ec0da840c727114be99828164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d3431c39aa2df79ee46dcca322a9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb16d017bdadea8243ff3061a4b7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e058ed296a3eccc1b50870ca7da2b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318828e7174dd06924c2552efe9d5cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790fb8c8bf5bcd748675c945bdf65fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397910a0a439192f179c5f88c2e192170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344b760671e41022747d5f2c8a54822171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19cfaa16c455e1570ddc448173e36b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc45f762fe1f4a0c90056d9bc29af7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7d8b98cb0d3793a0bcdd42ca5169174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f93f0dd33650e1de4c3ee0e1810d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57163877def0463dda5935a94282309c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677135d08d92318553d8f79b7b568f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc932fc8b44a211bf0bc372a754cef7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72fece4c6ea0858acbdf39506caa95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d933dd5475c0effeafade163088a016180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e3c5257369262a389a2db629c528181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab501781a86dc36829afa77f4355aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c209fc00981ce61571fe5562cfc3fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e13e7c96cee82bf9c4a1bac5b2362e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297029da2e57813d08cb2180572ea09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337835c28a8b7774ddfa5032fe4bee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53d8463e25d957da318316ad20f0ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb0f1b4f1edbd4f43d36c9c377a545188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e0a4e64c36abc64050787c8fe6a9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33906185e0875b0deccd116d8352a85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd2949ea9832e36b1e6d0324f6e5e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f0889845af5c4fc46e68744d5e7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72cd2882f2f67888ae59621c9d4b08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed384589c9ee3778d714bd3b9380c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999109e3e0b737beb17f587c852ff4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e8b59e1cadd042cb0637b11f5566196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c089f0950bc21f28ea81f25b6419cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798318760f31424e749dccfd688e2d66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd916be0ebe7189f33121af97c1343199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a96e3797087d2c20550a777f98f252200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1051e235e3089c655bdbdd7095fd2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396453a69b33abc1c8b70117cfa36091202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d640e5a914d72e20d07c40884b1cc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7266ba6a342bbeccd5dc206b572a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d750b4435d5db294e080de03c1d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19355d5baac3b80fad6de725616850f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022791564d75006495cb6d3cf2f97003207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c9a225c545b29ba674e7d3a4e39e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068dc2901a8120318952727a7cde427209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bcc63fbb0c079dc1a00a7a9aab087210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2144bc25ab94f3cc6704ed6af0288211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693f716f2d4ccb0e4db0e8e7fa74a5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c306907b202a962b17ab9c437183cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5947c77851174bb5d5dd9c6f0c7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109d21c161fe2df4ae519058ffccd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca08a8f52bf64b6a4edefdfc2338b4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94765bf86755be57cfa678318988f05b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decba21b6c5490ca51f55ecf05a349de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ef147e57e109963c9de93ff2bc1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c00748f0f29776a1c313cbfe043ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d938a4de55d56fe94a24aa6c58e29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33867edbb7e36db8a95d9dd66d8b8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9e38b2f9391118a696e1828b6cbdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d4b7fc73dc0795109d85316b3bea0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c356f23b56e8e9b47afa7801e23553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033ab20981df46394dc83310a874133226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6f278376b3a3ff007be345655a4e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19520c88954bb3a527343a3e25a8ec26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adea5e349edebf36f0459d3e1b8fcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538df865ee206fb4b5bce55af11a11cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce648e3d04d12f4c33e0711c168eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f609d4bfafc666a1c083682b6df7ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5f11a957fe6d186b2b59ca9d6bb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd943be04951df2f7f162abc71dc8464234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d99288a1881892979ee5b14bb6bea0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c53ca56c57044f69d129ad047c424236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc452c688e381dfd7db256c7e455113f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b75a9cab4800215d277bddf3465fe8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb5ae43ebd051da1deec203a8ef49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef705b9ac86a5fe0d7e5fc7b15265e71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f4b2d2a465ccac7f30584f6e069eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0021ca0a6fe1b000d1e612c04609a91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc02a0b6ce0adbd95a7ec2905833b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ac806779489f4f929363c46e2612c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b158b6e444ef3bb699636399e21f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5bf03666b16ba4151684076274f21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af9627bd05b2320e3fe4a2706761be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd33fb57c13f3d3555390aca15902a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c7c2a34ea9a9972a282a7425b4d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b36894cd1159e2e3053c33c344eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6376d08521993957eeb810c7c32b8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe9856bb232d460b0e7ef136830a10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9128a020ab670d3b1864ae7c286ec2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad2913d65c02e014d27d19af3f709f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7303bb201e42c0fb6aa186ec56675d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd676207e8b637217935fcd815ae8ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e104e3bbfb77785bbfdbf356a17a42b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931b4894460a2a84d3e77b5c122f7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18526b3b864fd424660a5810c66028259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2857a1ecc5115f715393f114c8ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cede6103fd14e49f453d6a3c18946e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830911d8f85279c581ca6b728e70059262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b990a71ad244e4f4d3659e9aab332263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320d378aeb86166a6dc0a1e6a9e09fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d22f2f0120ee48e62ad4851475e29c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1ad6214f3b6ffd482c84b82bdb43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d9dfce7ebd29407d1bdc436916d14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c360cd27fe6615075b71563a382164268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff2e19bd5676059c4332682370dc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e7af3940a3a15debd7c9893255224270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583efd594285b43876a4aac9c6b707e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aebdc29501c02cac7308837c2f4eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5df0bc47924257547abb8fedcc2e89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71fe1b4338effb7250543c60ce8f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882229d11e9bdcebde66e2b0a5af77c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c25607a5180c78fb0b13122b4542c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed61745965a9132e44acdb2186f07d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750eb133317e1addb4edd216337ae8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49499890d77c545126e0f720146822279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1f93aa0e951df3fddfd07062347ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c051f34592612013c2d9b4b78900d22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3676e3e5c536fa7b54ea0b40472065282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110953630d37db583b4557a305a53920283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99108a8a6bc5458708220537c9841cf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820cdad11e8cbccf21cfa02b8216e8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ee3ba1241593dbc44cae188f1336e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae3236f0dc2377e600bb6b3cd13280287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd6df69a6617a34cc14b3f8b423ba9288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>