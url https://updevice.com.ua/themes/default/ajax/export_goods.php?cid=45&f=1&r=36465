--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c41ef5c9c28db9c4094a9e6dec49b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5103c82b71f2cbf6b8c60aefb5f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b731c896f8079ef9c4142a79a1573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0ea6afb3a56d207f7936defcd81df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb574de7e31f485bb4b9fb691be35bd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b810627de74290ac2c16b5db11b7ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5240d98100f50ae4614db0a32758427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7240be1537bb42ae885fb874dae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347358eb371a623098e596b878c341639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ab85588efd04ed6f605423e15534110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8161910071264815d39666e8a40a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81094944cb7ad2ac9fef9a99ce77095112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53fa5914581abf33086757d08519e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177863d868644e643146d799202c8f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294ed01c9ae0914c4c4e38ebce09c0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2bc97e58c1b04fb7052d6d9ef6e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d6fe7cd8f73620fdc63bfe65ae82417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed6ff540361ae3434eb539efdfa02118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb9f7a77ec7abe3ced8c4be99d64b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b50c3eeca2bedfde4c38d060ce6cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f12c6f6a9965ea3f2b3b2bcc7601121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f473b1fc7658963687aff0f9f84bc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f0d4863eb0f406f0ead42693b755123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2824db5254faa03d8402a8c91d8b6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7eb7ca81d82242b8632905898012a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78158af29427640f44ae5cdb8bf8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19a5ad13d54672fc73ad89e9ea56527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b99967cbca60c6ceccf486d3820db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b528dfb125f6676d7a66e9d1ee9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58de9617bb388db3c98d8733170abd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b35f312c8fcead2ef4865c07206eb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2c5aac798ebdee8d7520bc8e93ae532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f000c84a4c3a0520732009719e827d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8bfdbca04a75a88a29e328fb5662134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3386f1aff3cf0a01b30db39ad88464b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420da452f2f42bbd89b1217df16e66336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4bfc855c22e0a460ae425e62a6f0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8d3c6a3cce180e2da407a736297438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162bc511f4039c5309ee1698ea4936839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3b4c067ce17f2ddcbe6186e430ee940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3996afd2d36624701c54a16faca85341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6e0cd8996bbc722bf1e3df35d153742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192e5877d1f6d09abbffd346475858a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5e8f94044fb573c486c217430b44544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9a960c5ab1adf88cdead1c65da4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fc490ade9f4896bdbeae7cd73572246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5bf1d97e8b688ba3f0507857313c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c97a8a11a1c6e4cbf54a0a7c05b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93668d970d078bfc1d714bd46bce8e1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b94210d1eef5a392132151729e8e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae17a5042c7abc26348e0ee00229e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e600ad477858127240269cdacc0b6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db26e293343293f34104f7d68c34be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c852db66e3445eabdafd5d42c968c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1d7f34ffda4f74dcc2f6ed7642cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b73b3f0dac5479f0533fe3e3e67d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a050a558ace60831a607f198b3f3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4edd30f09d1983d53b5d237ea627c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41674a9ae73783376543c7ae70a7389259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e533fcb31c419959b87b873cc5b6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438a5378ba96108a847d17357258e4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe56c527a1db436587e5bcb3d3b0fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a4fb56b98bf3ac79f3ebe947fa71463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a129f94c67380820ad77b283b17b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f648faafcd2c9d80bdf9178740a2a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87075dd11694af7398e74e7d11dd83ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd7e787af8fbb177c0f87f791a25e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf739f9f0532fc722b03d877e47f12eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a204a7806b76f884e2c3c82eea72dc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705514ef52aacd9e965b491d185af53e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f31930f6fbed820f29edadc98073271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f96e65551dfb23f43ba53450b82072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d237e8096935c3ea32b4ea50d9fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1dbda7929f25bb7e372ee7a0e43bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34249ea91857a831bb6e5fcd6cc8c2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feea244b49363ef97733c10e07e28876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec3fe30f141228f8fb92be852dfb7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026911b50089c0e4264ea6a4d12cb55d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fb8866cf0b7742f09f853a74adb3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c52d4e6c582a2f107e5a7b31db6aa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e14c2e9445e36effc21afc1aea6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b51d3de77fe786f7c87ab3d93a3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103da75749d60067e78ee91c55debae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4f77effda43391117cabdee52cc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aeac5c488c38c8c08f4595c64e00085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefe0cc5f4716ac03176c8557aa3c8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52463985010958130025f2a4ac93edd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e042aeb113d83c4ecd02a3f5ba6bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bc4461a68ba6f86dae56102e4dcd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6363e86b26ebd198b39c54d38cfbe6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ab5d93295479bcade39da69b13c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea164522d0170ee6a60d7611b5b8ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be909b59635a94c3adf269b982bcc60e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df67baf357f3cb348703d2af75ad19294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22566d059558ea5afba7c888c001999095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371be0d360c4412eada0afc180eb9c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbe5d8838e8534a9200f0d5db7acc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b19a693c98240ce30069ae4840218b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa514f272fece2bbd775bd6dba0a1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa61eed3ecdd4bc295cbfdceba76b05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fe3d7a2a761e7599fc3cb32f18b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0788520fca1080b4a56cd007144200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f80b1024cc7ad46f3f450a4dcf819103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b897e175fff9ddd98ccd39201581259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2475f941be335f814d650845de0b3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6795f14cc686cc371d9a7bd5414e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda006f31a76f59c54bb33f5bb31177107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669588821256ec52ae335e41985d51d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a58f23ebaede5a7fe1a8ae868946d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb4830f242ab8b8fb22ac045f3494110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2918faf3d850b6fa56f9d799b267c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd21b4a798557b668a4be33629e5b86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f7628e1248d99fdb67d4fffa5974b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afefec5a0ddf00d45a10cfa1ce33a37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca8d33fea30a8a73abe8762ac46e15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7a5ef20fe28255e1db2e776efabda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710949226d2d257dd0b3afbdb5f7ed3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f15c0bf0d17e0304df18a9a7a09388118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27392b1eeecd4881b59ba1941b80a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826731ba330c4fb8579fa999d0010a0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972808f5988ba5405ee09b3a5257c19b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9888087844ac1d2ca7642bc608a498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7618a0cfc43181228e8251d9d55c8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a64256bd92513f2f2cb19db6b2c48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d453c6cec89287f9e3532531eff9ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f02770994cf9b4ff95bf71102f5a7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538a6033becaa608f570a31f5a67a1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cfe2188fd52d667b19671689ed5ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6974dd31441721375759c38e3c98888129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b919da44a23a42a71bb822e809590130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578ece62c0de779691ec833d7462cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259e130366cafc0093d6863a9cde30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028c3321850c99d8cd3f047d5ce3c4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5615f8fb814cf46aa6ca7c297ba8fa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b38a0d83d1dedb6dacce3bf34ec5cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d884b54906a050d9a72e867603ffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000166c9671a36e45356140603d447137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b780caaddbc420f2cfceb6504a114d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2427dfc17bc7422abdd2e9e1631f56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba3c2afdeb5961b90b483ff108a3e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6b1958a61fb7f2315d2994a1ae5b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451f6dfa68842a19fe49e67d3be7d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180de8ed588ced9c7bb641b6857e597143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ab4bc8f23504ccb9a5d624ca364e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c660518c33d8c5e10b077272ad6fe7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f667dbbe854043f8794827b7b8cedc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d294d3adbdfeae372b1623dc38389e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b2a09f9a88f74a81c05b96a5bb459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d165d591029587a3312761fe2b19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0bc136beeae05a77d1f0b9feaaf1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722d6b52956af8078c007b2ae843933151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a131ebad2c9675e6a16128378737bae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1a0b25681beacf2d2c0352662a73a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190ebcd1894c8f171ba2c93b7631b38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857abf25e9bc650f7e53c8dc20577ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e69f285793996b753cefc5d766363156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc4ddfeb9d2275a9217070f8de20f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22352e9ead5df7466b8d6eecd3b91473158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79d0c28e4a1ab79fcff64688d3368b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2c0e3c73f938eca90290176a03900160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac367225e7205392544203dd1dfe721161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e09a7accd7255d93174ef1470af8a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6cf539a88f4fa63c4534c955cf4a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84235889ef5f15a2140021a94a637c97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605831732e55fbc143db85a83aef10e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f958a5d11eccdfcefdbc11ace244e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eafcb2fa6da6d12d4a35df7cf2b384167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437da0f71d358044c16cdccd0c6b6476168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ff71e9017f50c16d7b1150f882f58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3129a337ccbe8fe839970d1e185a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393bf24709a31311af6c520a310e7ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d29f7fd98360a3cf35fc13c5dd7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e7ad0a01785bcb373b0af9357e38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263000f242003385642e6b0badba6bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70868e8cb53141ffbd76c98cbf1345c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14eb3d5cecf189de27296ebe4edfe2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f6262360d3c2f2784cb1ad6b2b9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c0f643923cc0107e0893ec614e77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820eaf664be15e41bf84625f8ede15c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ad7e1a83e58f21d2f2835a156930180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f08545e0cd91a0291c2ed031839303181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a91d22e5224648f6d4c42dc1038adf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7099dc6472e78257837d589a754df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da23f2c61620d56a43bfb2ba70ec16c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d04cd5a07979c3dda142c3499320d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac117c8402a939f3a9a825dec959898186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f4deeff556f5bd49fd20a154f202187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff31a96e8cdb28517023c4ff8d952188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc2c1ad4a23997e60e4f8f93927b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87577a84ad881270f5b6795b24a1e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b4e8e96e4abaa7e692bc6eebd73da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6fbaf98d3dfafef36ad66d4fb24b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba28386c72c80b8f0094ddfc3f3813c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c6e8a7a08148bda67908c5aebb0d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321b7936779897f6c550c85037eb631195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d486f33923de5530f85d21ca1d573196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108ffe7c47be2c46cbf20a9e016cc6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09def56b85ff0aefc2a0b5dea9572ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6a6dfa8618a563406a4c24dc70534199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e361eb1836e741a695f3e82a4854f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dea3ec009dd11d03b786309d259a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c6ff4ea78d3dd7b0305c53d28c96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c253ffb6d13b19914b6f7270a8953203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ecde727d7974bc058447d592507eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0ff69f475b623c571040f1fd3a70c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d4187afaa2553ae985fc4bfcf6488206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5e22829269f304417213230d432df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80207189f173c770d3aca7dbc936615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b7c4d88bd08d87666dd44a3a54927209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508e0344f02816ac6da22418368c0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b978a5c406218d4003f78840227e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ff70caeb77cbcc6c98fb6ca26512a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d2cc08c41720c528145deccd01fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dc8cfe90690fac8db3a5f9cd3b446214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edabf5d9384f54f1e9193b361dbd349215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4bcb79ed5a438278276c1a1ae8d74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b501b9d16bfc9603c47110d08d1a0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85e0215ff93baecd64597dd98a7967218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4b9704f128208aec0f72a40134dc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a50d84a90598322c86ef7ff0db054220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df5925e8b5b4b75359c329889e6cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aafc64b44e3a762f402f81bc707b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe17a0172afb19dce0d175efd375ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e6f5dd3290fc4f99714755d1f351224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19420600a24a5f0ff9ea654cc23037225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53def184a8a90a3a40ecea1cba0789ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8abb831ff5a67256475bd79c15bdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a5c8d97d8b5f832930997b18e114228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9acdc4135fd8d93aba6d505bd7928229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8aeb413d3ab0e0b3b6a1ca6566118230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb924d0f2dbfa1a4c36d738fedb47609231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17546355ae0b911005c51883ccd95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1912347378c982c2e8141b145a2370c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be29caf375449bfa95e183fe2cf97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7174a57e760c3421f6dc09aacb5ba3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff125c91f20769702be628e0bf4dc47a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbfe8f70d8078b5ba0a638f3d60af3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196454ece69de98a63796c3b0c81883238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcdb409c9b84b5b7b77ac6ceac65ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84846d1865b76605542ced7f3f9e5b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b030b4aba69a6d7d38bffeb61c129241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdc19828ae5b097ff2eae036a3cb14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eeb201e5d21ec82186ce0001fab0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a035b54b45562306cee45726d496f80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759524f329f7b5d85d03a4cbb6d4ebd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e368fca2fe5b2c1da8e64e9b342a2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486d2abcc7e68b388ca4223f77ec972247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffaec57ac964d5e58e89501450977b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad3e9c454cf7247e0cd4cccc56119249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c28904cc0a90bb976b1f639f9735b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b6d4f0a44e8f01d942d49f593f689251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2ecafffe35eb255a8a3900dcde64c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b086430d5da5dc6b42f045ff5a7dc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546fd5625f802fa0cf3c4678c885f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cac8c71e7da25180f8832264e29204255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b39e053691f75085df1eec8f320b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced481536122911f295e0abd3fffb15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6e9472e1f24860b327e2235ffbd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440984e8c0254c9d1f162c793101e101259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a860993fb63b4a5c545c2f567c897a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f963492bb592080f3fa6fa60c5f01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987db43e8c203944adb374035e7afe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d00fb9a6f66b593c36526e36a8e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5dcb32f984bffae4753fb80a4f8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30f78ce47009969fa7031a382dd467265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7aea45e1440d1df213d2a80092df4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367a2d6a2e28c512c63f20f7fcace68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af413ec7ad4ef0d0bbc173aeef6d66f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fdf9104a56d37ee9ba53734aa1a00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a03ce096d626c7e9298c073d653e07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9fb96a9db568518406321cf60a2a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81ceb2198607c5fa22da2ef264366272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e552ee9c24403ba95516d5b598e8d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e18a860b43f950a018892fa613aafc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e24a2cba9509042504fc971b4b3a33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024f56e5c0093a2398b81e45d735900276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecb06161fbf7f04437def1db655d54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbe7f0bb1aaa09fe6d440735f39637278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02993419fa16c22cc0cd788faa15cf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b43d9e449ce6b2cd09d3de241302b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4b430c8a74be35df9fcb155d5e769281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f1b4823d1da57b1b576f6899d957b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633c9b3390a3936ed8d9c90e2fb8317283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099b533316fbc75498064f8c2f23db8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05706481d4f7b77f5090b6015b5c8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf2862336a9f6e5ac270b5c688919a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae4461694462079bd0dc5b1429128287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f9ecc568f50da7e1f29a40346713e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ac1d959d52179755dd178ceb262a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eb41601f451573e241ed9f8ceb29b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d1352394ad923630798017d68dbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01350b92bf579dc6e42977aecc5400292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc670eba79a9ff86051fc08b017689fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cd4e264f568301fbe56527d7be168294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03fce162e21aa19a3b53560c219643295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc3ad59dd618755e639c2f053566c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab901cd4dfb72caf7447be471b9d94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f753d7cf1d22e8d731ad5b2e17ceb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdd8f7add9c182cc3ed5b3f3c8b56b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570edfe25656aaeba0733fda40f7d7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae96472d4d7acd16a96cdb21a5d936301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a0bd0b17dab70725f568003d4d5bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ce35cbb0f6aa6945c6897e615b279303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5ef839aa02dd1e7a4ecd950ed5f3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400c4fd1df0ca2144fcd71d345da5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66a2f77693eb513e9504b2d307439f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672fa5cf6d0bb5abf96600ff88e5663307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3dcab00fb9448297b05de19f215a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc4013d5c47b96292bf15b51803db0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0969ab69802c5994e477db1fe84ac3310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b706d483194d720b1b333ad0dd721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e7d345dcbf79d54eff186d5f3b3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23c9c04e91e3dbf984db41f103b2973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd85afb95d683a4c96563655be64f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f5d5a7bb05cbaddbd28a4510764f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02eace24b399a819862f58c173ec956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2d75a00efee6ef8be23e57aef27ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8146e213f66f2a707a45eec73e2c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de672aa5c7f421d90154dfe285e4c7a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e19504d3627d4fb15a9543c65feccf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357234a7d2647f46bf7568a0b97c471111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374257e8daae3e5099fd58fb598136a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb1058d90eeaabc5dffd06ffd148113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c2b2634f9efd6f75582041c4a6cf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707fab5e053b352d5858ec016eac8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5eac23d38efb8b5cda401dafadac016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66af92aab02fac049e72d5eaeda51217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0baea93cc507b83d82159d2c4d622318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601cf671d1713ee334b7cf7431103f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07120563ebfcc0a60eca646b605c3fc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1f4d6e770cfb4b8454cb365c1dada21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0143f91b0de551de23fb68211d91d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467ab61f9b17c3d4a618381e6f7c88f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910383fee35aafa8c956116a2ee0ffe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363b0bf85b3bd94fa74869a1f49325425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3bacb0b9f8a78b3cbd55a73742e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59bd1d548868784a6bd54ea06cbcd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc3c85c4216db2291b9a81a05a90b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae27aad0217723b475599ab9b3338e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb03fc99862eaca058e286f3d583c5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d4d4fada693894952f032b95f03231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b0d99f3223ebb638e5c520d7cbdf232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7d5bb41e0ff61a7c178abb755151033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef1824c1b1520e7c09211721b8c56534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cdd5cb7ae42ddda20f243de39ec4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd2b7b97b1d3bc992da145ee68d9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de5a052387ff11ef176b01c88ff77737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830ffe609eb4eb8644d6c57a632b8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8805fcea1cd4e728659b5cab12c303239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a910394962925cbf5640802efde3b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49218a82721d3d47b13d32c412a1234e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36532ad89434b22e0adb6226c8aa94dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38410e1a18d627bcdb7a476ff897d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abd9c6ad04e3002a99ae505d17f68b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb705a00bd9f71ff086e645d935c31845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb35491f37c353d596eda8ae9234d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f2029a8b9bf91fb843329601bbec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806c6ce0ec89c139b1a53606544a1c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf60a75a5f2c4abad8f3ddf17cf2b9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e05ee232ed35830db4ef816ab591650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfd121765439139dc342ff2fd3dac451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d23146220bad6b7f46c7f3a54308852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c407e5816c41b14f4692ca6f016f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e4eb1c4a6c595b0b8b6a873ebed7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adf261524eedf0593fda4dc8726c2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b753e7d54fcdacc9fc4c1218eb7b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb4cc298af08079c5463f28e41c3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d76b78766128489acbbd6b3ae7a9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748579179874cd6f04b39e030c377eac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5f182983b66268eb5066029aa79e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb4a95f7b41bce1353b5995372b20b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc501099f2bfb185a68beba75868f7ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027460cd62cd351361fa51936c18f64863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206e1dcbb02d8aeca6eaf724e6dd9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fa476d5ba5e0d5f9861580d4b4af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35d9882b36fb1a60f3928c6f99a4f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7015db4721f10d3e1565612ce85b31f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432591799c683c3cb84f509fbdc140468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccba7492348c1ad372b0f2af216ebc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d237c05d0e8ec5f9fef504217c916e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb20e2d97ef43eef52c237f511b0fac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338af9f375e1ca2a1cd4c923ff73c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba95a000f1e8f0b73afe260378125473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4321df1a7be7adcfab36309f5f502f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d04e2a760b400afc9f7c67849fbf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83632bc496ae3aae823b993d5a036776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba679eed8832fcd66d15dca0c386ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576cd11683804f0006ec7effab5286478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a4d012b522753c6a429b83b5887f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba1822084e1c6249028b34b24f91d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73506d8868d6ca02594b5585d4a66981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f03d697f4b1763731309607a012282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29cea55a4401420e5848aa63fa253883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109fdeaad0abbad66711862756265084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53059c0655ebd3420183695d54c23eeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f7be0c3eb6a552eb5a711e595ee586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154463b9a6bdf55eabd5fac39454cf5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33dc0ed5a5ac20448c2b37e74b451388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e78c5a76873a9e673a4fd230bd7a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e37456de1f474d7e47615b13a903d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a746ce11862461264e417da3808991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46286c2f925b6118c4a5cbb07a04b9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ba1d6d2361147b1b4e9f7da4e75a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd274728a386669176cfd7df93f2034194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c8cc5b57bffa659faebe7fa0ad8b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ade95a440edaf9792bb59cb7a887e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6ab17961aa60303e6e769fe4778c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb15f19df8f718f47e53edbf41d3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183cc7aa3a40b3e5224a9ac502cbb5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c08589e288ac0147e065f6d6bb1eff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bf6a017ec68036d00ef47c752448c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b683c434abb858350335ac70f8b76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67e5e2eb5d0b0ba8733f2113202144103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a63e2680d4002a97ffaf281403e89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caf03573162f2808a243acdef44f41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f490d7345c4268a823eb807a687018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6b35c94190e60b92c63ac72a3ce1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28077163727ad922ab6c684b476a72f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277172f1dbeed26460489a3cdb862ed7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573d97b7b22456b1ac86c8fcc59de77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf427ad64c54a892f8651aefe1c0e11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff7f9fdff69290e6ce6300b2d0a45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc417ca0b649abc82b0d7d26c584497b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51f0ca65ba4f8efb00232f9fcf8b31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76a5c045c35d3a44c7242c1c6a4c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735878bce6b7fe30acd1935c63b7c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9f34634c0a3209ee214a9e4e034b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d8ad7bd0c57447a6f156fe9839ac1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4324ab95f7befdd4dbd96ae9ba55fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e18482b00893858a296e4fd19fbcea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492558b401e9f708c94440712f183b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7703688b866d9215ac81318d7983c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc78733e2a3c8d4595b6e28b571f68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cf0635d939dafbaac34e8bdc4c0c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ace141c1ca01e2ddf5464f58efff0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd19f5b99c44d704cee2e2e99ad7fd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ababa903124f92ff2120cb0435a36b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0752023f8404edec06136b2c55640128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca931ad535a8fbed5919d9b0f3a4c59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857c198b4303749d507997d347b8cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733093f602810e2f8a0554bc748bd231131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575aff6ed8b977b361d939c24ba2f89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432e8e8752082cbcc8623853aa2dc32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464379b37797a43453082ec53372f68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d474e48c2e4d2e3855d7aa1b020f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff45422a91a27aaa3b81dff5220a383136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d554c0af27ca23fff02874b587093b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405cb6c220055fab40a4d947e5e4306138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e778163c2b5efe8357bb003abc420a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87090fad1a0b6323962d62169f698b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d297c9de5204cc13fc8b225e5036b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b63de260bfdf738afde80b674d03f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d654d01c9f103b0c30b6bcd5b07988143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0496e01892e6e57c612c4cbd0a760b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354ca048534d653a3b2d38c86035f60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e53669559ef90ac4499fdb03edf044146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af0bacf0e41996e0619475f69d391c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cb7f88141d89f5532a81c04783b4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6fe8a5a5559461187b8b5f36cd9c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d8ce588b0e5d651f13e4abb4c4eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1844dfdd4d43ae0fee9842966b22b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5344b8084e8c8697c51303614194f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c2edb5173d4e373735db68c345a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e563bcb1f0cad0abb637b41e6b4477154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a31e6d2b9ff9299ef88ab4c96b07ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ad970f95d8a894ec6b6647000bda9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57562d841db6d43f2460042e64ebfae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78c77e5aa5fd4d5a93ffdb7942472e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10fdadc44f04a2e4f82f95394f297e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7e523460b2f5d525bc0a26b005e7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6265b28f1a2781459a2534c4a37c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5e06d7b2bc9bac696a7e53cb6a7a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417c2ca945cf2ebf291d836f61dd63d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82500a8795b73cddc39f28e096f40b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64105e5b3aeeedeea93bd60d0b1fdef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41637ac3851dd818de336e9ebc585c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5ce634946064379942fec9936306b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49beec694a53140ea4c6cf460d1dafe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9617f0526814bb5f4dd6e436a90a8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a1a21146ee4f529584a8e8d61afd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d701f81003a013afee8d757e8d8633171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1493f4513de823103323960b4fff09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6667f8aebe27fd944e65321c494c30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71541afdfc5fcd7c94d43f696c3874174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9fd9a94412286ae40557471fb7be5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2138e634ceb0914721499f0ebb191e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dcaacf337ef6bed4e9ca2fbfca95e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35445f37cfcd0030a56b78ca86ffce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cff3d96a5acdf4b6a4517bb45aa02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119d1412b521f8b0df1ec7581ebee5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80192a6ab42988f6ed0e5620566eb550181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbf05a7cf819dd8260b75710356c61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6fd39d309495406500a2f461af578183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ee807cdc8169561ee3e24cebc0f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908700f7168d8cf130bcfccdf1b97c01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b743f54d6dfc1b46505ed9afb8078b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835bbd90534e5326cc61d67a96f71ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3b220d1104fa99fa924ae2d5596d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12429778187001230a39aa62c515e482189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07569090de4b9b0cc1613b7f7e568dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06908a988f2887df8e13b4485b87fea2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339aedd69f499a618a75fa49a40b56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08656882d9ca5369881bff157acb6140193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e64dd2c391acfb5869ffdfeacd49e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4247a3f2035ccd9e54fe5032d9d66b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0da356ea01f12bcd097eb9612a650196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5e5c58824c08c9cb35a065fdee8b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2014066c1e97ecdb7ea1a9f75633e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd7039b1fd8b615e6e479ee4cd957a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7bc5038d0473b5c3282b79253b5a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4fbd84b21d6905d0692bdebc9e8c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684aac6a28a7758eef4db773a1b522e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdfc227c6328dc9cfab8ba737af6d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd3d468cd1291bd1904853b668aa3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79b9b9d584d1bde81c522f6add2325205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7353677acd9b3e5f70e47a881377343206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079d494c929ae8e25f9faaaa514fff9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459910435404e2f414b4b1c8c3a0265208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb53b3023ac002425010c848109368209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9195e9b990bb2998c4d57596baa20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732ec231d34152e064217d4ed8a7309211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f076298993b0b991b37455eb634e49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b6c46019427c2e2e500085f337c8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c060703ac9a5106678f5f7c642668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921880831a8be02e26bbd6375c9cd46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062463f77ef99ceb1e994e10847f26d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b04d6b6a53dc9b5ea8342c21d14857217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98371db820709a03c2df4afffaecd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a80b985f6dfb299cc2cd7c4f9e09f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba7c4fc0cec1566fa5f4c3501eb155220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6d1ab434859a0307d46d3eb29527a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7da9051025976c578a50370f444d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b25ff3dfab0d188c97beb12b1faa2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa79a7d3be06206b62d1b8c9f54b2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4881e76d9ba00b0702b8c20353f86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a42420a5bac7a07489f9535923ef3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41b05b51e66edc25312b7f157da11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b18faaf2cc2f73d70075fdd014246a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42501f39daf7fe50a9f6a635465ed293229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1106f24e2993dd2d40b33650354a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217cd28f59e37b6863536c56ed905b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bf895dcb239fe601538e22496c5b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976a492f614945aa736b5b63a1d872c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f2b7f7ce5e7f1499fea0d5cb13d55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb35c344b1e718fd859fe8f3a735f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76489afba7f5796553852a7660ab150c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c469f8792de27dce0671c44b088548c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708275afca7f9ca93c42ddfc7038b19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b29ed55d06af3a2ddd88ce4ba3196239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b312135a46aaf18d180fbd74ddf7770240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd8a9fdb552cf23dfd8a17e2eaf966241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1faaf449bdb2c3bf4a1af0fca805242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e0425977afc879a4f468fc18e632c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1f1ec3437ec89e37a0e1c7533d43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d43ca28a718e5771e364066bc152fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d2248c4be76f678c09f521963da58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8ffefd6a88f8248b0b67a8eb98af0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4a5f3db9b6d0442fc931cabb01e2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a552deebd3d81a4c93664232954fbf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758443341990a25a6bc0f8720b68dd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bc24f67e6c6a293301eda6e9399db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c88379fee1ed79e0866bc6de972210252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84284dc5445d1b0e2f7ff3014ec3ea80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c3cebecbf3f0cf17d5fc23e198ffa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7cfc8cbd217427df871739c0065ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b560ef42a71556ad8d28a60a7433b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914af3b82b06ed13b690d0122116fb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad265fe5f2b4c0dedc33926011553ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f19f6fa69404ebd69cc1ac75c0af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad657f164775760d56d547fccb0cb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722810be39285a8a498ada2cab6eca56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae5b8c24119cab7d3279312e7ca791262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24585aee91665be6d8a215b2e47f04f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec303631f1ddbd0d0e535c340f39b2e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a022af1acfc03ead05872c451229265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfa85e4ac9f96260a6908ac918a02f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea956804f10e1ee4eb79038be1b8de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c4ec394e835ac24db2dccca736965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe442260dfcdd47dc8b2e6f03dc60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcec0dd6c9a04c8b9ee55f66b8e84b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37b314efdd03773f257c15eef3d8d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7468fd2754788c46a99bbf1844776272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f54dd6fb8675b4dc910e36e179e81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c3ca9d7f94d2829a1c4d7b39aef6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eba171bf8ebb5f82b76577c9e80df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addf10c70ad0348281956e635094671276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dbefeb6171222126d9b2dd0240087277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a13389cdd7d360a326ed4717e9a98f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03914a94f77960e0839af1c1ffe0b2f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e28649762bc7c800522609f01cb000280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeef35c8458a8302e6f59a90ec84fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b072c40f1fb626dc96e6df4268e24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4990f4c8c12e13d36bdf3d044796c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbe990b94f843021de96d993e09d3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5c6fed3d973ec00c79ae3c43d45f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bebe438cf2f0abe08be3f71de77fab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0480e81f4c7eb19247b1f78d4319c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee48bcdf5c84d8c4bb79d92d8a27ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b2d9a6e84da771b31c0869cc0f830289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f70e8f547ae3e9f6efc3c305ae8b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ced429169651f1bc84217d2adba7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93199ebd68c7a418e8e38e562c50ff2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a0845204aad9c3194d586683efefc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6e585565b22a4b67c230397cbd83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ef88e068d8b34c607e878506acc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a95f272d80de260dd1149f4bca53e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f8bb4015c8331c2d34179e826f533297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48059a050a99663df3b3e471edb2e6f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66302fd37cfd71d1dafdb4e6ef3a47a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8fa4c747e2b6756c5a7bfbe3235cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5f3b872cc397de20fe92296153d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a986edfc1c03cc66b7c0cf5e97baa77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac45a4d80a0acab515f912ac0d388f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e263edafb41f79cfe43db968c90993304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de5c0c35eddb9cb3174a2d07d86e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0afe198f0315ef01c89fb772565e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf262c83cc6c5176606e613de3764a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a991547535cdf933128008cc93b819f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e0ed1c3861d1363d432789958d4a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446800babfd04751a2f4e2c25a04cdde310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>