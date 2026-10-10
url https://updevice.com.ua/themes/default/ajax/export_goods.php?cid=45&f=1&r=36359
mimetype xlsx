--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd058b9ca9b3893bad4c09914ebedc7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d3fcea7bc4590a13ad9d6097df102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec368241702113449c8d37e27cccf4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac91d616cdde1b37211ec6b19d3874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9a30f2c3880579c5530d34d4f1fad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc064435e7297d305d1b49b0aadc20876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125249b10f8c2f93f9ebd016c6b80e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35335b642a23776cdb397e1a21a4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bec325a923f9f20d56fda22cbc4e2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3bc374ba356a0a07c8bf34b77b5c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0300c8e46f8f012d43e80cf2b8fb3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10f7ee79b16969217dfde81cec0c3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dae0a365b82efe6e4f2b90851e03f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ceb01e365f120f499e69a7b76f35014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd927323e720e1bfef48e65af12b2cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a288c5b8c20a5d74b987cb22a407016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af209dfec47c052d599e6e7bcc3e6e8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2396df70e695bd182b5cc072d79cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d8ff44cd941b9fca4992fdc52b31f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec0c3cd47910924cf3a4c017b27fb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45425c56242d9c3a8a296a3038d2a5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d551a1497d49ba58ddfb7706a8262b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e40c32c128f7ce4b139cd1c900bc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140632b39a5a459597b7fc58c26783f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef49c4aca595426a6198c5d96583ca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2687776f7dc73902f43b1d5e5a3a2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c99a68c193680db254da1d803bd4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fe0d3ec3944eeea2ed11a3744804b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed07c5d3289981f415eedd0d673fd9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436204a47800900152eeb7b1d3dd5fd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a01b2db5d99ae66c052c7cb53fae331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48743b588bf4ce40c5762df4e50b672132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dbbb48052a3b7f8718cb5777e1fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440a6607b8116fe77aa32910fac0da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2beee187ad63604c4e9e4a93e116e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedac0e488d137aeca2619321ab9f0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99e97916f77451c8d0bbe59a93dbb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a48cb43b08f7190eb6b4557db75038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce8944581716c1f478f108f0c1f71a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042af7c6cfbd4e4b6314552a26acd6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feadf0e0777efec427925714ac8b7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00643592d7ab71aefe6a013921b9bdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ee709ff21d802e6dc485c189684d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d43ece05af79c4e88c07b113409bb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa0673134ea8e1d1bc015d5f0eeedd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d925e5832423dfd59016eb4673268046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c852034b151cbd91362333640451df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfc4950a8b514dcb62e5ec61f1abd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959865527998e0d5b41196e5737a20b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c2cd2f077e32597928f0fe7d0e5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bba5c2539ba0c67343cf6d01396e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82108cc97d72e5af9613aebf3d9181ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44387a0a6d3b9d782d9ad60a39d11b5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1dfd7e33650fdacaefaea190bc6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e699af2b9675c82e522d01e1d0288955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4585ff42abc9f5b44bee3d30c5d7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22842b93f6d72c5ec2d2a14536e77357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26f92d6d68681dbb5c0249794bc4f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca0594ca180dca36d54630105800859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c602a395b9975e94a10d61b039b432460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fd19cdbbbb7640d66bee6f8c1f92161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ad99783663d150a8caa520baf88562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2dcc928bf4715ba3344c16d5817663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e88b02608de6d099177b66c116b7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3811e071dea39c89bdd23fd24def65e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bbfc1ce8aed24966967df790907e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6824eeb4432ee619b77444846576567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea339e852453aee16a3cfc544b3880ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a975a1946769135cc064a65d7e8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cab1a33f98983480ece6ea56e08ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542b246445e0cb8ba7157078f14364771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362885440143221623142361ba4d05c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697e9c391e1af156e3e727d852daf5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b668c1e894529e868a3407e5e9e1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ea7d14c2d6be30b5d1c1d92f0a7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b7879fe7a8205c5c9af9d5531a7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee0acbe86771f2ef16ce8b31f2ad2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b76d41912b6ec392a55fd8b40619d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e78bd8bdc0c18b32b58c9dc71930879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19449a6a32a738f3380442dcaf211c4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e26e1269c5bb6051b38183dc1533d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e889bcbb77b192db01892822f113982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f1ec2bacdc3d7bcd89f6a5f990a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588ac73716f434bbe52bf34a75b716884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0cecfa4cf3ebdf2a737d5c9b4508b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27054017f0f62e1b1e82f884a24152d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7719d620f14fcd632fc94352fcce41c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8844b5e00a4c758d25f596d716dc2fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566dd018737261a73f6109eed20139b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd208bd22707907833e2d5ba4079b9f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c0ca25c406c311b6c33fdfe9525ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6f68291ec5c92508e2c6ef823933092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dbcc6632771f2208b9bd025b88dab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54cc8a9a212f513c3a281ab0eeec394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a3f9a5be8f876ef1095d5571979ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f453627701f6dc99593f20b763ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad11416d427f427d9218d91f10a2a6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8616190580a8aee95c366bf945a761a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be3fcb359e16301ae83492d7590f1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63550391c9065e7577c5870c9e76b019100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c5f48e397da2aa9ac2fa2a6d7aecb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294273a35424c3d79eb179838371540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e6ff9dd6235ea58d98ee00697036103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9321fbc3930490bcfd97c2a0f4e17f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d85de099b9b0efd470cf64ba810b52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a63916359b0194f055a5b20425748e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd38e42e4b7d28f0efd0a980d6b5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e43da77b7ea8951da3429425dff63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d61f13cd273ab67380a0b35c222b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7fb06af9ce13af93ea1ad78ccaf7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573808a20f2151eb8e5a0b3cb257539c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37b2550e1b797cef4b28f2f3caf380112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e390c378fcf1b6c28d8909a3bb58b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee37876b77f2b4b48002d950f0068e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210958cebe3e87d1ccebbd17c870792115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cac6418eb251223e377552d3552551116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8f5dc1c21e917cf7b02f47f988d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d1ae373ccb958caf1c5c56393467118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2831d352f6d6cec5a78d541dc99a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3e83a424de02c8329f8e436ed61c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f2916dd50adede6480872154a765121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2162cf3dd942257603d02fad3671b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5946e91b15c0fddd6d26166e4deeb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfb1cd7eebf09fcc2d5d67acb36fd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa2b9e4d42d89e6593a576f49a4dde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f39f57b4837e65560433a5dd5d3d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2cda47c3b9ab4c4e213640eb90e85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde03698d54e6892b551d85a3e0ee63c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950054b455ba1237797ab983d0a0437129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8fd5d468abee88d9eaa45be2d8d97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960f7456a1ac024d5fb91b97a33c6f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b361918eb035cc2265b21fce716ca6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fc0b76e785e2cb97df4e4c66d1243133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0040324942c801555a00c4efef6c65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6352b95ccb5a0de0c70e2018782f7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be89062312797c76373730e1e8615136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53148c2a98e80806f1f5d4f9d5b4bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9da396f33c62a95cb3844b99255f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f8b4b5794e734f6f9886c3f2ca08f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c456e3016fc4900ba810c45261494a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40459b04823cb8ddd6306f19ad896cad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b82ac8f64b3453132a65eaebe3a233142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24057d2fd4a81d89a62cc757e3fe40f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed04431e3343b774be609ad93e43f58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36bd3d5fa3672ea060f4559f90e5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea44ad23856a10372935f19084c544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1918867ff800bb9a7f72ee096040db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad387ef5a2dc83a4e63a7d57befa90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a9c463466a04884a56f7e4f80fa0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d49db141fcff888e3f23b47e613b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b71a24db73593a564613bb9850d6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e091255b3043046b77dcf220e5aa962152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ec7c2d29b7a3cc17f20eead6a4500153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812044bd67dab0188afc682aba9ff33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b985a06bb73a614e315dbab42a7b415155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848bfb1a001123a1bd2ba5fba63fc63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807bf9c319f63e02c7902ee3af153f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a147aa1ff657890dcef8a0dd4763fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441268e9b5ef69c74f65b55fe335f3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468f1e59aeba0b24ac4033f2c395d73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ad2745be2e443d283c326f8ddc39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce55ef99478b46b2a4ae1c9c7b7f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b951e985a842b896f01622de7250b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb52777b501dc57285c11f17b5948164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6b2db695e3166261070d17db5941d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaea96fdbf192c0b4cb746af761838166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de14aa5280916fa684eb9a77353405167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288ae82c182711043aecab8c5c4852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809825b554123362ca23c6501afe9de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf22ab042804054c0ba3db5c4f1df3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa056b5315b945b5185089ba61f8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef394dce8bdbda32605cdd31b91778172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7a5e185abf9bc7ade25961ad3949f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378fb97544a19d13a1351e3bc6ec1e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f520a5010035fdabbdb6e2c9cce8a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5bfacee468a6eca28467836ae0a5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4dcd19e7970698e0ead771bbdb403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c39f829aad9df8db1aef69c0ef1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac196308859368b18b7814ef38b0e2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c95fecded0e55e60e3dca9e91f3d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea0837bea808bafb304e35edd218c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76457dd43517e75322b542d30a78b7a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97827e03a610d4b0f358361852e9e492183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92739cc743e0130c5240f7c335751db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646542aa488ccabb287d5caebeb4e852185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180adfd37a495605d36646c5a849c0b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7544546ee2ea991134255f825364b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc239176f6b0fb5c68a5711e28094d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663ba30bd231d557ee4486f9ee12092189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d902a4cc3e1321094455afece9e70c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfd39baec3e8c87d5de620e99b0a98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb125b595c5c61bad661ee6e749d45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005b66b93e0e43df5a25ec832b001ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f689d63c4969b047f1d22534ba31e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b97231fbbf8060797fbe7ccb969c60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851602efbef38290cb2ac18a283b7590196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616874c71d94d16f1cca989c1b2b4c11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4c20571f3209729f64ff16306b21e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb949bf08ae30691acc5024e8a22e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67331c523456a6fe258cde526f3fe1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb70058d999eaebc70c81c170473125201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165beb9a5514fc79509132a450cabfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e83537f374d0c0b0a8996059fd235203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a52ac558ecdd2e07072b6fe0c5b7c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2e8170670ef268e71cc0849ba38e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fb1de4276b664988ec4cacf8a8090206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d2374f6cdc10f9771fd220ba33600207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa036c6319988a4f332c13ae1673fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4f164794e7713a13d6033ec56f3e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3347e87f13f7862201c1d1eaa2116210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced66421492e72230c7a01797f46e3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6153f8ea6b6163df8d69203c977ae7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5edf0395a3a86ff72f923c2b1e3fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5ce4fda8350d82b3c4248b44df03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc719d7fbfd3fb49eea34e1992540215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883bc4e2e96529399438fd5eda332b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bac49e2690baf92c8cd73ac61c3efd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426599ffbb62b537505542bfbeac513218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e449b6026da39d954160d939bea5b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ef1a5ba31a932b1655ef7ea159224220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cf028fbc784278dffe2d6c7f6653a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9efe577403497af3e120c0b983ca6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0dfc04de8ffc5f7a4c5287cfed320223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691c445178f5faccc62cbf856ea519f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371d91389a2b47187ac3c5109a15e38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41472a6b6c09e4493783af1429e85bbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817a9cc590a5b3905d6495ed53c574b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406e967d4c5e71af4021e15968add5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6008c1b0ce7de4d6b946959edee8ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aa7ca9f1dfcab053e4471aadb6cc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6818acc6ad71f990df1f76652441e5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5f22b0d8f2619ea0de95f00547886232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7b2b507bd1a52710b98ddf2791bce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf18163e678b3e932cf40aac189c9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a946644cc4cb6a83adf441705c463235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d169a38fb52f832f88eb946af4e921236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cd5b476340d3502d71426455c7b8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52bb8677763de03320ebb35ec0f73d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddf27b09539114fda16f381a84d832239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599464e82fa6d3d5814914f69631192240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f983712c9fbe303c381902a6f32fa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77754676e25f4b689a3bb5da493d43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d33f3c008d6f996211c5571ef0e4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aed5660735829d5a6ee21d0da88b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f541db75486b869d47f00849ce241245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d366375a2bec3f28926362ec22faa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf14096fa53d5fbab48d57e72c0692247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60502676f7037a14f111a9b3b0472927248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d30f20e7bdb47c6eb758bdaa35f8e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9370271e299d1f14d7026ff7e205fc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af9f8c409e9543a297ca720b6b502251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d83d91dc927910c42a836110ad57cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc35e4c1346eccee19250cd4926a922253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909897c8d9e83b4dd4b8b89251007b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff53efa939aa74f91bb4ff164f3266255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a24777810ecea8a1b52b68234befe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321277c8cd4df5f9c296c567d97568c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771933c3b3c3049003867de26e010a6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ba9e6d1ed2d9e3890f10695772f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e4b96ebdcc16f5f52ad369125a474260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa18d12f681325a13b94ca207c2bb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab814b1e9a442d2736fbc1eb5361dd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22049a5d7ce98decdcfa2fa527fb4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a983fe07821862954d5fdc6c14e80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b33edc3bd5f50e8914334086714a3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25360a6875e39baafd1ba940fc9dd76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb6fb0f9202587ae8f739a43004ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df481e46ac86f17e0e6530210b0ce23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9f7d58507ee7c8f55c530186ca00b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a257d5f0e426be2fe83af3e70461f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3911a1abe516b3d1ef1ef2d82a60f02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1733bb6c10f49cda29029d434700a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d80c9a5ab6bdf8ea73126795eb7bc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe15cffa4528d4d10bf04c98be5371b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fdb60e2c6f37efad1454486ddcbf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ef48d9c5c1a21820354c06fdcca0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e6d7a7c8861b0fa99c3fde0be6c0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179ce309d1c935db418897341eedf69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c28d8031b3c4e76eab278075bce09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870463239969880d0d042251696d43e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87443608beda0ef0ab7938420afdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48314f2624f2a9ffbfc9c9c7133e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826ef973aaec087bb9522cd24735a62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe038c708f76c12d1c1dff00819b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab51049b8f0afe0b6d6226ef3d1bd96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b9be87a64051b93549240eaa4640d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad9b17aadeb7f7604ea5b04786d5b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326c9a2e480ccf4a273d0d6a7470db5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87843506d29dd1b6051b213cddd8c334289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaff8b98812f45818347fb6ae9633c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1594e131d40a1936adefb734a77ed3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e29e360c6ef754d93bbf44f4da977292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89c05d6a772fc5d41d70acec93b57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b9ad21f7c2c2a7776e2bf7851ad51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76a09ac7155acd52d184a90855bd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a99934077b5663cb4409d2c3fc6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b485659f83479f26e5ba0b74edb10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7765bba6cc3aa20ede6307b1a6533b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e433ba2699a37d2ecdc53e9241157299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a924356f253352d55d133b845548cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fabab5a8433b756678bf83b717103301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394a308e4c21fe895524f0adfec47ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7755a79bedb7e734dc6d6dea0de97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e283de561c72357ce22393c6ed3577304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca5f78cb2af4e55720d400c8e8dcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1521b6f5fd180ba15c301731783d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7298a16296c3bcd010bf12f77b22101307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fc06fb39cf28efaedee8776e58ff6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc73053a291bf6b0ca96d2a6a65bb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e851378950b1fd89373f38a54ba4310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edebc4d80298c944573f5738c15b061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c22010b344dfcd1c86cad717a025172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b957305c77cfee3b66bf31952e9b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f76133efba73c64221089d1f90cd6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91dfb1691fd64bf8ba0b8e0b2076215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7333d22489c5136aade05b69891f096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad88f4e510db53e454aaf548eac1d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e3abafb5d13668a32fbe6b4c018dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e38c213600baa7640b64d10560fbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7151ba668646cf1925070c4b9f80110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e1447eea97a57214b24be930a1f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342757a8403214ee040d39f543735dbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861fbaa2a5796dc00e12b466f92cc5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063caed07eda029f2de0078515bc8b3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a856aea005902a37230373975b802f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d3bbc6cc7d11054e56fb6d792101216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a563083cc8f73cac5c59bc0b170e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3df46e15985e634590f183ba486bf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d99c90637f57d9946c7fc959ffb9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11840b6957bb1c811d4144297e5d65720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0967b54355b90152bb910895989c9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de822e9c6edb0fd5ebf813fe2eda3e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bab6577f1dad1442f254ace32ccce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16561a2410fb9b629e9c01f760cc9dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c5419835ca572208dfd6b1028a86725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d9c310e03c77541c9fb780a89579026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcb5f3a73f834d3fcc0751a8a01bcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01c5597e64e1245fc946ab932065a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a12db0150242c6b86e11fd7d4f3e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2315e1180096b5ce8d7f92d3d5d19e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213eb4d3d0c18b417215474638ab04d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85eed3fe347724fb5855fc115e601032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6516a6f4945bdaa63f482aa4a639d5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad7e4d91b1e26be23d707637e562534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047c17bb4e41bfc5813e8d8ae3c066635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dd7504109b4acac116f01fcfa599636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4069d052b0073fa65f7e834dddca34b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7d649db78ed3a6bb6001ec18e8ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b50fe562789ab65f66d06e7897428e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc74016324cd994f291dccaa49326fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279a026e9a649d20b207b0e0fdd8ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783e875a7a3338e7d9be9098bc57c1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76653ced16594d675f79041a3b8f9e2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949d348fba013a7bd31ecf2e226669d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021cd96e4e531d3279f49172214d76a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66be156a8a287072d05489d039462246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eefba4c27961b899d6ea67a530dfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faec11aa97a935f6eaa695fb53244348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef655cb4d045d1795e43f8163ecdd4ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a12a55c11955c96e5dbb730d3fa9bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672a12972e1d7a8882e6069c2471ade51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7fbff25791ca8b8b59bba136295452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9132bc7fe236a18a784b372a3f8cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22edfff463448bd1afb1a09e8441d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236926ece104b4b630ae668b2ebceee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfb9ab7005ba1306591a5b737c4f4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da4073453b2c00700e6da45bd3d72757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed21bbd7cf84ab57889d0315c19da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719eb7dd389f2547ddd7ca30932f0a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017c6bed7bfa22622ad5264f96fe70d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b69a4e9a198defa7578f520b8bc0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c997637eeb322f841083a1606fae2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac05056f76d4033733259cf2a20b0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10405ebfca74d3d1c2178d49a273c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233bb44b3c638712e18a69b5515345965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f4e295756812f671242f7692250ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23591759d73a625703176d56f7a9f5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652fd1a754fa5bb46a99108d7ed51ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c892a07c5877fc95fd345b4b1aa4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355bea768fbef50ead65f8a1d8d15d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c56b93b506199e78dc732ee06853c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d00087febcd8ba168cadcb389de29272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e345ca0e9cd59486694c5ac5f1badb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c04c179da03e9e8a4147409f2bdebb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f133f69ee574dd9b0abbb08b0aae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de422f54f1cbab46ee79bbbb6193bcf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0cb387f7a710d5976188d8d894d1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae9dd2417bb945b9505f28d3f14ca678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682bee250d4c8f4eb0944c3849c03979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e41bd77663ee7a88ae4d81c80621280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f68ca41f0cdb3e22890e85130e8fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532867273732d1ca896ecf6448d4e3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef805229ca1bddc7ba7fd704082ed9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2483e6ba4d752aad74bd0ac991e7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8348c88dcc66796a29e01c55690a6ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f814acf8cda5cc9b6121fb349cb50b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7e5082c6022522568050b9f20f27587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397947d08392dbc660f92433a8a3f39488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b72ecc8fdec4918200fc431716d9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c0950b15b8e679f19fa2ca2afde5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1950b92283f016c241dfa766751033391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c95341d27ee09133c0f5797b5b31cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b226d0139e6e573e133d27658d41193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587cdf63676455b01ea77998a61ed6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522ab813c13953f977d7b28d04bd8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a2f9401d6911b14a8bb4a078cc0fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b3cbc670342a993f93dc3ef776a9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48834b77a831ece41c9bbb12a8adf83098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d14d7a2ddeae3b86ac42337990f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c658fa6ac6d48714c38b92f0286362100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c782553cbbe13bb1fd2be997eb770101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751c4e926dcefb63dd07d6879a3995102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f68d471c54f12b2f0c9f99e848705e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b597bb7bb196f6e25727ed27a7541fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d3ce71839c49d759530376a24a2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c89bf70413b42c9196f74e6c56f28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007739ce415efc4d49972eed61d5c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b538781de6e17cebce8d0cd0ec3f64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee091d1713fd4dc99a5807e16f6ca2ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a1847f8701c17f1dc409d3da8bdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a632d77e22cf389083ef117fcd5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f7ca2c6c4bacc12d58090984967b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbabaf7694f4c9dd8e38c24c37c5120113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b940c70540ee31c81b7f754bc1b678114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224a070a28fc8267c92f1a964e6201e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898fca674e93dc93836f1b5cf796947116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dd624bb949dc3f1dafd1a2f7374e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ccdf5b126257cff0b76ae27e0d034118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4081dc14241784a9c3db071fbf21e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0efbd316392403e6a67e43f4195a47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb03d8ddcc58a8f4953071f91bc6af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121afc73c07530a7cb4529131d61cf64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee600709883f5321d66165b6ca64853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2bab9ab82f973e4f4a79c3fd48c40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364e122e4f95dfd4ac6b0d335fdc14e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536662de5e61a3864dd5868b521a8e4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a5d5660c746ac48bb9c69ce973e74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d758ec7a588b891f32de6bb7f6057128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86d00836b34f87a7e12d9cc55201d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f4e9c3ca68f5eb93efecff289fa1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bb2284c645de01b3c9bdb7a4a79aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03064784a6124c8c79e4f7607b44b9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0016f27f331e5ab153511664155d754133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3e4158ee954ec6d32eb7ae2afc141134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35526ab026d0010cafd16851bb0045f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0152151ef11b76a17fecc29f1ebc1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78688cdc02e3725fddae4ccca68c66b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9685f0eeec36eb5c50f1a56e8ffec2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cffcfa46b7e0abb947f3ecab34519139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a24d93c726a8c5e68530ae61f5d2ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6386c2129a3d6372658a3e73dec348141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc674855d42062963db9bb205238743142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a9c0039e9a04451d32c2201caa1d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7433f4979f1af9c9a79842701b8951144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafe628c4dc84b09776c08d5f030b29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db57e7bc7fe92641b5e49a1745efd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836aff5ad9b0a122501ded4a3fb224a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d8ab1aad5ad4388eac5a60fcd734148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8c2c3b17a86f304818d2ff10857bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545cd119bd31d499b3d20f803b08b35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e3f09d397109782f0b2ab11ec0140151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06c71a06f42bdd3020df93be53fcf6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be362fe9f732962af8ffa318fecdf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4acb722026bc26f54e6ed5aa976db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdac4ad0c43cb718d46cb0b601adf95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0db3c70f93f17269510c8bb59ec29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f56ebc0684e9d033f5821d6740411157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dc47f3c4295ed8250bf8380925dce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65929a0175d3a02e4c050b0ec86ec92a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819ef43eca62d6beddd988485f57b28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518cc2df5c9ef33f3c6cbda53d023c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf55f5ff4eb67270d97d7f0fe18993162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edf7cf814e0f8760c23bc1d53984d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df89aab7cacf1d7818c21a939cdf40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ef6318d4ab542e50fadf7d4ead232165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8e55aaf0f7b1e01569c95a6b37ec6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ae73073537f3696c1397f8c0613c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29042e9422d2b0512a5f9fe22b083470168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7f7c9ecae4260a923e36c4021dd8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d996c1edb800ad8906878202da07c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77bee0e27a3243da6878cfaf4a3e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffa93479cc21bfbedfda4260999f65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c365fded6663cb1c1e0e73c83b476173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369910f6327b81951043405b26f33b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301ef3493ec69a7f3509a664e0b2f2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f40c6fdde47eea8bc4c3e58774682176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5a1a9773da652e856715cb2d6cae3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41e0364973cfa0ced145b547c2257e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c7c1b809e8bb0f47fdf7e7166578f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6660d96ef93c2d7b8b98c2cc2cd383180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450313abc0e92582a970c4d6849cb42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34163b89304a0e9e91960489e7acc09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd48285a5984e5de133b761f83af7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9f9b6a0ad76736bb53175e277b9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7cd04b3a7b4c8b9c3e0edf2abc324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce51f717e66f79981a0c3f494e3e5e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cde0013958211bba5f9709d8e211f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740b22aae59fbfbde56ca9ff16d052e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd30656ab192adad87867679eb26f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe4eeab01141cfa2230795bad1df3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa7bc6d02ec759fb80c0a35f1b26fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516744f4b0f34801690235be5a6e5e3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9db655cd3fee0b8d9346524f862e1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307c9e2e79c71a64fdf93e76859d58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22962f6df137f7c784f19da06db02d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115675ebd22bbe80a1c02d37cfa5b55e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d079324eccd30e11fb9b3d6f7eca14c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe0848f48a77188027ce2230edaaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19796de20d672cb069254c8052993f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069911074a7d440b832b3fa8159b980200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5614b7f0854dfa6b6da3626b431af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faad49270cf8aaf5e69943f2a5d97c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb1c75477fcde44e1446e590f75cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296469c70f11942818f338821f17e01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aa808b6406fd0db4a54235c2cc72e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3709fa4a2c6ea2bbcefa0e5230fe61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0acef85d1c0de712e51792be9a9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2c81be2d9a8d5bf3f7745e67fca0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffa84dd67f3912174905feb0e934cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8d74b8022d61f7da633a917b951b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6a202d3092cd074b05a88e82ebf86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbfd6776b63841919bfe2cce5ae731212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7270ccefab9713f8c118aa2f5c633e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f19409b1f684c58f752f2b737b774214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6837300b009388e04cf4d57a97d2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f9d771c98f4d72d4b93f553170ca7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6556355a029d376057a9fad4492efc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1ae8d48e2cee4cd8d16de8dfb6d9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843bf9aa2ba95778489c284deae6bf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23fb1290734f6e5eba52901dcc003220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362a46f0e359648f74e6cc5365582e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939bcd6703be020bdc01988f5b8db2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44f2ad8c4ec4b4bf62498a79d8626d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820aaea2f3e52cf540b6c22c2c08928224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47695a829ab8bc11c8d5baec7b282b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6598bd1759915e12fef103a2f600e81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158102cdd404e6d5d1b10eab1964e055227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f863a213d401b98ee7ee3dd7356752e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327410e98c18b7907288d9598f1e5f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227450cbe213247575abf5d536ea0c7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e144539366c2ed0439b4a4907a9d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756f1bfd5ffc8853e98aaa06a029d43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa76efb37146d8eed3e0171f8d02f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c858194369f34ed95d622c5dd0934234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06ea2aeb375315ab7bb35d6ddd6cc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59359e59a80e0e17dc705804868c6c98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba33e4e88c8d979d6c2edb7398c0eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13273d9e3301f81800b4439f74ea76f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ee813369f2a78a0252c9aabc22a09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4bc52f3de84574ab8fcbad8d7f72d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc765214aaaea4e9c763b65a80285eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776e1421ff82763d5dafcbaf9dd11c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62266acadaf4a8c6af0b1d7fcfc8f999243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc86dd8f21963d59c4046e22174861244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d82baa4384c99eb392ee4f4c503865245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e8850c403aeb19af5b73c2f3837bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7407e44dbeb4e04a54389d7bf353a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbddbcea0f4972d150616b2a482d4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b6fad9d586ed32e222dc5537008e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d39e2afd3590e6e6aba461eedf91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443f140f1fe320f8ae334f82cad32c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bda1e20e1179988832bec748ae9e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156791349965b09fbef5cac84003f24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2695ab72fd0d6ecf397f8d3b9ad76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf5b832592775c9db1e14e3a9597ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04eca1b378be7896214eef7f2e3ceb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224a68d9a72b4561c2de1f1291634e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5b97fed81c3161b665f3e2143fc07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32b768b7d744acd00e8da5c82acb90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d733287365844dcb00888461ee5084260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a60c58587396f2825c00a4766844d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052745e643bd85cdda2936b66c600eba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4af53f9e87be3847fdd9931f79069263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427a05cccc1256747912dd18214cef5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ceb14e48079657ae37bbc08416de3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9bfcdb742b1698714c7e9e541fb71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d371e401a9c51aace875257eaf0222267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ef28559aec75fd18f08da5926d0a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b705d01f74956534989fcf15f5c3664269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d75b1cebe212ca415daad2c91c7cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775263832bc75c30d55f06e2afa5fb2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705d0cce3da5d25568d347c0517b189272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594223fe561d711f66d2d19fe7c679cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518455f364de3e9d9108caa60dc5fc1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8910ef7bdb87872d552bfa84e309001275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515954cad7f54dc520e74c93b059033276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4a735e4b5883f2ec8f74f32001467277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb1f3a5d095110913fd735f0ec6ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8a3339112c40e8fff6ebeee8b8b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538bab641dfb77b23b328dc2a9e8e63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d7e1520cc714851ce176f904a3962281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff769ec3fe8a07c33242c6949129c800282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775f4e74f11ca2b24245e8c463270d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607adb16bd6493210b92323dcfdf2f5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426919b5a62a1f484e23691edb07ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f0392ef700cf06e5a929b23977553286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a82840f7bc5885b6640e8e22acc42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90263343c0a8bc67d9997f4ad1ab09288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>