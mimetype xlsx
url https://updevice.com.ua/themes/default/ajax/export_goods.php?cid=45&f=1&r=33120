--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8939ee5d9ed4874239863869204331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686e967669c31ebd056de67d5732b292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669691896ce28eb4b0e5db79af6b2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485ed48d6f347945a81f50ef787ae354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f9a377b8e692e7f2d9f0ba35e45ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1cb8ba15f9fe0b07440a312b488ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6754ec30d91e30a51ff5b285f73af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03c621c6130ab91bcb1b17abf9f10e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ec8e663a4e75f8be47d226a434f0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2cec38c511ddc57592034d91111a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5a0229b9e56a5b662cbeea480db4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2b92225251dd717ece5bd916bdab912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c18539517bfdd4c534a460a0fa9e5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0446dccb6639aa98051bf31eb58814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a26474c99dcd659c0ccfc34ad55a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7c832e7b7c0385a1d6d762962517516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48f21a6e1e108f8ec41b0181f75f5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842abbf3d0191f29ba411e9dab884a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108596b0cc43e3df56986f8db35f3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f930aeb32d0845e082dfd6f630b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2817e346f071998efb376e90216fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dccdf1e54ec272b3a81614038df46922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ff46d8586166e23c10296d536ac823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95a24bc3c38cdd0a5a46c802293fb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0f491f1739c809952770809dbd36a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a7d4f23a67527440006f7724765af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192464eb5e21729bdbb16dcf442213327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3e7aa59ca64360a4c744eaab6be228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf419bd8b4a1ef993b8e709d42be24b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964ef016b19b1556cfb0ec038fc05f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16fa7c637d14a289946a76f4a727e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679afdd148d8d8d6de46aedb014a3d0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286318792f75bdfabaea4e69a766cb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47fafc9a486cdf72ac0f82dae65d5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a3c2ade65553ef7d6762d441139be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ec3b58fef2b92da74af29de0d57236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3809bf1a671a79f082f3807988cc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ce1c3c8db383dfdd23fe567aaf7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57742dd412d3b0c2faf67c07739d7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993e6bc931ef752aeee19f6123682f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49516a51d0098a753094d1e5b0d315fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f6f4b65958396fea0750e438a43642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6f7b96f20d49b2c45d27190e703f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dafdb88b4123a70babbd977c0e7c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb376a76aae5a8709a405b476a5bf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236542459bc34bb7033c2854c0a8dcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954a682e9a2b9fd21bd01fa2df74b5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfded9b97789819c239482a75e795148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5096b605b7db5d3b9ff3d3fd997bbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87416662925facbf58c336d757b3c2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044ff9101e0a00f44da094ab35e5f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef97ed4f05c4dd9b34f9ab8173c2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef1afe5cdf4433445a838d194c7e8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f5501d4a7f93be66642fe8e5fd8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b84d143b746024e9596a6f1d2a48c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd70331885b04e72f03f1773e869c4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b156d65e6e9d07b33dbb1f41cd7c6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6d805db82f4346cff26bc2356720a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef34d6df7120853995524df73e4064959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1c56eb632fbd9d9da342af93da86d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15954ae40a111279fdfd8871403a87b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee210d9eb4a8898d1898a69f548638f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cbfdccfc96af082d1ddb02d76f67663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596f97dc6729c7a90bdea09386c271264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d5c765bb6d3d84a312b82de7bc8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e0e7bac830d7e58ad063991d453c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4419f2c0a5681aeec966f0bfbacbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055bf89bd4111d5576a76144f32655068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ffac9bdf9c455b7f82d58ad12f3c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c09dc4f79e7080f5d038844dcb02ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148176c45a52efab00412e0f33ab3ca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb14048d9dab7c0678e7ee7d96b9ff372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc06526b825b5741ae871eae93fb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027cf03b36429208acfe786caef8bc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd858ec559d3850508e72232cc883b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e64d8bfe447084128a4f5da4854fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612d25a923e702625b931b915ccdf5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9853c09dba53b579c24508f41297478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12660621af548a252fa5d5c02880e8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897586b9c4cdbc652774a1328f0b31d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4556afaeca71ec875517a9b360d7da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b018223bbdfcf4df8dbb8a4d63fce082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ecd36839ed23b9e6821904ecf675a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744abd89f9b7cde60525857acf03c0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beffbba3a229028c3107e5feeb280e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11306e664959b3a22adb9af987994f0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6694e323c13fce75271045738066b3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7131d182474d2ebb49a2c7cefa527888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ce68b583e4d64746d89bd00706ded89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f443f3f880b87db1a62ce5b7d39b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c3fc7785ee30e814889ac244067cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66833dee4006d7af3813faacb672f40592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df32bac93a343e9c870c0759cfb8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0254389939ecd57761dea5a50c2aea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cccfa47161dccbac91c533bc618fbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3599bd80510a80baed39ffa857d5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454db0c1985a72dc9ad07ea03166ac6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60ade99af74b2baaa2b312df4d9f7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d8abf4f0ef8f02cea0a953aefa3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce67fff37bd65868f384f3a962a3156100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccff1f01f9acb9fc88eb132f10376f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104af29f47df170688544eecc735c6ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb06794b99435d027493f92727fe5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e0cc39e7896181030c9b3521135a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d22e2d47fb88146e2224f75921b19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b835bb902960d7d0e23c164bbc759106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db82931be9b73bd732eaf505670ca3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10815c1c1ace68be264a28026f033b30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd027a70e4e76ab18a0e4ab30593ba3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fccf606d7efccde0d1b0917b7044c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c5c9479ffd40c402750986e59fadc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0be7fc461f31ddfcf5f573b6357ec7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888770bc51401e904a643e473cad1fe3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc814837b09a54947936a5afb19bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5284ec08b3e1e56fab6092aeee27116115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc90e2e658ffe1b2fc322d6b27099116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c872b97f60c33d6119c04eecf8b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e9093b251976d4f6bdc654fb0d14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e14c445dec1b4917c2a37d70793796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29829b0e476e49d8c3310ad329e4c055120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c883d5fa37d3758d8a4b6842f525121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb812c4926f3477d79315bda344c20f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8e7bb3af665bc0009755caaaeb749123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ac033aa6056b2fa1b8c54102ac4f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475ca5a08464b820af6607c418841e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02841e545468fb59fea72598763ddb93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a833202e3238980f8cef65f18998747127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb63b17c1bd38ea63066491c44b48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6618642df2df6b34b122c167b850ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b7e0e52b8c61772013ae488b83c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea56af7ec085eef087184595c07c015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58037fe6ab416d8debbc881ef369f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a74caa9dedc58bb6966faf3f4488a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7023976ff4b2fa905ac35ad39ea70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1a87c904008324ccfbcfa39f72286135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d77db791a6992a60f07efead7e61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4164a42e3320c1f5b1dfb6ca758f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7b0b1d0eeecb355f43a7841c52bda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b9b3797f218e4b5e83e6f9a2cb0aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079879f175d31729a3d4eee124ed0d28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc839ffe1de9e935684ae77a379cf60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e81b94875df5701401ccb98311413142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d52c61018f8ce252e8f37a0bd92c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed679d25a304d8c3af3e71edc04662144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b449ff604f3ccaab76a1f307523f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2603c3ab1e5070157e8ae7233ee2c1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846b5fd835ffe74339f1cc5501d05ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e508d6ec95b80d49f8e6bf25a66bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3614b81dbcecd4fa86ce6f1e2c413149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccabca3c295fb351d1beb004d888b0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661214d818a6d4ab984d4e0ccb0b64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7e2797ebcaea0ead8cde3420f1fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d289e93a85990b75311c70729259153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308148743cfa888d8153915fae1b48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74dc2839da176d03ca2a3f26980194155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e048e684a3d62a3cecfce62f57cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b2744ddf819cfed3ed18c258ac63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1915f4c578d0709323590533b82983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f6446f901bb1eb30ae9f8dcd73f2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0454452b7f4431a042172ff226e79e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241be4bf119836953fef43bb88655b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc193fce30e6a00e4d25fb753ead9537162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc17d3830a9f32d3871f76ba81e2c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1721503259810a204daa742aa2b51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71513ca85c4197097d39c9c9cf931a94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e7a9d451d9c75c9c0cb91fb7ac418166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab838e968802cfb5f3855e9a914b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160ee3edfa013bcc1ad8a245137d557168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661224553d1c16ccde24539738a35d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db9249f38ed361fde5e5a631c44af0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ec2f187b78316eefe3073aa976383171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588eca1a1955433fbaaa9b6ef913a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e714991bcc3ce5b0da7f1ddda3aab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a864a91a55dc7b903bfef0284638174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b505526420a84f8494ed2fe81869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76fc127408244ec8a5f318829ef2a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473016d4011652afa17e883d1d3bc846177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93dbd9e1b3e44f6a8f3b8ea5bdf9d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0005cfc918f04942c1552bd5519b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fafd645fd4f5170a1cd98f364a48ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5366bba947eea4af4e36b4dc7d6c7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a393d3518364e4d3de57efdc4b433b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f516f20b834baaddab802df838daac7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a03c1418ddf1a1c55ab4f1ea64267a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637667997fcc57d7ec010bef4b20e489185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700adb9eefb96779a08fabd92d43515c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313671dbca897933d6beead64ba195d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787ba408b20a110e9ab49224d3a4e9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e7d8663a5317ad8ff136ab28ba3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1688dac8f5c74bf2346ab5797ff6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d5574584a65d5fc8f2354c5c1dad0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231328c5eb76b1fc00d48a0851513549192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b62e870af703c0fac5720d6f9099193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac41da0cbc9f514860bce06cee57677194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0efe643050771696149c2ab51859df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9457600a407e63710b7279e30f4885196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a20f249c324e5f81ecf602551b90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b14ad456b5542a1812164591a8064198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92dc2894626a43703c5aeda6e0c09f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec263d7cb05f89bc36f608db27e8c8b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bfbe76eff633ebcd7b478805f480201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b625e856255143a377a48dbca6ae4cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff475a413b378b47fb1f44a2a783f3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b40a0b90b77930bbbac7af0a73220204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c9b8ca81ac1b4402b9fc06095b52f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eed57db3d3bd2062858b695a8514a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d1876f130133d9f2cfd1a0cf66e59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb82b8608cf4a6cc7b2c416422968208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25a2b155af38d68207897f1139cda1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457a18a9c7e4b5aeab3042f0aa40be8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa87470b0c061cacb3ec99e76bb899211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce28333dbd84b1b1a1216b5cca9e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab25c236e86314ff6fdfa87d630f43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b526df1d073c6175cff81991b3e599f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fff5a4508ad6abc12438235d75fd4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf321718872b3cf9c4be6914512b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6f443c1da56ac7f06b019e1c51fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ac0f241bf7acca87d50093bddda2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ba84a1d0210dc7092edf1397423b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e087bdbc7f1295e266f0a6e63df8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df870e3fa13b4972c79e734027142bb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f55cc61adbb2b0d1b32a74364837e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26bdb8f8aa16ab8c14de544ac2e351223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9693ef0fcdb56ca1ee240e96d5a789224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ece010704444706aeb694ca69a3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ac9a7f70bd0d157bcd6752014fb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f3f77ef8dc69870e72cee31b202e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c287b7f3474ac52b8dff822a29f77d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c8ddd52811626bfce0f937da47b8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4e81f0b67c106c96aa6a8a69c92c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1683d87e1b2adb5e8fef599f935c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa329754ba5169cea558a791701ee92b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3023bf9efec06eba1376015c0f0df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eda17f1a3b182968f101498455339234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98dfecc6e998428ce1cefcea7b9310235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d6f8c236383b91bcee6d31e946f8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd20ae7780bb0d37e9ab72216f94725237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf28ed831b0eb2144e26b0a9e0802238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b44b01f2eb386e053102a59ef013b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01f9c88f83973586866aa57794873f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968983b9081c5ebd7cef227046f117f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf9a16adbc07ba541c23212ad8d7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f46dcc021b7ee11425a6d2dc33b31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbea3bbdb6dfec8e5bcbb5ffcba3ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcac31c6c55bd2226e20155c4ba5ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa25aea9d0648ef469c3287b85ce1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7299d8023983e34445c7ce39ef83488247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543baca6a1e76b4985f255c15e4c323e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afded0fe578d369e3a952303f14319249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f24132f68d74344ab8b6ae89dc07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d454d7dc8003a8342af01c71dba357251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe48fdfb49b14abb80d1dced81dad7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7833ca35b460f60c565bae4eb81901253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b320481c7e972fb67894586c1988254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d62f8474dcc2b159634f3bfa6acb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba37fa5c3cc3d48d77d22fbbed52692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b07e43b4c0edd81cfa9a79e861a094257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484d8594c51977ad8cff4798aea6fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782736011dfecf20c7bfa782ee4ce11b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc0d43625cd37c2cd3027cd147019d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9e8c6a371d455cb1dbac5faff839b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89772b11245ea8857e5a482ce31b096e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eae2f17f8006feeb03db05916311bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fce3c2ded3d1ef28f1886661668ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627c7e9966d8797feb70d421061d803265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e813ee3084545f760d73352d174aef8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bfdb091db8548f667899d1aedf733267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad9c9019aa6e9ab5d24cc62e53115268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c87dee3da8b86e580a729f578e2dd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d063b318326baa9744e211dfa9486270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b92c00d54182a54c0714f44e52947271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04332a0d3b5631ba7dae4ad630c9a25a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ee67d4dc597be5340e8ea00d7f89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb8a2d663ac42cd6bf2e98056b0d32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd10bddbd8031fb3bb2cd9a32f068c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cc5dcbd484c93ed7cd784b69629fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684103c8f90600a9c898fe42115db330277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647e104e5f39912664cf45af580b8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397beac5decbc1cf6248078d3f42cfa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e3af85f1889194c017b9521e85dff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d829e112a73cde0cbd9a1fa831761281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ced81d13799fc0e0a4df2bfd78430282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174548e2c2e64243535a81ded3d2ff9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c372d5ceba557d146804a1ba5af05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269bf08aaf2df79d2048e1dfd322ddb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f70f31870f35e6beb6ddb3527a5c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08387328de50fc7785d9be66b80f8210287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b787d6782e5cf222132bf58ace11eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060e1b2748d57d46359eef8e516fe71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbaab56631290491a7557d74ee874e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83d8180547218560df354ae2f9c015291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804452fe90e1a9446e5df831a4b22310292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff59eaad5b3f6c198245e9be886aff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb68dbaa099fc8042db12812b0d8380294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2969f200b963c1c3bc2f3d6c8b17d88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f30278ea4f603fe90473f0d319cc12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2bad58deca25fdf4e426011247461297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd6aeece40fe0b6e98e1b6f14776ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49894f1b57157bd4754d5adf782ab3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f766d94473bd20eb1007fb88ecc871300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc168e0e999c314855bcefceee2e9c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47df8712d7b0c63a22350b904eab1de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef8b94de01adde8f70b87b0d7d289b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c790cbd8ee1e11e21cd809158783fc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e521bfdb0a03634cedb3c84cb46d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f944a09b8ed909fe5f7238ae1db5ae4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc00509a6ab62a79e8a0928e3b64cae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8f7d333a6edf4d245574fc5d446b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57412e321bdc1f79193a8205670cd5d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50bcb6d8c0742ea6dbeacc5bf0f053310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca208dafb474ea591ea6f1f4407ce851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3070f3d4b2d4e737326f5e76fceb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80c03f49dcbec1fd78a9041d80bdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e22c2c9ecdc1210a258f3c24e3f2904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf353f1f7a4731fe63dca03590d6c0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6cdeb03dc59b6349c0f8a33162b2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1a40fb01dc09910b4f8819a27a6de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9cb56a43df131224c9d1f04851228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cec31de129150e0c85eaf25c72a9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b7488339786b44732576602d8cc1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be4d8922b21fbdf7b438eb8d0cf3bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a15fb6eae361c5cb455752876ac312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995138e682ccd74456c2bd9c7098edc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ac8d899b2a994a96af35a8ac766114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208d465a58975f3423aa4366308cf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8812502465e7df94a3aadc4082d37e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d123bae0802d02b44ac48e635e1e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd341d355e80265c860f8eec53d7ad1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263baddee1b0218af02b6c1492c637e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de40733ed5cdc421152f1cfbe875eaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d646bbfd34b6560a684c23a89cf9db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c61ca9f7b996646d2627f7d629612b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aaa4a6d3a389a4c105527687cbc9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e17a57f98a636915feab4a3bc234124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e010ae52a99d717f1de50bfc0be66525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9209f4f5b17a7474ac3484c63fb850826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bca546dc9f0e53fbed1a72d75b17f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ef0d43878bbdb4f46692e52c51ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac80b10c71f01fbe7e9a8865e6e9b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c9b18f83a2087fc395c14674232da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0ee9b3cc9d461d316386185c4761631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c36330bd43c84819700550523fd5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f7f17b204b5831b3d037f001e986833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ca1a5497f38c6175e92fb78b8497334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010572e20bb756e3f658360d0150d30f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e87ee039e418893dce38c87615adf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f5465706be15442d8fc70e3f1edbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cb2bab655ded5761f69398273c7e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850abc8bd18b791a742a9c714e28a2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446ca59f62caa188f7fe495ca189fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d16a0fc520e8ee80ef30de540ddaa641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd3ea05fe7f3edaab48d62df6e899342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec178b120d3afc3822a27d16726de59843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd1ee42077e12c1875887437fabdb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea52d2eb7fcdd11dd830feff27d2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123bab509a23eabd876b8f2ac90b3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffec3795ade8cf27bca06638deb985547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffdbfe43a5ff50ceea2c9159ff7de248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8442ac9770e98f605f74fb2b126305349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e9807697f4377b3bc6661f7c2c8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c31759ff6be1e315f01e2fb061a9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a0bcbd12e317e6efccd0f525f197452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9e1b730206b310bcd25f7f5d13e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7d48b835fd1ba66a6d6175073c62254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adef6f1987d182b1d2c355449d879d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083b683c7f269f31c760bcb7ca976dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d284f7819c6621db084ae34100fc3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68405fd86e79d2051312db717b7da34f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041139f202b46ab510f37cfaedc5ee2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61c3c49f32da79498f67f6fb763fb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aec66d55a275f49f0e3355ce9cc8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5bddec042e33481b8525314400e2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d362eacbf1a8bcd887b80792ab67f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026d5df1dcbe3cfffa288c69afdec264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512edfe7d79d5f0e42309a62fd83dcde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd12ddbb7626edfdcc74d56a1d7c3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfab635c850bdfb5c4b29136278bee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8e4f5c6ce5f7c0d1de9e67774398968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17352532ee22420946c07b93a06b295169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f38d761d2b7792734365e6065eb24670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ac99971c759387b3bc4637ff005071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e2cda7e951393f03ba0e9b4ececac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060787ec9d7aa6c98c8d6d5e43f914273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3037f71ae8fcffad5f2aed3544751474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526cd0989c863d05f6d6ddbf2f0070e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a02c41721290533e5b447a7f8a46976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674a64642944e4d5ea52ecddf76e58477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1230a5f773efff48202fb775b5804578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a79da9fd237163f15bd388409ad6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f508a998eefe2d53c83ecff268034180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe7108fc7db8eb52b74a6b9ab7d73581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833acc80dd2dbd01050b70601f5ba3b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccbd50175fcac74b018284981c92d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18431ffaf148206b2542026bc8a0343584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd246fa11a4813922ad0c78c07e5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa50146a316129d21895659912746786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69585bf0ff0b55a9145843400b54dc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed33004b275080ed8ccf9f7acda4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc9750785a5d9fa4100ee1134925df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf1937965a6b0f3a4252e636d3a93d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354562a15cf6d1b6603e352543db26191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793424938d0bda7587d835098e49037192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a13f5ab9e9938e9ad326f2b65dfd8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bb19b60a191cff158292fb018192694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafe8cbfcf661a49299d6b5c532768895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a2ab61497c1890337dfba17acd22896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b2e00afafbeb9ff787f108be990b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc2ae2fd31f352737dde293886c4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b49fe51c0b57fcd05707c496379e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a09592270a3e2dc3fd2b41fc704cb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f090838a96fc10645dd6354b74c69b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296619b47e99f211fdf3aca83f156d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1572550fead67fcf3f24b2d9b8ae66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851a2cfb7f77a5addb60a96dcca9f72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64319b7589936209259830f10f03502105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751f37bb090870f98254adfeaaf1c16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2da0404e25ea6ecca1f43266e6d65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1378961b68614e9bbf93f7044d393d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5246bb398d764fa3efa05ed6c3c05a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba7a1856624a32e1b70dd5e812c6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb649732a6f376f556dbb5f615c83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6abd7fec06d93cb0f1b42bfb48495112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e24b4fd5e786ca982a4dc1bf92a16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b624322fb50e9cf779be751678ade4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2434b56dc1b345b5bc0b364451e68a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204283a989c5f3bb0cd31312a7fddada116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880c82e64479908e9ec2027994e8c61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2eb61a1782b4ce07e245132c8ed6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60328761fa01e82741f10525fbd84324119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c44ad60c27939d213f1ec92356011120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc2af8211ced57d9afc7e3ac251727121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea737931177fd4060a985e3e7ad299122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38200eb1a4dbf28d706c418fa29ded97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb22602184e8cf3f0ef47f067c5b1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e29e87ba7a40ce6e191395a6723ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364b126e285091977d40c9fbdb95e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82193ffde3b0ab052f816698755867de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42237c237a669605279992cf1231341128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d04969cff6dd2f24b4fb67546e721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4477780e8d380d57e675dee2c996e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c3db6eeae971b61b40fa2ea964f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab9f193f0bb874c64645369c8f7c59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1bb5f8c987b1eea0fe444366dbdd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011a11e12cd30916f173fcf3cf786b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c28857e1d4b6f5c6aee187f539a9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b97d2a2779c051a7b3ba21d06c496136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19028f62bb231022ba326ee33e94b844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4caeb142d4966e37ba715878bfa856138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de7956f87ac848380f0ea7b2bc985139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d947424035bd99f97201f07f416e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b15bcb042010d960ca03c31515cf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327df946f9f27d8d1297472f8480489142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b21843fed6222d297b5f17d399e0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb459e13e258b8b6e34d5d8175ba8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801654fdbc958b03c8f80e0dc2686384145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f890c978357f8f3f07f83521183c93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92cd8073af11beb6a376ceb6418fc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7e1d217311151bb44bf143a60c6eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066fd0edf5db71e7b7aaecb7ff3a88f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b33bbc1d3414747ac99546c3f4984150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8af3039af790048ad2ba9613f1b5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa75cda9d8f370f81f215f8a726563152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f5609045d808aafa64fa29cf785a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc46643db3d065d572848ced3b3eca9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9902538863d4b023e9a99dfe44809b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c045ccd3678ca31818de069261b9c36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9db37243f0c8b7d7b944f14a0582e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c88a30113d8d0b74783715155e6fd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e10c97d1cd74382b53322bacc358f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a150d59e8d4a4023c1e882d9095ebc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186da52d0d3124528e89b4628e3c3275161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3a3940dedfb80de8f046f0ea4086f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d61bcb2cc68eb5d4a45d70bf7f689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec099f9bbfd3e11cf305fef55a43b67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963fabfa1c0026cb03ea5dd8226c69e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ac56865d147a1510cd216148a6b32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf538b7e41217f34f28b10c06b8cb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657a4184455caede9c789b10babc5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a9a93672935fd795d980da319833b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e187f40b3341dc6e57241c065609da9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1afb5f59866996844edccbf6396f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6cde8d3a77be48707d1a673f2463d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4d8f27473d9f67b47247842f22eec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a3c1d0ffd1ce5c0208c8157dec671174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589428f59b68995789e23f21eef5b245175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0254acd633a171fc134f9157eefd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd8c06e38c6ab69f72fea4a3cf444a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a15b5610abf457ba58466538c85c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2806cfa4dce487f2941180f7543d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221a8488d6dc8280a318599f7b6942f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba006146190be7ffe5f0e0b643bb9e0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4437f9dad118e70a7b557643b3001182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6ceffcf6a8c195b6d78a9cac132b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22af48d6b4c47a9e2aee9861f733dbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0cae57f2d3890f84a1b4d8c172f74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed13d5de3ef332d28827433731abc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a65256825bde3e229affbac7b42c0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c58f44919b24e15f83e04856ebec6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e6af58ab01e9d1811157390ec24c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1a8b98180f1b921cea61b8d4b3f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c30a5b07de6ab7cc6934c8b86e295c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd46cb179e04978cf097b2b8ae145192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e171915f7e1566850efd4a6c74d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829366dce0128b2dd9c02a02fbb256194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c2bb55ea65ff3a1d66c7f6a3c198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05131e75f73789d22f98185c94da5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c9c180c789eeebc76b72267a6304d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42568f032c50545e10cf9c72c7665f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b4834b8e8cc7f8dd0b32454b3a08b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25b138da518bb880d66726d5e117be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e05e9692e6de697524273e37f52ab8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e366bb235d4d7214bffe8709db53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972c93facc4acee5b48e59ff428936203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9225a666e4ae9d37d9226d5d386f15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084b059fa90249cb9b1f2093c100f18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e454695df47a66b8ebf2a1130b5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e13fb3ad62aa3f4db68fa5e12da445207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9534180eb0058043ba267c95e1ce01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bb9b6fe4057309a465926d20fc49a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f865605393ab630902b128427780e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508fa0a64c7b0867ee0327c3027491211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146a11426c5dad5a15d4dcdd0d4f62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6bc3b83f770c00003592f6f28071d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeecf330a54dcb503400af1830baa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d695054ca3dc7f2844e8c8393f718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89291029f80c5fd74c6bd42bfa17de9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce00d9d62f928d724e1f251197775a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb71c58c37e247f0df1b860f63cd99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8cfe599df540ae3ec79ba60f67894219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c9050e3db12aab6ba1be46f16e252220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83193ec25bceb57dd75a9e0c7bb5c39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640c88c5f711f8f4dad0ecac4d20767222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d07e625a5db6cb5d48d2218c240e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c6cc4f50c295a4bb66e7e90bdc94b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f32c1698ca4e385e8c6f6d1b2ceeec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321d4686eef65d250ca9d3dc50d0013226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bf50d7464403af6cd16a1ec54c04f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be0bc6f2ed6bd3e64bdb165d645b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e41b941181b6a427d8a0d792c98e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb1fe9eac2801108db80573a9862a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6481d73cc634a0139314055a7db22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543dda3f56547229ca808f99c85ca5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca9eb297ea244a53810c1089c7625233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36879bc501be3875a43af18b0ed9a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b348a789e302195dfc1f208b42e7a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2ff6560f732e4d097d92dcd443c19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a1b30ad2b8c1e07120a4b1678ec3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db35de94f385aeca6d59aedaacd123a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58dd684043053e8411bdd2e202c108239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a677e6e15ef2e8c1f72d1717b11f26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816974d91a86b5415f2b73d84554f31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284bcc8280a2a23d4a9bbceff68e0f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ec3fffe7c0829e9fa0691fb02f561243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7808f9c67845b425f03c8ed797de0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e77229812bb8d971cbf595aba9ea5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d38594acaa15ba81dd3f19b5b523e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686e22967c24c5a5897844f9b5276c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d305454d5d73b14c327647141c1b02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120d409b6cb4174cf213d23222b650b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8168b52ba87837f4629a9251ee698250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d6caaa6eb0514f78693a118eabd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef7159eb0179849505bb13f5754142252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54926765f692aa5dffbc6eaaf3b485a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84f16766b39ce78c55ee7b30d01093254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9544b22a396867c96d49a2f83ef4ad2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ce28afc3d0a4f3141132f14760b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d0406bd0c6d4d1501340191012518257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff651de01529f2db449854389eade258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45f35ce7885c5ac52ffa909ee357a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d85c7cef7c47d9875d430bbdeb2ca5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c973876da2e57405e4c6a417a9cc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feab21730641d89f111226d9988cd84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0ee720f9808737daf17a9e6a31f89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223d24f539803d63bd331cd7721d45f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59f5275296f06a6699e76311090f8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf1ab585df6075782cfe6cd29835b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113ad57f28f309922f42c00f33e9fe4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb4eea2775da9b21ab859ab045925268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc6c805ab80c615e01ed191c8753ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ee8c6dc209a69d54c8495e6f21fa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c9fabcae1c3918f492d082e799c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39fd4c25b2664b4baa6c12eae0106c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e78c61da4434aba4d76cb584bee8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755e88861b029c3792bc8c0f931155f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6794dc2910b30df0f80266619b97f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425231f7d3cf44de25b398b7b6607dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea382e203b2582e453fe85149bcfe7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7439312a8039992dc3e7d6fcfca4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b0508e568ce0368cfddb3b11ca82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eadf1d71cf160a9be94386f5e1135280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79167f4832d663633f1cf68f1679afc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b87cf4830b7fb15dd79b3efe1acf83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567391398e11480b8b7c12d046b761c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1ca86ee3f5ed969f3f686b9eb63b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2095c1128e50bc8c681b0d7156c718285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95831d8c763aa854253b20fed582db41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956916d95dddd6967a3a1debdd25cfb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ed6db53ef62e780a5e28af4f30f2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33d089cf0cadd7e423bcbc15c56dfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d734017966b59abd155596c4a159d290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>