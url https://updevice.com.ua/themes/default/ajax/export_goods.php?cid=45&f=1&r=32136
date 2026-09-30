--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -976,60 +976,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -1318,51 +1315,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8737f49e936f2cbb98a6ba5ce03421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d02c0d800dccefd8b482d007d0644f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448486a9bb9a4b8414d849be5c3c6783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd46ee0e272bf57392b83416684b3b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc40b40eaef08e4ff2577e929424f6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f7a411e7be0c2a88ed966097795906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cc313501c88a649ed6ed7ef269ccb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764bf437ddca275892a58c57b8275358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9482a92dd1c821f80172e8243837f599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334c1afbdacbb5bb720c818d999fb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980db58e386cc9d6c59e13f5913e2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1064239c7bd03683dda39146d164d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f387c0ce7b71f70bad04ea33aeddf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749eb4eabaaa1dcecf554440455f74e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1bd9d81a421906353fc2e3fd3e2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ecce05f40fbcee4f8a167f0cdaef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca03c334addffc13741ddce4cdf30717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd73bda9b964bed2a4a257371979518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af7408625fc4ef2f748cebec44b9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a9497d878e6468ca8f881ac33599020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca436230c54c2a4d5806fbe89b159b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe13e8415ac690e93be512c3b6c29922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a730fe82c46aba7f273ba7fdbeea423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab821514598f7f85e639246e065579924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527169a152938c78fc7bd95cb166df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfae8c22fb4c150dcfc6f590c0013026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2690eabbbf7a4adc09dc6181dccb69827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf66b315923c0b6d30579bf9c2e4c9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c3b2b2f993e08695f1792c357377c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa501fad04f82a1e3dcb58a4782185530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4625163664c552197319ec463e31e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4761c9b182899a9a47f5be569652832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8716769ab14ab34c76a1044d9055a5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a492b8e0d4cee63418005ef770ab534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69ebfd7604d61ac6b5c6b581fe92f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d09db1d65afdaacf621780d78b8d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fb0647227ceedf6a6301c150ba62437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234f060b18a20b122376e1eed7468b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af32833200f21989544786bb5e821439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d1e410c06ca035ccfe2c825a5921940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909746131c2413bf088ead2e5d838f0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a433512380c91d92eeb2721f0d55942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1401c149de10a9ef1bbbd894c3a16a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fef87056932692e25c6eda0d61e6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0faaec4fe9e24b78c3d7126bdd8d5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18f58ad4cc09cc06f27b90f413bff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2a564731c4cb645ef4aa2f0c342be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeaab1bbd9df6e82d6b50f9ba716bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69035d0e08b334e8a98ceb288a1548149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d3f0154b73ddbcfc7007cc44c442350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f1acd864f1fe9e3f35c311bf25f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539ff32b15479cc78efbbb15d7caaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f063dc08a5b0f5b7fc7bb639cd9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711beb1b6d4c21c0212c14435751e4d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec205b19849a1bf23c9a51394640b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4f992ebd2214c1904444f2679736456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405f2c7bc31035cc88c17770672bdb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f276ace2a3ed13e69fa766494ad745a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ae98cff1153348cb92d92d4e536bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4abe8064109e01796624d778a5efdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efd6fba55e47b12dff6b4b1ca876c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9b9a22a27cca72884640383671dae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f03775648b0fd208f04cac566c3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1ffcfbeeff17fa20a95473a73090064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f58e565024ebc11f0368a4a67929d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b44b0c9af60ff57ea2bcb9be1e74366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ac0dec2222575687933923886df867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b78af02c269bf38f3cc0a897bd372f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d22cef865e185b9f9f0dd25016bfef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec3ddf8acbd266b95effcd3ac372a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c485ae5c02cab30a9eadca1201b812371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b825948c4ee0ca76b0a5a61af7c11be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037ec1522d3f9ff5affe83fdb4ab89e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf1ba3667ab715c7f4d550fc888d3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dea73a3dbcc7de7f64ea6bd09016f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f567a42ffda0700a8bd402e37d996776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2e6ccdc7eca8ef0192d82914caea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570bcdc7010aaaa7dc45abc4c09b72d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc3bd94f7ad9668a945178b6e455579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c394732332ce32262a16a254d23a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776ecb091ec4dafe62ffc8dcbbbc56d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117402b21b7b48d686fcba95660a478782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b61e9cf57bcd27874f547da257f31083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ddabc7ebc885e4dd254b50cfc48cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa751cc3c6900369171788c243acadf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf9cd9654572a194f920b1268c88e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a90b1ea55b2b8f2f0c30a877c67f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e806c5d57f2e5bd1d634f427250187288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4091efa7b99eb3c1638386f5919ed0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2791a3fe6ea6aefbc52434d6a4396090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633de521ef0a49bc838f515a4654105b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728fc88a84cdf2cb1ff08f24b015bdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87564d5521490293f899bd2c97c547893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8737c684005c184522ddc5a71bd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec85d4cd6d652401282da54d715cd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f60a87a1ad161060913bdbe57ebb5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdb8ebf86efea0941d32a0a7dc63c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c848f43f19236ad21238716748f5d3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee4849c07d33fef047e636e3ee61499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b3a724007d0c97851428cd5424fdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14ef698b29aa1e69c561f3647ff94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1684c6913e3c12799c3beff07d28ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f7244d5ddbdc0540ebff51cf3c187103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d68aed483b73715321eb1e6702605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c1035b0e4d3e2f1df1d569a51f4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a865e5fae8c0b56133a4781f2ddf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bfa5642e3fe2d86112b2aa2989e3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7253887d6d70b64a4ed05ec75e064108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d6bfdbce1f8ca6e87d231be512b41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af173462e460da8ddabbe17cc6a51bb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920318a28f6ec925a56a44b01f03c9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d89b02fe228d28dea743197ca5b65a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938219a9285912df60c5261d5cb6e379113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4856c7c522081e9d84a63c3ed3f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123e3addc9bf699b293d8b993f60761115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b728b18f95b7ee4de9e714cae47485116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069b104f308d2062986d8eeabe9a7f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07850e3e2c5d112d4108d603640dd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155e0b82fdab7615a9e44464e6ffcce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920d1c28af55cad1f0c5462b0782440120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b03a432c9de4521e8f6c8eae1f40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9705a220c65b77c1152b19697b9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df516c8dae8dae5ce4ec64c73ad0fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706dfb33548bec9b08bcc6038947b11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d13bcdc94a68c6ccd635e5bc7f0595125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a3a5a04634ccd4440dfa0f5a1384b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e932d542805ad6b798864ab2b5025e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb20e4bac1cbfec05c9dd0267b8ebc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b868ee5697d4dfc50d4724a8e7c81d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f995e01d1b08c27a4ac6b7e13513fff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2f268be01d6a1d06982218166f56b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ac69567ed79d4f34a3e954e274042132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383777b74d597ad25f7e3cf51bba91a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e757530f77b64291cbf93eaa430991d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05099dc627b33539c6093d11cac63773135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d371e9138f17ba92e03ce79ba905bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c425abcf1a0c0b4a0a47f1b6f8a828137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8aa3a3bcf6365c06a5867b3513d0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b1f909dc68fc0d75576fd800f74b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcac468813c392cfacd13c7bffa2870140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaf483e0b6f04319597406c7791875141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5beb2e5db530d183626c5c1284b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad736cd936d4cf8139a34877afc64dd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcac910bb78281162fae3f2456d1201144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab8ff3329f64c1c99c71671e92a4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a97bb0e6c4f0f30d48fd68a7495c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ac847a47199035ce476369f1043a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ccc7c3f4f70223bc1ec1a435c510148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5a2d1858dbaabc7ee092096eae138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e901c59a04727634324067817a3e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e43f5bf524a8b17744136447da8ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9c705cc9d861a04b472c25f102d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed9f46d06bce7eb8a7a357804a46e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb6b6c0215df6cc7ca2d90f96f73fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd709985d9da0ddcac6c507f5933e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8c84aecd9a8901dd02a40b6d0e27a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c701794b942dad090e0d997b04a8dc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1cb381e7f6bfbc6bd716a3cd48167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2bcfcfcaa2213a5e55d7de89ae5ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f6f6fd719fc7c2c75703b5aac941a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaf03d639d2c35862dd289b505e44a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e25f0c18c33a037b60f7dafe417298162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83af67bcc85420ced57b93036459192163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b2503518f87bf8449b4bd33da7ab5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6bf1aca24d70bd14643c030399ffc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d15b40a0387044c22b87511c70abe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5705b242936902fc24bda6b2ae332f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e5bccff4e939b206194bb4b13233f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c970c9d77091b5ed36cf7b9fd5beffc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3605f33299043871a11bd5655c61f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e83ff976e1ea8a1948549a5e438ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a8abce438ada6dc1e0d221b0b5500172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac55e4e38ee393380cd452168fcceac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5df3090bcf3aa7c8e6e02dba007e2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39ee51ad6f6445f8980271ea25bab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bced23521ba3e1cdcaecd9f7afeb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a422602361a1e808077c37acc7b68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16f8acfd6c82e97ef0ec6df117727c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce66245d1c16efb6938bc878d84e244179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f5bde848eff51187a51fcbb003e89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec95e750da0d6e896cfc41a06d089a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1da9c855a569d3418cb9b8e8a2ed7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eaa299aa7275a980f56896d32e471183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676e6194637c5a769f4130331df0253184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59507536582ba69ffd4109c6a8b4b229185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f962864475fa4265db7b5600d561a42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47433c41d9cdb29e2ed2b0f4db45ec2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7acc0fba0715f952bdf72f426d8d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20467f2777a1bf3067746b6b9a24b80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc7c341b09c0aaedde0709e71994c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be11b76335ea5c273d3b8aa06ba0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dde6d1414e784484ee7884fbc0f24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3b3c61068bac9899f1e58c3c5786193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62289fe01d5f24f898c695bdc21660194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f8f97008f050d4e6f54b056f3999195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d58924f63b90618e0379046b7c03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7dacec2b00e42b7886ececf71738e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c4b912751584820d989822e950862198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99e480473a8c7596355b34af18b8bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219a2506a287de40b97d5aa7f741edb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9025e13317b57c1d495a8b4c4028352201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc069e52b7121f9bb77b92e2d49f8bb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090631ac5f44b0637c68b2e433f2ecaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740e037ae1c346168bf1b14d45a0eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bd6b7d4f2bc39a92b4a7a72bf4a0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f3db10e1ee50a7ad71ba1f632d6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c849bfeed9565737bcbcba1bafc7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c94d7a24ab17f575fa50e2d86a15f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12031fd308301fd96135a13558baf481209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696650d9d6d649f62a360162f228f600210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f05c4d45b5eb6913209ed1012986fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28febc0d644690a3534b0ab3f26ea9f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970606d6f76d9ecb0f7debe136fd0ec0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a924afa52abae530a5215fc8fcbfa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f99d78cbbe7ca9fcfc8c3f1455d16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf600fc6f928eebfb162878c330da242216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a359c517c7f650648c2c696f4a5a141217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238142ee5829e7cc40c0535e550841c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d984fa195401fc77ff834f690cf0448219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2923bf01e8189d3d681440db2df6d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44800a0b48106dcf2d462eac3ed5cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee158420697e598d30ab2478459e40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e9b160327c825118184634883ca2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d619e01994ec807eff5ff5cb53b73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab58b126628d46ed394e7015e3f752225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38666e89174ce3888ab9f7db8c88119a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d687612eaa72f185ecc5a60cfd98903227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7105517fbcfe50d5430d5500f9fe31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81652b47c42769f2965283cd6e925e94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411006499948074da27107181f0e7e36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d834896643f0e1fd114ff5a911495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfea2b16a3683c9b7af98e5723c034232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea257f4cfea40a5b37c03b5282f74f8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01fab90bba7cabefde2edd4680da28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a475a7283022210d6cde04b9459d72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aa2f8c2c09a88d215fb5b1599e9ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a134af6210bfc2f766021f27da9349237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66021f002cc8be2569e9bc3aa38700238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21225177d0de294c7a841f6fbf98873239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e9f8fa61e34b26f2f9e09d7798999240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad798c1791f7e53bf98480ffdbf767ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdba1d8abe0bcb399f1fcd904e49f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50096a32b327d68d63b3ebc5d84e070c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f66873c1070383035da8b1d59295244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e990b41d317344d4bda23500a11ff1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875da816452cb7bc57a2f6841d4da7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0705c5dc1574ec1e36d31f48011ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aae36faf995ddabc9ca772755ffe5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed72a0b21ef4d07c1ce75d0604ebe63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0089a517c6ddd11f57878308e7d4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d539fcb3fe8e9b88071dddbde5f612251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e3650064c215ad21ebc1abc5cab01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61300ebf9c758a67d3011239abde8282253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4529b757c37afaba52df1c3ee41f7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd562ed209e5cd9c3ef70d12f263451255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf50ee6e9350b0420cb1ee4bb1cf07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60685346b19b04e149c8fc1066c42e3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973112eeabf65a2a2f79d516311c9a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da6cb16c4306211dea6e9bdee8955c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b7a73a92c3f8ec3ae948bdf1d94f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cf92b353ddf3c6d72c99324ea67d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdc6eebe4c006544dfad791949c93e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaa2b327237bd8bff652119b9fdc0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dfd0ef14b515663acc90a17e14d36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76625105dd432d3ec862db73a518013265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9506d7a570a89f841e192ea35b4ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c300d4eac603c883a065c0ff9f0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff36af8cdeea2fba6c39ea0f37e94e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8657d45a452ddd0b443c5e0aec1334269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda41c3fca5929324f2aaec3381d3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0434e600b74c84dcaa511de11f0ed5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e526a67439d0a93d2584a4ef5411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ded369c88d7240c5152272d2ca67ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8980394dcca8e3b6f117cab3526ec3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8ee586f4a3b8b9f0e6b02093fecc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c663618c7ded6e6c73b8a2b8aaaa4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b94ae28786ea63cbcc5c562c45120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea437a7763d4c631074a9f1690578cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd396fef317e612f3ff59eeb3aade279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231edce02e3df6a7c057dbe1a5ee3aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fcef47fe9d8830445b6d419f904b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e4321e55da88287a09b08030a17bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec77c375d3ebfd6704e2e75fb6ce8bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889f2a9314449e1baf2e83c5f6ecc4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc6ff770d241f6b46047c9f66491d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea86c7cd6b6c689bb5add1b99dda7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6e37a735e94cc2b12dbf5a81e15c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8872278a68ecd86dec43b6cf5a29b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6824537a16a1ce452f100a0366d8094289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3295cdf42e422e0e2422c65899187b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2951f335175c036d79a754a463938291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ab4e39441bddcb2a84ee1d0904a19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197a73e337c220d78aee33fe25c3f31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd44f70f14638ed5b82fc329e1e4bfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f73a1375aaca526e251b1de928b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13626c79bd2f18a31709131628f68f96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0790e507df01706a5651fce0bee73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95008cafef36c1eea1c1e96457976298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d219912cf75d322d3d3c5a5236accd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031dfc96790c952e7dd71d7626b6485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231debcc9c2cfa6e5050b195c61db1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092942aa4cfd432d83fa09eb3081bbc7302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c771728b2a8d8d3a6ccf1b14c7423b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf563c66100c3786189bd6501118e692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa27b572a8ad190fd0de61b8547a0153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c265f1f527bb953f4358d60a0638e234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7614cbea4c37539f33d64be4bfc79905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c78cf25047ba61d26c4d8e2dbceb9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0abd8681b912394aba0ec5ca807ae47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606a8397702748893ba7d34e5b2eee98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09629dfb28cdb4a19e00ecfd7c6aee299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad1bc4064eccbada00611cc08b36410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414623ecd3b30feaabbc9efd437bd5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f68ad115f42e34d2d2ef75542929512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fa2a4021ed62c125d1c7d2480869c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75433efde2a70287124920694f04e7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dffd01643e459f23059ec34eca65415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bdb2c85b6309a633fca5d647f4f6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28e1e47dc018f24830ce0ee0b1e4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe8ee27f0e5c56a17298486852a9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8d55797b4cac87197bd236998c24019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf82870c79379dffb359cd71ecab520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a7b42c4a686169abda7d52625aa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a652e11288faf3aef74131815658a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36248c658355df2f679db702c433b25c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d939ea5b1bb24ead7b0b64db1dd4f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374769a9f09d870bb1608b4c73e9f05325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b722562edb18f4d98b6e8700d9fa39a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7d1e903c1b73ca7e12052822b96c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35aeb6581ce61456e7074fc4fb515e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a56d6ccbda8d892882b6084b8b9af729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c1c523596c54996e8512888e6b91030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d3b91f7894b2d4a86428aaf210eb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1a903c8ca0e897943d8df487e0a1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663da61caffea22838235c73f3c2a8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e7c65e336fffbc11db66b080c0d1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069c8ab685a9522f29de14cb918425735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf752139f47c86d6b7b1d397e836399836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a43f19ed8a5bea45424effa6eeb3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012ed23775a1a1337b347259dc158b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b0413d00880d7fb2c24a731b424139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f3d5236f4f82113d408d7d046bb2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaa3c2592e8c4c037885ebc2841b8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0894a608251e7297dfb1e0cc4eda242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfa42ce4f77fe32f986417db1138ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3fc017c90a31864ff3e2c67223e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b5e1cb742737257047c8fc966483345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c01354401a9d79fdcc4ed57091b89e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baa8efc746ec48f30484d750842a3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969d8852362c4a376d214760187192448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a327c11730517c81fcc9acb00be3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4377d30a57479d8fe8b583b130d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9be1c4de73961fd5922547a6f42751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64159042d2922ccba9757319e44729152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ca25a170365ada9fc9b0a46d94cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc47081854842415bcf94e6971a6f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3c3c4b8c634171683681fddd55a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aae5a8354b0a91854fe24e7e36a8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91036e44cd732cff4d2fa2966eb28c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ec9e619c7cd5b45ea9f18bacb64a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd493762e5c62b4e083fe35d4d4156759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dccf9014b21b68eebd594ee3045e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d799932ff01a4c5a68ea6dc2279ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156e76a39b2a840d1f4185383409e0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c78abc5163b3d72227d6673885da8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30424cacc5874938ce01d2b34685387264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc0274bacd783a6d0808238e462bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256268a2512e3b0154fe185c1e4a7e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c07d8e784a5f4a817bd6d47c76048a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79338666681605ad03bf6ae896648d2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc727d43cd011e0e40c040861bb995269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b5c7eb87a89b8ce2785d2aa6569eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276254f515c8e4a9a3c961f65d24eb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536510f3d0c07a844ca5cc3d091885972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34aca3def4ddeb430856b604633dee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7801e5e57b70efee44799298da6a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8041f43247953cae6f3551bcc9479dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97fbb57073f590406604920e026dcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7466bc8eac94bc4c249d09fe3f4aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427640b79f530b2a938a0fe7b6bf9f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1264ba101123dd01830f83f6f4ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae582e5062d129bd6b24b3014cc6b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae72e1eae3cd39e4965a446a09eab0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c91e0cf6db4d666bc8ea8ca0638982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451fdf04676c423caf03e7f1c84b5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ada8b7844f5cd15bb24f4fa40e7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cb864913e066f3848d0697dc7e76285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd32fede681d5455e9ffe2a76d584986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a07181d7c323a59438f90d4a2c3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684985162c4a6962b67494f902cf23ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b720af54f3c3b7299a91897e31ba34f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811cce2d995839627d772f77c3d24d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c6e486f1a226da42baf78f0a90c2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612c5076f3a4b7489b9049ab44057cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d70f143e7e7434a95a83788ef28f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2985146041d3e57f1cccabdd79840c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e1efa70e3a763a57d4ac6a9bee68f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a455759849fb6f79f65f55e05cb041f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41c9de257d44d37ee01414d2a4d08d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426509ce836477955a3d1c6767a2e9db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c241a2789be52c314713bf7feaaf499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae5b7ac892e194cfa761883c39ebac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c60a60ea3971cbcae26d8dada78fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dda7bbb8e697f4ee746fa6b7926c8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ccb8146adc8a2ae704ae57cd0afa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0f12dbfe487019dfcd9eccf2f7c61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41164c8efcc59d2f604f1a73c41bfe6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710f06d7c8f8f8cbe3dcb4c9588333c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3d4124e806b109f8fcdbdc52de669107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76f8d00293b2d7ad044dcd038988e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba4754fb7ed2abb5286bb33335b872109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81138b2b1933e32b03101575fb0552e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2b3c8d80e9a0440bcca85b2017b0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28e95ab10e82529b7dc6268f0dee6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ef89be3e0261bf1a2d5a3405dcb17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a6d7ad0fc424eb8aba9d95777df9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582b67022c5f025e5892b95c68b0c41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cc8d685eca4a49fc7bdfa358841c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce01529fa8b491f61f5e4c7827d6572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760813b6b3255c759507e3ca2cd349d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e07a17c2b285e90322c340cfb33ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f57a3b68a998f64f8aa5c3fae7c22a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c860f36d8fd3d8f88fdab177e91ccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb05ab61e9af4eeadec356cb45a62b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076be75dc0889dfc4119e6b47fcdf1df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9c649670d4865520d486c88c71448124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a1fc6e6f64ecc23dde322ac803bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092454803e25c1809df7ac998a00793126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d04e1e1ee2b3095e70c48ec93f5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd43813a9ae2e0fd5c6deb288f0685d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba661eea73cbe178ddb2a5c1b4a052129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3d5d79c989413760066e0c7c2978130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4200b4f682845a31f7f2020bd2042131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367c70a1719eec9e055b20e042de529132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6cde1d5e89a734c2a1afb2fc92a47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2735dedd51c62a8690e8071bbc99b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173afa1c757f58b76ab1f395d3e2602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bc04cbf748012dd0dc6fe609f9bb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6328afcbd6f936b796c7061bde912e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff18daf9e26465e782dba2418a541e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55181f23ba42aa90e0cb3e20bbc829dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b39035a1d0d5c831e7a3490395afc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828daf60da5253d1d0e5ecc5d1e1c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0eabd56ccc66245d85bd55e946381142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ba73d0db32a4de28e922ed93440d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c268e47aded86b416ba15ef45e500c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cee3d9981a4b6a7d82f21d23282232145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de615e22b65e667c6f22939f07b54c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3344f21e9061fcebeaa0ef6c7c3f79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f93e46261becfd7b84b887780e064148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3602163b94728c97bf8783c38138e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e57bc9084e8dd493b4dc008fcbdd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021cea77f1413945fbe87dca79b8aea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194483c32f9bb886f53c0f46e3ba977152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86529888a7798b457ffb29a74b58b56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601c181b6bcaaa69e09db0771dca7cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83b03d4a49cfdb7ad032527dae57c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33aa3380d4231f59b86bce45bddff4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd349a58c560be8955d4557454e68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d332f4c44642f64b39deeb081f91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f41f51f1c9439921fb255805f338159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd36ae45c7339bff07ee280aeee8f03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf15e3de29fe6119fc844b0342f9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c72e20a2100ef72e04a58d93a2299a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad767fb6ff5a025dbd015d4033f160163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8271bd7214f2cce9adf6d27e1033f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e311e1391ffcd799427b068ecdae324165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4aeea9df19dfe3283a00e0a012a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a756727d22d107082b2811523290943167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a77a86ebbd0a49152c4bbc3ab6323168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8f32db3f1e7b63002dc9013937c40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e487150f42be34e4cfb0767bbfdbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890c78a3556c77c8f63f4ed52b6e59b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32663d223d0de66e02aca51207b7ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac641a927a252d34636dee08f3604b5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59d2e1fee92b137cfb8fa9f5a0932b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb00638aebc4fcad1a9ba022150669175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675179e8ab935b1f87e984fde9ac31c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c3b0181f447b882a6fdbd6ff83202177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b92f10e8910f23f3009756f1b6fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ab4037319e131328c6092c9a78cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e896f2d17abee80fad330501aedd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271fc6d6a13b63ecddbba4f0b1d704d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061060c9eabca9ef9d00f089c5e0ca6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687923f722109d776f6fc46ccb44694183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067780fb0a3b710b2f57db3b4bb9f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c4943707c061ca0c15b9e3a618228185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da0990b433ec01236badf8513f8b7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8764b6f23ad5185d9cdfcd4b5241ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b38204b5b255ea8d6ea08b989e5e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db8779bb3df6a9cabf48c99ccf271c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5347393458c5562747e45756b932baa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109130eefe78fe581a4ba467162996a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e282ca65df7a7983c8e844121faff06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1596c408045d8a580f5daa6197714193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00efd43d77f357a68f0aca4be49146a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38673a30f5b1d7394c68538d3d5a8127195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda83e64b3a92b2b886d6dbd7d890e9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2802290f0d3024ac2bba3eebff742c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52822441d6fcde3ea97e855447bc9ee5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2cf369b4bcd516d855232714b286199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1619c23e07b91109ec93ce77083b0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5313b589f7000f096ca48ba1aba1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e7749c15de894f43956ce9335a84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27633ea0413516b6e66c32e01933e81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958d6b3b819f2bf53b227d8433a03a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c95e62b92b0a2d2fa0176ad901e16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c7c35c1da8dfc25fe6a44c71631d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e4fb687fd77115cacb8ad4902035b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699d6509236606cd3b3992054adb5e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83695f579ae30eef153c302a56f6a25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5c966c4a9d7c53a22be218e220c96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbdeaa9f8f776aacc7a03513504da5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431ec379f75b3df7567210effa7bde3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6ab51380c773e0aaaf1d61089e8fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4e05d010102a74a8ae72babb6d36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28cf1f13a21324f6f1a074b0339e02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49c2c5f81b7c08929f2d3cacfd5079216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570727ff2583fedaf1997d9aae925b25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a9df77439750e050b8f5a93d46830218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f74c5c8e2ea873c8ca0275935b524219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa86232984ed598415173628932512f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e7c04f56575ba043bc6ce76cc7b9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c970281efa22b523cbfb7c0c80d44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e9ba1ae0d7585b843fa11b9bece95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96ec639991f1b7007d049c67849ad0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550c49fbadccbfeb6f71aedf0c576c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e876911d7aa0829b40b2a9dbc84484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e803924b6d92d3766b99d361c323b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71b712a15843fc523493e052ff2c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a513fec49caa2bc0779bcfa580df9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34a2290ce364005207da971a6d9a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaacefa3bd81c517cfa3f4499c04c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dab70b81e613d693249725a800515232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f7642f09f03d815d5c75fdf86648f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829340e87a4c9a558b3f14705ee0a8b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff69bd23629ca469131c51b9fc9c6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edb8abff634455ff502a720e9a6925236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a0d82a78ff25b893a59def4f4cda8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca1200fad8613bc87d59b96219e23d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3f1aee77e89244fa6e1eaa7abc9e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f8fb32327f0a4c76ac019cfb0dee7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a451685b1acd025376624200901e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951c6307727ba05fa9c2e11d195d2fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a56d738ac48c5882fd9c2ce102b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a5858b2adadae7421f24835e6ff1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac818680e007962c05bd14ea1cf15d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478723c976ae95f6a53ab20c5bcc9cb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788cbc4df93d835380567ca40fd494c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfe8dbea8fae38593f8d444b77d950248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d353ad1b46e529504b698cd1608ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da118edd7a93374494f207ecea0e9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d42f3a2babea87f48eb14780171dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee9b009ab9e7945beb2dba592a33f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a66f8f39902523b98a9af1dfc5544253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b06cce06f5b0dfc374e43bd9e809f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fac150f0995fbed4c623e9641aecd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b62f2b3f0bde17d83af94eb026769256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec159984652a2271dda931c2e905a338257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd2eac6fe85e93a771356ccf3001f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dcad4db055d3f89b54472ca0b5daf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f20869b6fb0a0d0dcc0f39c11a65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5075090b0501294360507df1a8f11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b0b9ea7f4322735a652caad075337262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06362fadd5cf3f0ca5eab95e738734c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df535f916c878753b30829707ed26d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fee0f274da58bb655e698142980e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8db44e44c2980e7dba739819de323266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f835d2f72fc67d74ecee4f894b1ae78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79320b61125fb8d33021d38a2ad16ed0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e342c7afa2f46ea1f17421b02e8770b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca31ba8eff44d0fe7904a0ba5ed4b67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701903e7fe4b39e929949b4e7589e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f752f61b8679abd1d8dcad1e6597b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b32da80b8da0db6b93b35caa7d207273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce09da5338b76d6252294e16acab479274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71993f07b84d5dc4fbfb82ed5780aa2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cef7ad739cc2e668b2453c65242cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a933fa146b90d54f15c9642078f768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82602bfa4659aa5ef77a4395a4aec62d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37138336745a76474f2a478c4305160a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f56ddda7c26bf96eaa765bf4d4d62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d11271decb887ebe176a64d7b9d73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4086316b9642df04c6e8d72834db56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae20f7f3157e016438e91fc1ae1e79a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc4ea68397b5bed4af1e05df760e73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe690b2561d62a570ada78384b33123b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07ff2f139101f71c318b70c567ca41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965901a826e101888d3df5fc650ad9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e428c7c8dcc6bdf9b1651a3daf87d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec5f16fcae7a5c615a3110a164d015289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9004a6a02e7f301d1e99ab93ff149290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b17db52458cdf12ab5bf7b49e3cba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e05bc7cc114907fd0d345ba5bfecb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de79edbfd55d0ff0cdec0348d7dd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d279eb457170328e0b997edaf1bd987294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e785d4f766da97aae4852135f8fdb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b510b57d0a169fe2a83e75790dd3a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3cc15975ad6086d14e2c33c7c68b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeca85c18a0aa782b20447ac7aee116298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462151f33865a616bdeb7e93de290f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10458085fc37fb7b7861e5d658ec055300.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -10310,110 +10307,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10680,51 +10617,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J152"/>
+  <dimension ref="A1:J151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -13590,958 +13527,933 @@
         <v>287</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="0">
         <v>3.93</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>17419</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I116" s="0">
         <v>2.66</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>36</v>
+        <v>325</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I117" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>326</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I118" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I119" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I120" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>17439</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I121" s="0">
         <v>8.92</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I122" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I125" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>17446</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="E126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="I128" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="I129" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>180</v>
+        <v>71</v>
       </c>
       <c r="I130" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>17518</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I131" s="0">
         <v>6.33</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I132" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I133" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I134" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I135" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I136" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="F138" s="0"/>
+        <v>381</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>138</v>
+      </c>
       <c r="G138" s="0" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="I138" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I139" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I140" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>268</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="I141" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>18318</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>268</v>
+        <v>49</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I142" s="0">
         <v>4.25</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I144" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>18323</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I145" s="0">
         <v>19.21</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I146" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I147" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I148" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>18372</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I149" s="0">
         <v>5.74</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="I150" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
-[...11 lines deleted...]
-      <c r="E152" s="0" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>