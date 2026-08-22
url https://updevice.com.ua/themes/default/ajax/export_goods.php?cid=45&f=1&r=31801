--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff35c73980f0018c37ee8ebe019c2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc58ac34930fa52cb26f854b0ae15a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edc47a874a7f5fb9357f24c3baa4413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7a8fc2e2018306ec106c6a5d981a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664ab9da57723e096493ff4a22a6385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c4d1ecf00db2b6445fcf48afce956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3536667ed22c076776b59b519f3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1915d709d48d3a80e537a236504bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd8c3c9987b648bb6dfb588434539c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ceb29f9d047f3f9d858c43a1baab410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d45c24cc96330731f71ad36e81a4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164034849552bc26e6acbeee9e5303d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20688ba78d36569cb63dcb93aded36413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16277531f314efff8a145ee6538a57c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ce2cb4e789beb40983807216944c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc091be0e9c592f80dd85e4a8c51cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afde3ad435acaffa12158f8d226013017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c29fb3296327f55206b7578eb2ec718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b54cc29a7e12f6b4f606d2530f2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516c54746fe526de4081e3d526971f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ed1ebf5b272b629b3daa5223be8f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e8e4d29bcaacec31beb411ae8f30722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee61be574a82846b6b8f6f2c9d202523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de02544aab167ce27bfc925ec35e4c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61bc3484b1c10f910744df24eac1bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1a35f3b5cc6ee290f87b8f12e563a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b8bb2d97c38e01916b1eb227c0a9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eeaf04d0114df1c2f7a8c683e568128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9915cbf42353f544f598d232a4378129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c2f8e5cfcf011935635c78949618830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016911d6002ae9c43e1b8d024ebe749f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad76bf6e9aeb3f2359e4218eba38a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba705944bb37548156fc74f4e854ea0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b6f3a204fe3656b780b4ed51116ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5bf3d1eed12f2d214320e7a2262e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e48a7a9790f8345ff72381aa86f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478f8562fbc3646c35dfac61d8efbb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d53c5231e0dcf23b78a781629df20338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622fb3794b584d5f9a0110d6049c82539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a8f6ea15876a39af5a13e51d88ac340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d89415d1ad3e8bb9155319a5433e9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b9a131263cbce4b0e66dbd689e9e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069edb116040dc82ca81f53757fe473a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e325224cad53a8156c6025ea9efd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7e29ca144b192642f9871a4b33d8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d540634d0dc48c960422db9205e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204c30963f5368795a65cb900aa738447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e98857d64c7e00dc453bc541a7ca3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d73b722a27cb4dd9e0f5b4a0944c9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519a8f97786991416ff3204bc564d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb3687c4f2d9e44e5ee8a39511a10051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20b56aad00d1a25be2502926b644e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f844eec910d06c2de112dad83a87153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8e997228cbab933f3bf7ad3fd3fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c6481e3e3cda0d3ce22be5af9aa2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90884564e526e287bcb6f1a4fbf1781456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd959680234893fd5b3445ef84fbb3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5f33c1bd905e859d8fa4741c7a8e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707feeb232f5004ae0ce32abdb76243a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f597e55330984fe4ddc92db77d024460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4b78282db825718430a20d163db861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c07f2ee7751c607caafec1a4dbbed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54b40c76d121902919ce26f07f15d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c9f482502e1a2c82f76cb8833ea964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d8c517d332511fc261935426c25e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8362c252b794df6bfa461b3bdd8bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694747597b0ff4e0cfb0df46e48ce89e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae6d4c95a2ad7a0d9d339b0febf9c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c1daf010fb3359400e722b46ec13f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4728c8780c6b866d95bc7da22f557670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd59bb54e3faca8afdb91594d74e72371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dccaed14f26c7470468b64e62a15572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205129e991eadc939679da0686f226d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19466c960048e19cb4d36e4eb9ef542374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710c15ad5f0443614fcd377df137d8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3dc2f2454edbb2c100280aefe260376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599a9535477ff973c18258b2e4ba40777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa846c863dd7d64b6665d4a5ead432a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f8dab37b3ed795e7e1d7f1fee787279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9848cc78607c3eb55dfcd6bd1979780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23962d847f58eb78e8033fb305372b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64185f3731be081d890783c66867d8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c12c8ff7414f2dca7e9ed09c5c01f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a60e02840f22671ccad1fcf9c41284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2011815b86ea562d967321028658d9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5c6f64e73f7ab78fc0f90bc5fb9d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e7050d574b0d1800c95ce1bdae7a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a2717835c18345f9694c751f96da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af707a6a3c6570bec166c51cbbd5e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527c4af63125214799e9a3782cfea5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e8b2d8a58e6da49967cf31055060491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab61c805c41e9259ece228ef62d19492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df151708f97e112874d7f008a27d6d1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d5e6ba4063c95c16792bf7a9ff1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed586d4c75adeeb94532bdb77ad8a6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6561009ef656a3443e8571ab27df596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd57c39d28c870107cf803e36f60b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210cbee39fbef167eb11ef5d0834b1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f96ef3c9bf0332f3005b9f4ed327999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa302b5c4596ff109d9b4a91e064b5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fc0967624d5cc4a710a2459068e1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12763efc815632b9998ca8fdc5f1376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e3200cca7089efd711d15f74fbe5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641098b6d42ddf39d4cf4288d13ce964104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e3154cc608b6546d544c705c853a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ee035eaaa139a1fd9a1c03bc0ac3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c740e05faf19e6b76ed3644dabe89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90952463c46c86c1f153d0cdf45a4603108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14637e0372637c07df4300d2c2551b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bea80e520b723f07c582156dea060110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c15ec9905db2abea89afd3af59dd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8244d771efb2ab28f902a35292076112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49623b3cc7901e2e4f2e06b2b59d12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae848c06e776cfbe14e848205059da13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de8b775d782fdb297fa773c9743f68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598421d844cda98c7b63aef8cf23641116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cb92e194e9620d4a710664732dd36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5f95aa4e9e6050755f1459d14859e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcb99d29dd8a9793a34b177a356388119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c8ced43a12a89973ea19c18dea8d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb652b90882df611aa3bcdeca2620d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a604f255e80be5e88ae40d6bd0285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f970474985c5a7efcc1b70c79f9e69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c419fdb01a38c45917e362887c2c721124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0274e9eeec5bb130c4299fff9dbc543125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e47fdd178c24115be090499fc28c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f9ff6837bca6e8c3cb00c2e4d9a7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11035c80221bbb3191df0d68fee22d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ab823242770ed60a7cb647d678e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6069a1968651c5664be3a4a71289130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f98d98280f3f6fb974fb692421220131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6d62f3ec55ae0dee76e0589a87577132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62251076fc4a40489fd18c7113c6fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350040d2e985cc6a6c3e6609bba237de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24076adaecaa951486799e531ac4a0d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684157fae8a905be1e02d65344a9c056136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134164b9be5080a9ca1d2a092d56973b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3afec1c986151e1e581f8229e69408138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ebf50f657d0571256a1aa75409ec2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc1bc0795a0fb60a0e10ec5dcaf68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3ec5a3c665cc64600a8af4ec76624141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975d383375decabf2cb32a94cf9804142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9e2675a928839be1be24b0f1bbcf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d38c5b322b4127910cc0c4202b6091144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33103cfb07a0080d641906e91f451fdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be9008231d3d4305d37c1a65c7daa9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32492798b42b246726b21ca01d1512a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b285bbf0fbb037e0bd46a78dd0d56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411cb0d346711f721b32415adda361d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a587a00c89a8b6c68f3fde4c49e309150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc75e8d456eb7b980e11f551aa7eb39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f94d20514779146662e69bbcce90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01390d2b24b0c3e02d81e87d53c2553e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141c69a3f598c8a2e8e1bb9b8970b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37615f7f922ba748b9c2c61267354500155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffeef14a47fd03d1ab5d962a2e815e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b5bb8a498f6703b35eb34c1632857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eb3a97e7cb384bfbe097218457c25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a0a8fca7d89435b306ffdeb83db02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f7ff1da7cf7fc5c3ee92f41561f44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b591cea35d67cf360b15ef58e5f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2263bdfa5a63eac62a3919b7a399b2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5c1d2e90d2047e802ead950653739163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5617ba23302fc16e671297f0bdcf01b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98cefa819c37adcfb8795d57d7d1d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2cacb2da411ded7feb1e99ee34d7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaceb28de08e2b593a32a5a08bbe38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7d558f9e7ceaf3e552b5554df7e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99c9607e48ed66a970e56ce28afc2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c089b3f5981adb8089ea76ad3742cdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9407c63d13d7a779360839b78058171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59902c2b04e99eb91b8467911784c8d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f85ea5fa208332f48f93176b6fb4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dfa76a0f4aa5ddcc8a677b3318997174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4f2bee8c04929b660e7ef09799a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef830521c3dee53747eed6ed510641d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83644714fdea38610a4d6395f70057c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac542003880ea09605dffa22daeca34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816e1632e8ba93960403b5747e3c758179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb669cafaeeddb0e7ba2dc85e22d0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae6965d598f9dc6f9fd3128f88d60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a8e9bfcaafad2cd7fb097a5702e81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772c59a319deab0bc13c66ed6dd3bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16b245771724d490013bda7de0f9d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c491eced651657b2ed3540c8a48a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93549f9fe5ee03b1c175d393025ce7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb6476414603dc45910f55fe67cbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137576f6b3c7c1e30d8bef26008ced70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfd36ef6b9193b4fbf79361e2be73c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548eb59fd289d35c70042b3872a74c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5db34416b89427e7dc57272b6509d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e38ff18f0967d24a7ca6c539d8a305192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbab6202f39ea2630585965900359e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33b525bb4ae84eb30c77bd714f508e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26036e2d3e43cdf517b5df5253221d6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a48e8e114e9ef1315afd7fcecdf2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df677bd319d800e5e0654b0964a467197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22702e068d3201b2bf70b01cf79daf69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b73395dbd619b48e718db3cc14fff9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5f31101806fdb817c9a21f1e9614b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d41cbe9431127074c22800f9bcd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ef2bdc7319262d296f33dad1cc7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7e25cf4d4a6dc46b4233c1e1abef0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488bb1c64b000bd500c6e4a2114957e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda84b15aa2f560b00b1e77a6aae4bc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b237a9ebfada0ecd30839858114c8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f5f05bd6647743c7ee910a76fe2e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744996416bf90e55e2c50df729923b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cd6d64cc7a064293f46607cf5cbaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc980fa6a4f3205c923d1c7f2571597210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb7aef3d20611fed9cfba9c7c04e85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753b765faf2529993e2502a5e6ae01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cfd3c06a28c8cb7c14350dfa45277213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676249c8dead39e2f1c8473a4e5e326214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecedf0ccb45682c1d2ce160fd1087a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e06dacdc221f897310a37945220ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3a2fa1523cf63ecbe3eaa9406e00c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c40c829cb883f5f75cd88b197d7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f8e102a2d4d7b5a3ba162e5cb2ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61bdd28d645315f8a7c8188ac3d024220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04678808d416cee6a0e1833eb15aed07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94a96925f6bce41778bcabe747fb56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413886ba596562fa3cae7a7be4b1c43b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06928fd680c24c1137630b4f4320cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b50c936148fd7b22340f7c309e2af6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20453142511096509b60e4ce63b16435226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42cf56c0574d9802faff7f71f50c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2349797db4aab850d684af2eca77a18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba85ee5e0d8bd26e07d229fecb4d75c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09218d6605fc4845196f2bb1b1e6c88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de11085d270e71f1dc91c3f4ed82fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dff71ab9a084b1f4ce965e7bb2c8c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f11086438ce357cbba202a8a449315233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbacd17d537f4a3da0fcd5c29e8d54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba9a5152421089fdda8cf5bf14d2b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e2447f747a6d80684ca037f1bc85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9cb852918ede68cb68bbacb0c4dcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d5f491a7e7c3a26d801f9f15ff813238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4315de99d16bd8181e4df736532947239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351bf939f9c3478dd09e31937ca9534240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50194d435eb5f13552a9c46ab0c4d186241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49014079209b1bca749fedb1141802d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e372f0cd938a3aaa763bdb499fb1ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59134c90c6f0b10715b998882d32fc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0ffdd1e34beff67bbce09baaac356245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d019e7332ea73b9e8654162bdca71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aad46e0840750421ffefb59905490247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7d87fb1467d07023fc8e903a8f6c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2756ea0efb3fa1394fb926e73971251249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9392f7819efab44e7cb60b6051f65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b1f6f116fa4cc548e7ab24d1c2ab7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d2fd5fe00919651525a3c81c7e4ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338529e1d212858ea07e6252cd855f3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660560e89641e256633dcc42a8cda0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afa747206d32e44351862a7a75856b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdc263160db9f3879f6dbb327e0645256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b279f737581c7edd509fdda84df73c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a09b0e4ba4f02ea457d213273f346258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2499cca973f6ddf90e4e0e1dd46f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c290fe2794f05f9dcb70a4d757b2c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867570b4ece69348cbfb9dabc41ad3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97ad6b36fc3229ba97a6e98c5a09a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4690e422b45f65bb7d00214a2196a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6519b13a27f486e0e38160cb2c9a9ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27955a692fce1da7e5457d2bba426265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce882573e6970679c5f4b6ffea98b2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69ec78a65a1fc71d614961df069daf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0f343e5fd87984de9b5722f9d549a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60b606a77626987578474e5ca10492269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14f98a7da932c3a8cbc6c61a0175b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b9c9369a42268e8f20600782e7831271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d680af6965dc8db9e9bb7b50afeaca4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650dcab0856ce3b07a15abfe399e28f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ee5ca7d8f99bffbaa84e75620be23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9a16ad0dffb390ae343f012e56abb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ce0598f79f88ff8a80634c745e1dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678a2876f69c2456ded00628a444600277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebc43cbe24fc3a03639bc89aa5a50a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25334c34bd988e9a0ff7b6b87cf69006279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378e1dc06f89ab21e145c676610a46e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42ed059f3d024d8ec37c074cce64be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7b3d53e8ff7a3db20dcf2bae6a0d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c17554af41ffcafc86cdf29c8c7b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c1dfcf8deb2e2f3e29a07918256d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe604b31950ed104c7a5d19381868f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9debc237e8b3b1d424d1b69c7af4433286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5ca06132c69dd3e584e7abfd1b2d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86f36c29cefd8274ee7ec42dcbcf96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3c540f34cd5d2ea6f95867d22810289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e58ab7fa3d2811a4cd1f0b1d3bb0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331d2dfa4346b8408d734953aa9d6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4580554529635df5ee340f0b122b681292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ce1dade7fe8ab16945d6cc4cbd4a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb71c0fa0081797d9898afd801ac654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f1991a40e9fc99acd62abf02f4f4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce98c51de6bc2547aa8b11603bc4caf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b02878e2993624ed3a0c584b8ce9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5a1882126c55bb80c2e9bf05fc000298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57675463a75092b1577977ccb55cf266299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc543158854487c04620e4e0ed06be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3846689794efc119fa569dc272cdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af2df2ed760b4a3242697d6e2cb19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109048a14437a09da5cfa1a5d8a64028303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9f9d28e9744e8fda6d22e9175bc82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07196a719f1ec9dab2d7e532151542c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab6ff6bced47c8170da786967d2f9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fe0589fb2e669fdef6f46a1102b6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf1c8a29dd3f8c1e6d4dd798928f41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77878908227ad619370c73ebc4899e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d739a041910c4b1a82f327f49d1c8a310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca26e8e1e8b5fceca1a7e295c5c992d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74ee25277a8685bf2789e97c8f47be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eaa13824c52aaedee4645a4ec24853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16526ca8efff726c19a8338e16c46944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee1f5f43e389712afa1073aca625855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba214a5d02a631b7196311c383f72b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceabf0f9ac150c70ab4c4b7b50b88c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca0eccf2b52f59da924b4c9cb16c488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50605f200c64295b0e58405fe9403c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101e51dd9e16f6f0e8b68f0934000f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c39ac4b3a0779ac61b38e146e55811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38bee0d878c527d7853b86c9e1f94a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71303dda8830238e8cae3591d7498d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1669d4ff8c502dafc2249103e19198714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aeae34562ff72eadd1b720a9b03e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e102baf7e0722acb220fd2391f0b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664941ea1c1a5cadc1639b51bfe6405d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef55fb4ec0718890495051aedf78d4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9c8b496c0795edbc6eadc7fbd8ba919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2db713dee26fcf23379537d0f4190220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9ee617784811003e440f109217cca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff5deb46b0990551628fd8dbed887922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a99e758915ccd43e47d305901abac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d23c1d2666457526a325beb61cc45324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2f55c210bc133618d3a354a4f7dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc44f825b033b2d5fffcaccfaaf89c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846bed9e43ef4626560b4e2dcf7ef5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bbf215d4d1c9053f5a69801d7436628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324fc8b8f9ed6874b5d111781e892729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b955f8dd3ff415cd9b2ce437ad9c0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5889cffc32e93810930c7401a406931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d8e821d7e7f79457ede3536d5c0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15a2c6920cc88297607f23240c67f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014db6c3f8e10c4060d5d9eb38f4ce034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b69ce175cc1606915e3616def01335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb721e8c203a2af0fcab3bf76abb1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a9266fe52af5a4bea8b1c35d6f3ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8be0669b475939019a8d6f524106d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14e454ac548a24b6a82ec427e0498d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d717cb8ed823decc89854bfc566eb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4730c665f6427efe65dfd3351c17e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9374c9a9b48216191cd975de86ddac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4c840fa5288b7a498bdf3658cafef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f294819fc764815a8c817a092b6cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d198cf6ac1d24d877331602bb27c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17662b1b82a48c8c5b7eee5f482434f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edfd9506df1f2ee2475aca988cb87847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedda48de0fa9bfaa650965228802f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2484701c151ef7d42eae0831a93789749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5de7e4202af037c7961e05d4efed4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910ad7a375da64cfd38e62c8b97c7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ee8fe13018a6625b38369b9b2915252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81079b5a9041d871353625f63cf91453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee756e0ffb2431f51bf7a80c2f0c14554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d4bbd2c8c3477212d633e81cd7d9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283874868225721de40cda90707ebcce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91986982471f27deecccf1e58a8583557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb655299a011e4d3a4a6ea89126397758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68582785573b010406eb7e89e54b1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf57699fec3b913124667a00cf00260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489eb4f23e9be18c52371d89857132161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afecf7c85fa361f926f328f171ae2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc8fda3dfb9b6f9444bd2f2cbce4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e105ff93cfff76880a8bcd9a151821964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaffb6c0774cf9889f1d146248e636565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c49808e2da994b713576e8af7059f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f689c90715df8e6570cc92b9b689467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621176d5b580fbf73fc56841a6738e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4317ecaf7abd1561ff87691077392bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf5f0bec67d03f2af78a540bbefd2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9123f040325f6f25754d55a623b2bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417bc37ccaf4a83fd88daba8d291a4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88a9a1689c358adca331be713c9a8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4043312936d1d0774a1a4d602e93bff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d5893db99adbc05508cb6c2bc36f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32150c81d0bbb08258d9a5507b4ccc8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b0c9e7e0c9e725f66cab1a543712b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd154d56080c2fa0745f5e2d886b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a169b014506d977857e90f03bb088479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bb2ec61e4fcf330a3e7886787f4a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8e04279e0b7ec02bff572b46e985b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4891b7ba30e2a8c2968455a9d4693582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df8a57f861f6fe7222f33aac72138e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfd764dcf5a3fdda2ca12420b7556784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e32a0a55502ead4d51905a1a09ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b21120c248695668b897a128d19eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827886565773fc13a8882970419910487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066b12d98566313837ad00623439f9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b1dde01b3f9a1f5436c31862359b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2693fc40e678b902fb65b8a50e14a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcb0468ef64f881dec7f7e2f1b21f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a2645cc8176123c5cf01720525b6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bca565d7e3eb5c9b41adaa3d8a4ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1c2e2b5ab410f4b225fd3c2f1c83b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6efdb48fb2ad43038ea12df44cf4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabae7b9f2497ba4d755d1e580d62f1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec6a886661f32c0080e86433f654697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176215f1a34310a258a3b9d6d9864398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7935c8fac4c4167193e739bc364fcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac85b3ba89f4b402129308ceba3be3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d2c923228b9cee2961e0231c99732101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe490987e6ed60c4f04def8e2e8750102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01965e71119f9a4c425eba4a96de9177103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc338d89c7e10982044b07ed363c0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e5d828bb18e16aa4dfb388c91578105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec50da0c85d5b0f417e79bd9e5a043106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e0905a014252fd8409a8af43d166107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b1f2f1dccbc6257907e6ed80c4f57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221e76dc306bca15e1f676cbc491a47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d307427fa6de67a728038414af8be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb8586984d42a026c942578445ac29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c0e7f21c6fce7ab61aaeaaa0c3949112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3937c58a50fea9524ae4a9836e2117b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2030aa519cd1f7d040876774a1e56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce415f1c8db1eb1349a593b26d7fd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee965079787b075667ffd80dccd5dd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29891d616a6677cca2824d64c3f5f17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5595ac2779b7bf5aeb84191c16c0c2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2c59c287305767e5410b51b0220dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ebfd94e68375bf2bffcfd530a2b24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cbd8b16d537c6e85cc6b6f9cf35e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a72099acd442c98a1bc3d6241e4d10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e09cbca9dff5476a86ffdd8e5b40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc3ae6d806aef4079ff6e85c8f073d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db318d0f903766c4e8d2d31493ed8fd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95aff40427f6811f7ef77d459eb2f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b44da7425116e82ed7a57e31b99d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad023609d9619b1706b2e6082bf722128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2133917652416fb026bdfec60b076129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bae9e60a07126c60a185218a515e56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008aba1e8b5d408ad9decda763c613c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d55acc7c038ed56e5c30e83fd33d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8f71e44405286ce0b43bd3320fb7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb095ee3473d65384f3704b737118b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9e4e37236ec0ace78d8df7c54f0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d439794b0693580a0d105f6227fee9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27057e484d0bf9c19bbc4d92b847a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0084ebbc64c1eec05d5fb7618e5fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b11a1a904513d5ed352caf3bd4cad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1bfa13f001f58e2d09dc18414b49e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59e8079a1199b0181a61ab44f8f06e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a24d11517348240fc168a704e690142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb14d1d11cc83c963e1b27c957d5cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a23ba4bca6e8b1471d75dd82153fae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a606e9c303c93d9bd16bd5b48e0540145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626314e238571858778ff4723ada0e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126b3aac2cc675c3b97153703bb5baf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d33aa1db8e7ab02313abea1855e96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6419ce8f903161deb47d5e9bc23592149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b364bce98e676605bf85b394f2ce6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89174dffd5d310e83e22944883c958c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bb7ce4c81805dfbb361cc4c6e0d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52019085725efd76a23a56f086e46a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6e720b62ceb0ff0f409991aa2ad0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836fece49539870a27ac5ba2b26e4a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57663048e61d085f518a1a26ee6b7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225a84087f46a2e742e33e626c45153157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2a94f29ad31fb3c6dc3f5af3f853158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e76c0154a011caa39965c0d5dbbdab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeb5612d1bfb14518e32ab75d52626160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f79e7ff521a7a87415f14da2fd3be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066ce7f57eb44c503ece82698bfeb3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382b1b7a60c04d07e94b5fc9777be6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95bdb40bfb3423850344437687e59f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac41bb133be8919de7c975127b6137165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f689f80e86b3e187b9ebedcad0870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfad0d022933b52f8073c650a4fa664167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ca6200a1523a86550c2796afe99e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b623b9739be239b6482bd5b563eda5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f3a87b6a39fd040b4caaa016058cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62550cb54a5ef15d0078fa4b7351d02b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc1619d8e015bfd06f6820b5c73ac8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671a877b8436fe2683e969aa1ca84be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13593ad13c9e73c6faeb0ecf09031dad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72ec95bfc33ae9e2da1334eba6ce4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185ec4c094e05cc387bac600ce1dcee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b38f66b5ca62bdcb5052b1108e300177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac581076e3c5358ff7bae3c0c58f47c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac88c68b99d00ba9b12ef0889411efc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2f549fcb9d702311892fbb9c03e2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad82fb5fb3181c7d1bcba3e1c454ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac140cdf863e33376ccc803e732c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf725dd5dcf1a72578278e47c81155183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5388612ee8062af5b582403a948cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c79f8fe3b427718f73ce98ac853de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408691f2da35355f14a6531b12e11d43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f1cb482635d22a41e6b6dea1d4a09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995b104845457ec9c334e7b22266646188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab40cc21f86798d3fc1de0295e50a4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a130111e594763ac47020d0b7b0d88a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666254a9a2e06515f8189994a13ad7e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cccda246d4e9b4fdbb094d7df2c9ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f36630bb8fbea087e3aa8c7fec0b43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fbe252e573f582a88310e57164d64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611fcca36abe9366046ff3646585522195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860769e2c21e74325b1af65722634af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ad9eea95dafacafa446e54fbe25f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e29aacbe4e9bcc5fc9c9b1c893650198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88108a81bf8b29adf6666a675e20a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c54f846857dac3d282588492fa0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c10f6ddd14b9b0a70181350f4a1ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942446c851ae878e1e62550b55f5ba8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ae19012222578b7edb1bf58ce2fc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ccf6039e8078b284cb672dd07d206204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19998880b94985cf06c18d6eb88612205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567ca5c74de019f0a6fbeb496b040bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c4997282480fc7bd19b60b8a55cd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdb535d73b341e3c8522c50fc85ddb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ff07b23f945aeba208c16b8179c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad425668675c7f56e312a601951ce2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c45408b770eb621ff3932eee26cda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80bb1bc0abc352b1d9fb2d9ae7a7aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7fac799b26f69870302be3270dde1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75fe879ec97388d254c550f5d4fa8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bac5455e90e2d2a66c90e444d9e5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14549be2627567866af63b093c706216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e45f2d7589aca586013fc8fe52b62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fefc4d6ad81095622d5ecb047aee08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883be3373f5967d12d19879b2b44ecdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acc32a566c5e53a3ea54c7e29141c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b6ff265180b4f4aaaf7317c9cbd0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85abc8a9a2100d2c405d12bf2a5f5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340230cc139a20c16da7d4c2870f341223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9ae00d6beb0ca835b1ebe406df92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3733f41c739e5308f0f21f494dbb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14934b35b35e0bf2c8275ebea6157429226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4a33c37d220c22880b8e63036b603227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ce5d9f72877b11fa7861d798e60a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f199b4dd34633c93fede194090cf28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604587d324725e848e5e1a595926f43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236b1856892563c86217d08cbd947d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f703bc5b431fabdeb34decf8f9994232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205f29f4788ed3709e290109a75c4ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ccabbdd1e740f9d29cb29b6e2acbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ec812734634830510c859012eaff0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441befa97cb240d765162cbe9d0a03a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3fc159b2d04640239052fcc53f12c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c66d6824627d46589039955e5e221238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2418c4e8315035f01fbd93c717941239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27456661241511b13fb53ea4547cae0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb132379ce6192b9170a919d382829a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559fb7d91985cf7f0b3c00ad3abd402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68c1fd815be53ca460ab149a1c57a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0f6a14fcfc65ca8a8c2b5800b633e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc84940a91fe4215bcda893c2b845b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728bd2ca7645a46a0568a825534ed80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f51d8fbe968879f6a8fc8e85aa3654247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43932d1b397034bccf60761963f9bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf30ae1e872eafa71d89e38beb0a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68b2d4bed85eae0b49f69ea9847d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c93b2283c36ecd26fad4a3c524947251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266ad0277f381e211e28a1be741497f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb7403b920d97f9095cc62da176033253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02298c0b6195e6ac2bd2276cb7ca4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a46c703269881160a4ddcb3f1be2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e15603340c4c41f99a19cff4259f67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26da7301d9d54474bd6de278e32afd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d64dd9e43e8a816c1e82ecc004491258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5bc1416f81fd5bec6eb96535aa030259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb72f8d9fa9a1f8a13f7ccd64c8205260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5e1eea35202de07509b8d051fc24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11493563558345da48f87225013120b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0503b46950495d4877eadbf30aa7b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f5518878fc6d9e755f4f6f80d7c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c82132f3b4e28cfb492bda00994abe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28ada6ad158bc5e8ab34587b3f76d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9d076f89e9bd88b23eed71f7d58f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617084736dcce8a69b91163eb69ec0bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33bdc3fec724825be02b4a6c2282c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f48ac7d2e48f8cf38856c60e6ccb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a3ff82e877ca4f66aff107abbfd2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58545f491a96a0c41fb58f22b3019c41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ba1d46c9a39e77f2226137d6772a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a96e6e6044828a15f094935b40229274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef971f71cfb48232c62cbacff43a8e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fcffbd0ff501e7e87d0a02d6a8998276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591a8368c31b2a1f6061f84e5ee1a40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842464957441efedd74d55443c4ce2cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556e4044632faabcd7e4e83dc9f060279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2264ab9c036ab5e5eb929fa2650175280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4735e55a5438eba7ce726dead7eeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785b416f3b35f72a78297bf704e30ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971927acec5b825db3111678b0ca5ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43ea677c4d0f83f893ce68fb49f2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199a6d01022b414cfc84011ccaf11e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499109465586bebe0bac617884cf366c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b5269efa7503e7b8b71aa4d615033287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24af1b7f5843c879c18faaa11b655d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072846f1646cb8b7eed96113321221f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a3e35aad51a9e4967c827c162d15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114f58294fcb04889c4299859d2187291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4af37b9aa17d5b34b808650db0da9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c8e093020184de34909f4530adc19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d309ff5df8c5322a76488feb4f1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdde2db8761ffddd9d368e2902a66c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3560174c8d193a8afdf5701e316e18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58d24c09258a9d7b68da0b4e318e8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c996437c37a05560f9ad6d413218298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74947e7eb3a0e34c2125ef044832d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca4fef95e8e2bb6b6ac5e9a91b51f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005def66a2dea4ad0e2e0bba504e4d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3a0a0d264d0ba9f1add69575b7880302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a39532ade00882914c5af604744416303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638d8f96dfcad0883968ba2d6465ff8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a16c96b62bd9ae2dbe30893eee96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db0339036e99f0a0e670f55e9cfc66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77298b18ef3d44e8272074ff0db9748307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916de5dbeb6d391b4ecf4ba9f2f042308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870eaef7c8862184cca83733b8313af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1ae4fad0c6e3d773eab6565280781310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>