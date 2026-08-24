--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1345,51 +1345,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b415d85b0d2c1dc1dcf1c56f00d4d2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68ce41da6844569f1813d6f7e828472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1c3e1fdce584da817f7c823c3e25b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262dcb71dc2dfa1a2913a17d94d95774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc05f5c0dff066c503db1f0339b7285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e25e4d44f00175e2884d7aba0a0966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79eabbea64a6d1b4d541887e2623a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3cb53abbe0010b51708e9682f53f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae799171682979b0a955a23fbb19eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28675b0e99f5a543fd31ad4f28038be410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915fcd707d6c97e4f72c8e3ad4413c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca9056d866b55ba42b1beaf9ed5b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12699d56a7423a61e76ec1544bc06af313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a5f17e0a9ce2c7d9376e71264c4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b773eb2e67290cec68fcd04462a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9615293b08bcb9e51f8b7213f8db6cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490370807625d37c1ba9d8dadf0294417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddd141d6afbc4c73bf7af6f0e58c0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c45e65c1fde39c9171245095cb840119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e34059dd93aa99132ba88dda711c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cc08f38a079734e08a41384a8022921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147f33edf27ee99e7aca268bba46db722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8fc72ee108dae8314b86897856a9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f850827b0b746b28e5c7da1019fde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dab607b8cd2054ac07c13655539d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f7bf47fd8d7bcde274bf6f7cf555126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0e7acb406abbe99a02f108ed1c01027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce5deeb2eb5f6d4c8c0bfd6e8d949628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c0d068421e86dae0f32800d42c15b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124610e81934e9c4e29fe07efbf573e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4acdc2f35e796d49acaa7e435bc9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1744c81453d91a33194d1a5c705f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffdb55445a1403e32bee56cb74765e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541757ea9044d5cf16147ad4fc8cc14a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9264bdb87b7b97fa5c9910745c1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb48e68f968f7e3f7f2b511f4d746f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fbe4812eb88e5d6c420d99239a28837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95924235a15e7e29a544af9d2b727b8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167adeb10b5e83fb0c64b66d0cb5b0a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40730108ecfcc9f2bf3b51e87316303740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d3a031197b00b8ab2a72912306dda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f80c273d25a436c118ba63fa40c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e0b9d630585131ba387099fd5a83743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659e5946720263a935a40de968795844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fc603c38fa97faf513bc7f0c0e0eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35c3bb131b5f0127fb29da68276f3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c157ef349b44b771922b56363e687347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb18d411fbc453397680b359e6b98ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7149813f6453ce83b34350d278d9ceb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e90371add9dab15bfa29fdf48b466e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ca7483873a4f5ac8972ecd4aa601b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b887fc76dda2f8f3d172c292f9fba5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850da7c7f75bb2354930e55be9e6db353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be45fd5307a60180a3915d8e691da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abe91f51a40105c6bde3ab3251be2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5ed9bdd7763035c0b8e4335080f5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e449d58196620b65207bb140760357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06f077e30896b6c05e8640b25e6ceb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1407f0c95aef2ac5e569e7ffefcddf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f487966dec44e6d0b51e984191ecd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61701f03d0a72d7011eb108ea5d0b35061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f598cae20caaa6627619c634f4303f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48a39272ebe645b45432250e6a87e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d3144bc1362c81bcb3b19027ad9e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b997b9d2740656a90b4280630863165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c9276e4bce4d97cf03cb8931597f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf476d47b89ee413478c0ba53e06f1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f9679ebfaf889bd6af85a9d00f51868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eac54779593174ce81d7858ff3bb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3e0eaf8c6c1aaf403b3873a9d258d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54354420bace0c81fba905e161c33771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345499b3a3d142105f0d6b7795a112272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9062d0092aaf9fa33467f45b4e7f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff8a364aa5baa19691185a2fe9b5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790b3e0528f871576a956d4d5f5b8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c689f684c37e4bfcdd0937bb6ae32f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d625a418984c940ecfecb3f1da41f0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620f32103ef625b156aedd024b59b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223364d53cc1ae0da9fd9329e4ce6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c5e7451d24cebdf56b5f3fb3e41be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a817eaee6dfa85317fb054a1a61c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d62c0e635a357daba53f4535d9606e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291339774a97a9879b4f8317268e4b3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd107af54e5d58d2094b86c0899995a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad870d2f9e68e78f205fc4f97263403a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacbc4b7b7af5442f105c5aa2fc3cac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a18de04763172edaf235a97b6f0b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba63b1e9ccdd48bdf52af9aa0b6cfbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1975df6f45d90a027a9e91450f6829a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cd765628274c5c5064f2c3a09885790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9812b047e5f9f00d9db43ffe1cc4f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6cfbf24995330676cdbd8b91900ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4d9ac14d099d35d8aece93f7826e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161ba1b01a4b19c88a1188ddc2926a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e41bbf2390c16f928ce317ce8b9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db801ac6a17edb0e7eaea532d13dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a1d646e750c146962c96148ae64ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913624e66222b1e2fea66283f2d6ae198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd197a3237fa6fdb6a390c9fe3c66899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f8f5cfa19d2051cdbcbcac3c151f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1658d36ff5923aa2e2c67114d9f48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9279e297f2e2850d260c1bf6ae9aecd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eddb75715f5915fd4d159a5d80d1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb70366202e19d4aea0ffd8d2903f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c49e841923d7a74efc584cc95c88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc19c4dd239520995f316c8cc31ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b3250db9289e4cdceec46bb0d349107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6de160ccce5f301edec58f72722726108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c140b6a6880857a6b7b1c91865a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1a14463f943897a78291aa7960521110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07856e1d173b14eede2c09182404d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e20741006038430d9029043991c6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75653e29fbe3b551d1fc2f40c2064c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb175761c7bcffc7be4ef9e55818f95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800de04a4a1a3e5fecce3edb11c943c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c65fa50a4f007e886e7ee0634d89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facd828ef6ff3f7a516d789187a4f2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdae8f7b48038df9719490d0a0b7eee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd27cb43ea2294b79289fd2983402119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75330289f0b63b98ffe4412907688120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655269245dc66451546067b68de84ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ea331a53abef2c674343eb7805873122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340f21ef874bf0d8c020da2806dc97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2b6102285cf2ab48cd4668411da4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e11d2c249901c8b888bc5a5f69ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b11edd483f9e6e0ef721554f9f994f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c04d38043f2e8f4742b5bb0d873e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26541c13642cd894411c7a30c76cfb91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659b026c9161b8aa7052e1348d03763129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e9c1926e5089faa5a3e85757b227d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a34b254fe27a0b787ac5ae4799b99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f616279c501480784eda7bcf32afd89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3b55282bcffc5f59421809225d4cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1955fca8bf4cb3c08171e4f8917c51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5539859f6590d5520af7ce30829f3a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a77fcd5495b6e89f833eaa64364920136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427c3771bc874f9800f3bcd22971401137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967d0c8ce6c76c5b1aeecaf37047626138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb50af047e0bb926583e297c09e8843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e49d2e13d08eb80656b327f795b7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d94f45c3f3cacd65fc2b9b539b355141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895c3e5881da3da125ae9860c19a06c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531bfbbc5fb4fc29135e34fe1af7eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1621b5c1866d99fd0db60eaec4366144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dc9a35ce70559f5170212fd5f4a49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eccaa35d4f7f1dd233660427a881d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fda4791c528f77392bb216c872664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29b53e2c55ebb85d5b17d65003c681148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9956773dc694e19c5c935b9c347ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8190e5d8b9e0689240bf26bc26165150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8efcf9836981fa21d24e37d3751f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655927c99574c4134619ac992b2cf92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331e1b66570db70edc36a537b522525153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15137e92cbc4f978da90f6682e847551154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c01e2f0c33c93f5d0d03d565f44e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd962cdafd1a979116295243d918b3ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde8e49b53f566f9cc42426c1471ffb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d6447864eaeccd25c565c7f4143c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9904aedd62ac3ec7c455c668a1554159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f558a591ae7285a31aa66eb14a7bab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e59aaea3c6147a63a211bf42a8946161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b266366e1a0e1b169966dbe69cc47b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337a870fffb664b4234f81c94c044b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03b00b243d5b14f63cecae10df6d6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78790c442a8b611ec9f7525a582433b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe9a46827469a2c621e74168106057166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594abbddc8a5575fd6e8b9c99fd9f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc8849d39d725780d22d3d995f6a52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a642ba6ae5c80d3040084aadcf91fd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245b40c1da5dbf9e7659b633de9c659170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bf425b6f3e3b5401e3924d2fabdbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc1e592b8252fd942724d18797b86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ec865e0bc4cff3389af5f256247c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f097dac75e0924cbc7c06d9b48817a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c361a8489a34d815ca50b65743f75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38aeea850a1eacc6aecd5ab63ed7b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1898e05865a33d9ef386655a34d70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e11d30704d573167c1fb5974f9c1fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506711a31aa7e9f043ba0cd30c3002e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2e4dc261e7ae577ee0739cc51db2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dea5951d860c4d686149866a44911181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fbba27b9a2bd8ed9ec7741b46ec60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102cc7d6d0db1d53ffd4d3c87847a02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d65029e0821278edb7ad5ad2b33ff6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e7ded3f9cac8be79895e55544faad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546accffb34329d990a30d55685ccb9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778925b25df1214b8b66e87f44ec7fdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a9b9f30cc5933ea3911882ed9d6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf3c3600309b7adff58d8feab335e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56850e54e783d3fdee7f433708f6c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f72573f1b839b45dc50011fa748a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f19857bfa9cd37030dcf365755e090192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2014319ef51d654039f43a0066157193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc539bfe6a4e043b8e9a0d8411103e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f1d849c1feb5163737eb9a43d234b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194187852a52e1a2c5a56d15d50e656196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332f8975ffc151f38d996d44cc212bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f579532d19e9068996480113a96ceb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddcfed0410106ca8ade4d8fb18c371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca61336c45f3264db854ad016878f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e6fdbc60b8e5d7232666fcb7069ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aa016ce8bac46536d620e715eb8a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87974e424fad4852f30fc4907cc529c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c9e0fe4853a3e27e5f59a0700f69a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670c1357893f6202c79755bbd446f0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f15d2a1766a7b3c966d31b948e4da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8e8046127d8d8131797a449c7fe24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5bd0e2bb5db8d334cd0fb90d1cac4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dce6f11351e3269f52f67c2ac0f82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da47756fc7a7aba16469283f9505c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96abcb289606ac99d0c60e24dcc7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b904107204a02d9a53680704ed7749212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2395535b25265a566310c7f3cd9d22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba14e1904ac4148c7cdc32e7422be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec1921dcd040450cb99343332697f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41497c45aac1c9018d278668701314216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07901ef775cb7279644e7f0334df4f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb928ff84e45bef3e19ec931560d38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d6cdae2bb7884f0008a7cf8cef848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167ce163f86ebb494c617cf68aefd06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8591b2a5e4841d55b12993007e73570221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2bfabfc6759e5abd382bcf2221a00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f80b6ba8c9ab8acc2a44f344618c26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12671d6fed851e86fb7aa8f16add21c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929b7c5754d21aceab58bb55e11ceb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1517369e4f30565c9ac95918bcb6e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131489db7e8effabe158080bcce743e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414f8203cb77266c29b400f0280d42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb1036297a15916b348e7081c8ce5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462b6bd28ada8fb0c2580def92443ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697042d0351bf6426b7cce2a791dab3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1663673ba5231c1d15af175448808232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97084f920ea76c8784c45b5d53f7c738233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b90763060164f97a47a400aaed98f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44721006a57b43ee4ac3b1b31f17a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23397a37299f7c07253daef3e8c15e20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb09fe5d4592852f336c7c92ef27821237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541678cdb13edcedfd47c04c00472df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a27cf3d711bf32a8aaa5d0d036f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337714510b9380687d57a0bc09fd63e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921722aec9fb11de7d6145575be13a67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d9646c2ec46f06e0403c18c7582f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecea64ad698f5ae7628f82235dd4ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbf9847c1e1fb7be7ff836065ab7b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa973619c90792e1f1c81768d8b81e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc2c4a7b57cdb3283d324ad416909246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8560e938e87f9b3df2b867dd88070c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205ef06c702675492e7eb32da012101248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bd17f66dc2c471c73c636c9d2b686249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ced7156072e5747606d0a8b30689e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a58c59f1e5dbdea039ac238d2d9edc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fbd2ccde8990946f904faba27a8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a9ff86f5bb198f6a8c3ec914342f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf10c7a13026f256d74cd2579e4a44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d48ffa939a5d51f190bd0d42b2b37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc3618ce8ef074c0f839b36ad5078a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687625318a3fa611cd14c4e0145b350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c068b9e93a1a48640151d6df900c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa883df2d202e2855a5c6275f095d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cae1eec3cbea367f4be7d14364762260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e52e0bbe441b155f7912fe2d18b61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7871acd52ba5aaad2129c25a175318262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f290b58d2c7f47708837d1ddfd101263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d971f9d93a36b9d648c26b5a4a4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4e7a77709a70f180cccbe7d3ff371265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070dd20db1840741fa734b5a725aa3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772c4fa77acce87ef187cf23b091989267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede290a0c0ce16abca0712536005e12e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309904c6771b85eec11b8a6c9aa850a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e01a8ccb88d0c641c8411d043d236270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e960d54218aca544c580d07c88c007271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb356445e372d6ffcca937afacb2d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dfb948e985121c44f8071aa503f51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2cb07125a480b599044a2492327f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd42dd377bec750a23f995f59fce57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7e8210e0bee3b12566cdfb0e801a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2f8f5b284dec0bbf549006489667c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ead0e413d732074a40798917fc299278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f4cbacf707105f491acf2c4fcccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562af760b21349bb15a28f59f49033d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f981ff117610d846352d34330e2f64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae8c1b9e93cdddc0742dc2a5a7d245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093990b40a02712d0e79a555f3e56c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a98232ca9e253c92d8f3c5e9255a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f126ade2d5a94853318ca9d045b3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136757882f74e483e8a7b8404c600c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1549ffef575953793961ae6d3f5389d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04793d7da8e56a6f85a53c0a85b64687288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987321209df2f9572a1d9208a45652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c6afb38ee2f2b3a1fc73b0fb0baab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c911ef6ecd9b31f23c17e71c08693291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa5fed0280c3889c44058118c0066292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a8c206968d6dc3eafc0251650c9e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c398b6552bf8d29aea74efd1ebb1d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083fad2e6a741da989183b607f72876295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879cd85a3ab7e0ac6ca82ee4c234916296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a826f95a3d8e39a8fe590762ce7411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd424928d9076ddfbd078baf65990be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1673f45f7b1e8947d62fac01463e2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2570515800b2f2c84f38890e9f00dc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24e15e9e3c79757cb93eb73a7978bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e2c850c6dd8292911840f5b1f86de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda998921b539ce6f63d1d040887d8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b863a472bfd24043f39eb8e5f9a2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e5f8ce9f579dcd0423ec6c5f45819305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b2d6091e885cb22187ce176d2fe38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec17a26f91bd839a9ea0168418c0bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebafe8bc576bd74d10cd066cd966ff5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10e1c27e1dc2aad43c8c1e628e98f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36e48c8474cea2c9e249aaef398bde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e107968b6e4df179b50a72eba0b4b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb9079437d1f1546d8e91f0b77348a312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915b8163aba126928a8e0de12266dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0454822b712d8767ad80e5d5826a6012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce72442ad430d32e6a39fa90883c6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56103d68356b210a79e66251c72d83994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33005a182c309e5e55a382dc844b8efc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c5f5496efdb0ab6a6f0daf0904206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65dec1266dcbbe0323c5eb0a54bb467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478a46ad581cdcecfbb1e1dc96854978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7dd758e21c43da23b7f4f2b4367409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5f741a33142ef950b6a59e5f481d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c761b4f420ce5411328cb2d8367511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4a0b2603e196e95dd3411973679de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35a67495593d91000a1701831ccf9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c478b366bd4281761d8f6d0ec65de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee469c2901d9768afab9a345e484df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02371288db750c60e9523e9d7205324916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e6b613ea67823a8cc68aadc57341317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1f26f854f4f6a520c9cf1a7c3642318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03e97adcc24d99cbd514b11c9a5bf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b75ef6ee31b8c267d14cf0007ca0b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96dc77e5b5e873342f210b60f59a4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b2cf3c9706cff7283613ece9ae2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059a6e31b27b61350e3612f317d7f1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac002cf72eb8a650eb68f85904857c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530da850eee6db9c5144f580f86c27b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6be8e210099ec76ba0460205a1860226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70daa24d959d4c4c6be2174e5863b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53450e0f441124bc71c5826b32893628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d2eb603592fef7e7661ba7f78a0f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e22340d5233e8ef1721d59d3ef5b0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a875bcc86887bdeadf422d58abb5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680de8ea4721a50c61ac410dfacfce032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af1f5bb55177844474a1057e792beb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a336c8e7d06f303d873050d138f8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c91a40d6414dcd07dc020d621cd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8bb10b0b009de2ac0d43da8fcd80e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5278a2d05ba27e93a96dac22afecce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d54590342223c3749265dc5ef63e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe7646f3bda298bee3a19ea51e4de739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019b4af294f7e2613550d7beb5c7d8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4694cd8cd6418e4642a72284bbc852741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867b4ec6e81d7c8ed39bbd4a5b613a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549d575c4facd02a647771808cbbe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bfee9195c0e0e625c5cf6b6cd944044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a506a142445a82f500e5b1e9ad51f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7043727e6bdd6ae785151d02b1865546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5952eecd8506584baa605d2507072347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e218115062a6c51d1bab9823f3ea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ff9cae4f251f502601a9fe5b2ec4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c1063dd7fe8f0987a58f2d6327a8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc293f39b7a5873daa636d18f752dc8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9e777cf64617dac073e9bb15282c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db321c3d3eb1e65f11ca14cb2b36d3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323171bbd37d300a4e03da77cbbf362054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3e6758210686fd6f3a51a523c078255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853885b4e5583168341baaaed99a684856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb44970402c07a0c02929e594a311cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe8f55479d5a0219a0504ed64bc9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69142d0f0411c9fa289ee35f950fd2e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ee61ebab402ef50c003a427acd1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5312a9ebcc0c26e27007c2848160561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440e793392e2864637ac8ec8b8183a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b43380f4c8f22dce2464a7861c377263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1c0233063b7298eff09f9dbcb9d5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c78f00f2ad2a850bcdb8aaf8984a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101065104abf5460c4770b350142910566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b95210a7c7bcda80729e32df2fd6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04948b030d3c72451391095520a5761168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762d3677a25e848f973a6c99395cdbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5c383ad91642ac61f50dcd41b56470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1ef69652eed1ee4596ced4525e3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae19de2e17ec9a1eca31617881bc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba536dc6128f2bfa11ac43439ec92e9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aabadb6ef937da5dc00b2fa0497bee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c094ec4e7fcf414f82753cdac7be5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d351365783b9d6d0b6e30745380bd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc87632dce25a14ac28e0204c001b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8267fcc477351c4bd4c0b2a13353b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedad45b759f696dcc3f79a9ced3774979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67679bae136fca90ce19e9922a6fb18f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683d66ce0b3a87195986b443f291eda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edbbaf7ba74a2d563ebffd3cb7245d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434603eb67b5fcdd5786b6ef54feb4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881296701a2dddafda99797c196c60a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff50dfd10b5abfd8c2256d013c2e0ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b7a90c44e86eb6902f67196c7a24586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8c2cc274e908e807eb30146b5b7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe19b7c479f81d0ef0cf3855f46e17688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa067c6ff941460e4c5d56f02b619cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beefffcd87f475ec99788ebe2a190f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefedd50c6655dafa655e23dd6f7b7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba51b6e04bcfb227e564489f35849492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df2e5e1aef5b177a4ccc1d4094c4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca7e7c8498599931b07c8ae71298194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080d3f1d6c81474a124faf8d6118ed695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979010c227519ecb51f0ebaedc04ccfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87fd28f23ab972547225e67bd6c87397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33962db6919789e22008586b040578998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e13e7439740380e5de67a072cf1be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364566d0bc9b714818b442fd5f3594b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14fd44952f62ff19cde8b37ff17273101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d14ccd9eb080417c716798b8128396102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d60c7392368ca9d39669b60133000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d6482e1dca5ac88deb89c8a27d7ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d1cdfbc43d31d98f76b6b8b1e3b61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89842a392708fd36a5c7222141b48d3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201fc0d55a2c4e8b9d7ec77cdf42658107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2275ed42ba9fcdb4b3279f0480c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2231a2e4062346d7d39f59c82ae6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9cd00a2680abed8fcb8459860b0ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428491f841cbd53ce62359aad2fb4f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ddaa992c9904661009ba51325bf18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847113b90379d57bac24fc034f7da31c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f19a07d86bf3b9d18c1f64668724ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49412a2fbab767ae630d4a4c688d9567115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7341f47da6808fdb43ed62b29bfb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce26721055f71f07871fcbafb6e5c96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14079ff19ecb6d8583322fb1d90ff055118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbfae8ac82791b747e5c7fd59bb09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91ff5e71f3d3025cc1c4c3bdc4baf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28a03562a7d1a0c93516e7c25c1139121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d13576440c9f958ae8b109d6561cc2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03e26d269c4d73870a34a560e9de45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447f37d4e8ae6734e26f99427b3094d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f792816465ac5195f5638a8425b586125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cace882b9c5ea24746fc9294bc148126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03361df54bd270d8c3f6adaef10b3837127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e2262aa051f2fbcfc62140093d201128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b905343f4bb991d598095bcd2dbc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c65ade802a65e8b4bfe5d49277c463130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1aece37352d183cf33146c72bb309131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9fe3cd6775a35bab7533f12f70157132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990113c0723dfa44c159950d96a1c26f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3962cc0973b0d6e141b270af21242c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76065d18d26234cc38bda70b7d9eea17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ac65fc5e818eec25594e648a77ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718953034c95319cc4027f9290bcbea9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077d058b6610e04ac47f38592af6a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff823bfd1a8959bacaf48730175544139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35a117fdee101e707a68309d957ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bb41b8a07332d52cac23384b4e539141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a7612aac6fbd9b0102c1c8e7fd77c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8bd441f939b16e562521cf38aecb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9052f5ce0ab498ad08aad2c73aa18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbf579ca0cae4594a4f984fa258da6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5111ba85c0c7e10f60cfab4de42dcb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb889e44d49583c3be4fece243141c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baf19219c7c0d73eba36d4a5a55803148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d64bbe38723a8e167d48cd3071ef1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68104ffc0f051c9885bed4d06a779e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84dc0168174e5fb8a09873a625b6c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a258c04095be5476321ac4a816cb81d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4aa09c09f5461aa725374e0fae860153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb75b45936b89454b009a2b9cc92e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d5d7a0601e8b0e4155b0006f4a4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1955a6cc147777c27a7a237c6e333156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576945321deff4a9d4b3a3815ec25b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b334ec4f486f1c02d303cf1323efc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8ac7bba49c6f9abcfbaafe75056ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02345d64e1ee5d57dfedb475063a09e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172ff689b5e6527aad1e2d74fcb5db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a3a97b38be5ee8857c04442676a93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec2b30971430240f4513e5d6af983c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7845f0508791c40c213055d5f5696164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618f7aeee6296070bfd7ecf2251c42f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ecf2a9f3d80428b7671881d74b14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6add658b7b17d00110662d42af3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecaca541029d9251346ba514939d0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f780f3bb4855e90047c6868a0a97e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c913ea779fdcab47196666badb27e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214a6a9a4030270e881df87595f3092171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533810b96e9fca359876bc2562de9442172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c78952e8e7b632b53f0337aba44344173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087448385062f8da6751796284206cd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156411c35b773b13fc4757967afc8fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068ff5786d91c7f3855482143f1884c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cdc26279406fbe6842530eebb479b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405824d145b9946d8fe0d07d17e4c7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf24b5323a94d2d9b0d1ca5099b51f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7db5832116ee887df1945afe6f81e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc8bb557dbc6ab993ec0485905489d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca8196b8265ea0351ca5392dffe1ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089300b687cf30cb301334eea707a04d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e053034cb609415bddd9573822397184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a0084f2ad3094f33ee25d4a31f0ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701850a823548433fa98285e40c821186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514b0b9a0868fb2be71f35ccfc79ffb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adceda7446e5a4fbab2c899124af4de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06be80d532c12f8cbde0cda424ef600189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f611bcd4d0ec926cd54a84c15917e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ed4e20068e6ee38a88f1bdc4e01c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaad48265ed0bfeb727ccd6f3c79fd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9844189d091193de741692e8c7952b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87973e9385fac6bf6a15bec9ad69c125194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ebf551935de452d6966056e97c7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15408a301840ef1ff3cfaaf3889ada42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c46859cace51e74634aa5c5324a6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a95a8ad410bdfff4751a0b93b9e46c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208348470c740eb93baf1bf641ac217b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e6ff88d66e371cdaee24a818f1085200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b7cf7a63fa3cc60730c75782b489201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81055ac137ea6c65857b8e062aa61e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c453dc73384e1423b4b11ca486c7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a21a93e25ca8753dac04071ab5c33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61592ccb629711cce7bb14c4e839e88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f9c3c87f92e97ec21ee72da63081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092295bce32e306743c3471da0e9d514207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7f35f857d9baf64d30b76a3529b9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce19fcdb8e109fadd2185489ab1b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb82d40fd578f9a10e533aa990391ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1beba784c538715b669704f7b04cc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c72c4db44eba8cd50b3f7e5f05551212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa5705831d11d5ea2173db3ebcb0a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4d68b1ca51b6427e80e14fb81d6a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b46435b2db612dc9cd35372cb4ec59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60318f46707a52d203f8f67baf762fb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8063eed143f8d57b9d349b6ac4d387217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff518ed625cba4403206be8dc19e836c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa9904ac777be731be4d7e09ebd2f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9edfe9ac7327bc9836a672a85cf987220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102a543e645a43fe1136aa4c457db0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b10cbb98d36e7d0e784302c039584222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636db630846672be8e26d4f0017c1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539272c8ce259bdb02400fa79fb939f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e46e673b1e37f3de1e6a60cfb34c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876672bd2153b9d2cf0eb664dbe6645226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f72ec5d5bfda2a1607d8378fd2fa3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef23146c4a40ce700c0e02efdbacd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfadf007998527e8b39e0760d1bfbbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ac9f4d62fb17eb95222bf3724dd38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85dc23222532f74a41a4d0a8fb233e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd33e794bdbcdc7743a351f78451500232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057208a2261fa110d344da3418dd3076233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a31b61fb715e95f2e3c33791fafa39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e007565fa58f2f14c12908807a40d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bc536edd76cd625eb3b87d61748e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a759edb15b041bad127563ab13bba1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe935fd7b3d1c73d8bed16142cf9b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53e78210368416b413aed9e60422e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84425c92aa828a371ee2c759a7eb19a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbff3e4b6fdf14c6de4480f0568f30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b0151879ef63b03403c9069495aee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c05158fb4df18575861a0f14644213243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18268937f43a760d70bd85b0c2049ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a6d27e085363d587adf0528976851245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffedccb3a66310e4cdf848471271588246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66064a338a2f03da9f3492e9aa17b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e29f6dbffca2ffd8dc9d21797a311248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103ba29e237b13a197501aeb04beb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42481d2b04ade088e9b583da85e53c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f2195814475b7e74f0451a19f1ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b940740b61353268c2af28ad9e623252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18ff88604ad2c77708a34d6c91c942253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d78f2fea260ca83eca0890e7836b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a12056f1db380066d9142be892666255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107809d46f5b9b2c746e422aa925c71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeadae8d1948fafd8e984587116cdeb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f818c93b2ddaf9dc82fc194fc365ba5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9a93362c7437a1a60f41d44444338259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6d2c5e5adb8d7eaa4fe0451a55d98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4ac8bf4c4d56e735083feef904fa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2644e8c45bfd3550c74361dfcd00836262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1ab93453221a6f16560fb757fc3a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7213dd0f419e145c200bab1891fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19cbe9a69207a4598312b4d0f3622e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208d95618028e993072a7b3dd9cf75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ac8c0bb0640ed509fd7b43de470c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e969988b8c14bbba4d4ee610775a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f8fbef30f460706051bef3a0fa04c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d342268793edd7777dbb9848c0a5fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f751fbd8e0a1727fd953e9d452db331271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa011ecdd6318132ee658858771b432272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2885c9c9e2b1954c1099a3019fa3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f93467055a804623b02e5ee8cdec4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c8d76554ca7260b21445f8229f74e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30961875c9f5b038bd9ed969fc1657d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac72329d5d359fb8c12f7714b645284277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2916eb0df9485978f7fd3130706a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfbc5b3bfeb83ca7d55306833f957d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d2f72b07f0130b4fcd1d0326cc26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b03c8e0ec845280f4f39ff015ea4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15729243cc59a4420324fe5765c4b61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9db077e2b482274527e9edb8f118a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dceadb29b5acc8b15f48377008993b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f7b8fe3afa6dea40e7357ea91b32d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb4da38c4d93556fe7c53cfc1c34a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ad1fd4316a3cac488e75dcf181c91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5be3dc10dac26219505eeea788794288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a8a84eb20233a481dbc7b4bbb6448289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d23803bb1354fc4475124947bbd21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a1ecdaa5aeac05c1ccb8b1372abe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849ee410da7252a217fd3865c57094292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682053e987cb88c1b84b81d169a4e971293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d391b9d10b14efc37aeeb3edf5abf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78352002c0733c0ea8f22bd7211c700b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77834c8245704053557442f7955f4281296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f73e817157a42675c1c66c211e3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c46ceb16b885a9bc266b281879055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9537b639f6296bda4a5e03fedac92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea6453aec147eb23ad97d66cbcb11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e94063c62742a0f3278c364a402960301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2885f577a0da40def4e76b50718852302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186eaa6a637d028c46e41f75d7b48be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d5ba760a366b4002a18ded4fb4df7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54da0df1ac59f35003cb180f8598288305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d921223d0000d05ca9ae8ac2eff9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab48578dd3d5b62346dcaed2125e149307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9bded66e8917af4fa6ee53b457f68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ce75774da42a6785d6b44b70a1434309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97979d0ec94b909a39a6d616d0f09ffa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5b4dc8cbd4e51d1fd2fbf071d357a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ea731a070075787963325a9a5518b312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>