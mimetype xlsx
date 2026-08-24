--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1345,51 +1345,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3590bdb1f610e63c9907705a47d89b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d2966ba6d72bfa3bef642de08dc082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665feaf99be15228c488a7d1aac9c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e9a4a28742e65db999e7aee2c7e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b911e9db01d01c230bfc821455558445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f759d2961e7e87acf872ff59915c036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a86c7b92ecf989f1dcaf942129c3857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52db59a78702222915a56baa0c51cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5583c59579599eb5c4bca2794bb929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431783349bb193c3b41609a2e2e3837d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a757282cf585a56c874b30f3b1c0ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c34d948c56f341e4038b57b41fda212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778faa10fd35f26b530758541aa388e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efab5b83f14b8711c290566446455214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453948ad3312ee3b51c170a0a01164d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454ad1650b250a5aa21211fdbe6a8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd5535163cfd91f52551eb8b3633717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4a06153db30984f04e7ecf5b8657118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b613a188867648e3e23325f12a10619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf58b1a1368e5db15e7768129d1a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a5c80b160c4fb2990ce5e98f5e2de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab5c6578a21810b77e67e5264730b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a983420c39b02b729af63ac68e70a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed500f6da74d64b9e8a0449e872956a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42475135ded49d07a1c6b30d2fb35e6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970feca870bf8cf7142324cb7108817d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c956f708604bc77a1ad5bfddd3a0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04307c0e47069aed3ec920894006d8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ea72db7fbdaaa4dc120b96e6af8d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990293a7eba797d9348c356441fcb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f5dc3fab349614187203ee576ac3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e1734a8ea9c38b2f8128a50fbb1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5395f07343790ac06c06714b793673233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1cb1171f669cf2249009de570d4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf514ee124193b560506d7f9c9a1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a472d8c7743c0ea268503f82cce0ec836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51938b313329748e74a840c1c20e41f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ab50ba546d7e0f1fb733fe7f5439638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8e8c3ffc4fc3ba91366d3c399dbdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b03b3673ba9e8eb9c4b25a984053640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4095e4aa80bdb55ba6083a23d332f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc7883e2f1f5c092a1f33cdfabeb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b3e8ab3c990f976f6e5414d6ec9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba5a08f9296979bc89d0f910f225fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac87c5a5c3ec1d4ee4ec398c6aa5d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87136744b618242ed275f4882557f3b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a5e446e590f77dafe1aedc4deba347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c32f6231af5b558789a697955adb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684aad15d8bf14d89a890dffa76892349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c73bf74fdb76cfae91218f90c31ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5ae5f8ff11c1dd7026856ac1fdcec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c159c4bf37552d3aa214203185b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed05af72dbeca9ab29a25ceeef453d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ac6446180fcadb7055928a41630a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720546076bbf1ba64f3c9d1d7da4b45655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9f6b1140c5c6d206e0c0aa601c0b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263363dc445682fce995929e96bf7e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099ffc2d39d7e4ab67418cc765c5a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d37b0fca9018fa5e7800902e9625c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f20ff88905b5e96477029b25340f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9e7e2a88cf5b6a15ba8e64a50bee561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c433e3adce81fc44b744f760eebe76162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7388b6da4d69ded3def08a992e745d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2125f338fb986d85c849f6e51deb7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da11ca24988b1a1cf01986972516865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddb8d09a88d2b821151b3d63f1cf1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198d9d43882caae48df83e073907ce367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b423cce2b2be12765a8559bee5c8dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce382d68ab7cfb70f3dcaceef8dd0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1324c2fddad04520f9e07384549370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2c214e38c5ab67b30444928ef7c7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1cd2ff1cf9cd96cb534d12eef718672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a3f7b4951d0f273a0afd2935eab573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e0641fb4fdb55cf268bdd23cdd8cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec3a29ae20dc02d55cafb4160244a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01227fad6f99e1cf3af6cc3d39f749f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad599d4849fef1a81cca3182487f401177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffa2996dc694881cd4d855693e6a0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f0d2278dadfad2676a2afda08caa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500058e91c0e244774ed162c4371cbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ee29ae35430598b2fd7da0d7a89181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876b7d28fc2e5065ff6092398c72fda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5baae8fef23a6fe034f3d8cd5c87b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ebbbc2418c13f018eefd5584882284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e68e4e0713433059f4a366d7be041385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b8fe4e4ed8ee8f5ce550f876ffaf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5fdd284dc965f2f71fe66adff2e1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77b3dd01efca0f7b037e69700599488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090580889ee3e16c12e7972a9af184a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ee3a74e8ab76c87f564a8c620297c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea45e47a7966fd2d3454b01e1eda96191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c8818f3bd403e441f44a605bdf9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861d0106e58eaacfeefeb06fc9c49493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7f2871274549ea2a5a80e3604da994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb11d9e49af7ee06cac558f35948195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6266218977857b79174d550ec01cd3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7776db46f0989220317a287429aedb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2e154e97eeffd683775ad238e4de098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a455770e558f21be2025846c6595c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b98cacbd24c9afa2d3c6381a9dc87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045bc66853bb17239c74defbd66a0f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f0eef0c2091a360e0e31ca4eee456102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcaf30559f3a1a31f4521c4c39de2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ad3bec7358867cf32cdb284facd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e02533a2da7e04b6db8aa29cfa801105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e62f49a43614b89b9d7a2cde0aa068106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba89f97d8e028e4c55cd6f7888c64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca9345e3f16fd60ff5e40bf384af8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dba75979d33c6ede3cd5df5918671109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375baf6f1ca64d4d8e69680ddcf6f93a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805436c78742eeb8673528ae03ede8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76181210e4b790304d0ce98035ef154e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822d8086b8aa98f4f0207f7c89d7f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50fc175cc40751e9a97cb2de28827a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ea11045d8f5204fa8fbacde1e726115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f02eefffdb4bed725fe01739600680116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c05a3d37f43e539d32c90a057c372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8930c06f1d5349e9cb8e5b498326db3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af47882eda6fd891d292999500f0359119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8801ba4cec8af6677a4714ae2978a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f0dc9b3a92314cb6f4e746a74404c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f507e993aba03b47c1b04718a09613d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970052a31753dbda8691c97cf45ceed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea59c8405a3ecbf4e08faa87eee58c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2995a4bdbf543ef4c562f40134f800d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a4c111b5bc7318fa107d78c5a426126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbed963d9655515c4da16d05443e785127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8e0e93423f1658e60aba7c6075d99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128523bbed582b5ba9d6a6612b9555a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ea557488f9c4241857cb899b27f1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cd99cbcf97aa3f6e64eea6d38255b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9385efa59e0a4ee39696203003713b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35f7f5c73758e6ac03891c7b593bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6c674a4d7d6c3370d206916b1e029134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa8165216d2bce8e2f8e25594e3d19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be99ef1e626f5b12689bb4eab67ae4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e6b939a558d05141e5b4cb70d0d0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dd9429f2f4e50be7f65eea29389d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0217340a5f0d03d7a71801efaa17704139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bcfbb0bfe5bdccdf3b80df8e8d8b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f3677c5015717b119b9628aeaf811141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac20fad64c9720b88f212bcc7dd3b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf209b4ce0174bf4e5e400f09a302143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91ce586b333bbe52276d6a53b21fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ed3d4d4ec246116a7188159c49c4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eab0da72a29060fac11c949d0a6a13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20602bb3a62fb7930f6b8a07bdac5194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41927121d41c164eeec8b0fab812d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1eca5e301576fa94771c69d8ae33b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a405037fd36b4a4db0fae3a97cdd3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614f11e929cc660fb9554dbb98d4633151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29553c27da0e535b268e11132b440e37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80371e7d33708904af88b764145b39cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61b7043d2eb93c56b8ae87b211f0be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c40933a14a36a22493de75ceaa2fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9eed150b75e34cba00e21c896af10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3ab8505206e802c1d080aa1f4d6b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc966238d5b1311aed2856501969407a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d32e4a50f6f41b945e5a3965cdf6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340f44cc77432e3a5b47732e82d4f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd53a73da459b0b62b6ce328b48e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3a1980b8c40766df7ac44fa98f37a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8da91b55a58e7df2c2521546e0d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54e99ee63d93eba1ebb4c151747621164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1832bf6fe744b621b71a0446cb8b62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22424c5125aa7e24a4ba747c8b862590166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efda4dbb4939d82386871faae44e524167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd893caa1fa594e3cdd80a252727af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de260ac03f01e808ac1ba9c2088ce71c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18def15325e5c96225a0e2ec528c7e64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f5c9308e3952d53f96b0febaf6f3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7803d78c59b673ac94369bfc3bdbfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cf6252b4d8fdbe2da9a5645b52e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a921aaf08a585ebcdc66a8da504bddf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d862267dca1957108cad21ca1b1db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ec3a1031cf91bab935200c0b3950176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c42537cb3dd607c7487b50a7277566177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfc2544443a4ec5271e2d25a52b7e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b77d49c4f49fbf06fe89be06613523179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368f5ae3949a07ee2de508f598cb79c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531745fa74b92cb50c9f813a1c938436181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e668f71b4809e3c49fee818877f2d68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c495801b653f19abf6cd1781ffa718b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fcf83e57ad0fe514933bda2fb79b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d312d3035b663b6d6a6ea309d191e25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3370459de4f1b04c07adee14576cfea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d761ea458c69d7aab508a209cc2be3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4ec1ff82c7a8739f3eb5715b5755f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bfe5954e86d89f43a0bb0aa370312189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f106d91026c1547a15332d4386ee16a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a7d21e63e157a28920610f8dd93b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0e6a45d4ba6d632b3dbf0432f0a6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c1b89f699af31fcc1e42e59cbc9c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b4af1af8e1dc079ba543eddb2afda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad8f9c7f85094303895bc8d6aa3e44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfc8c39b97ac546bcccfbc0736b0dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1df630900087fa40d800d95c4c9a65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a62fa0fb85cdeb7fcd24cfe5e2f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57baa9143744900d88bc5967c4a412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca04e66536fa7392d832a59fae178dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f5aff600a68e57e5a2f391f949c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11404ccc35fcfd1e436277c822d4e2d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4abbf6b173d1689efe5a08f134f073203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3717c450a4578b198b90fbd4527ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c816fcde73a834809c759f5085e7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb30d446b630bb1810104f7c5cd7c9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bec08d48df0368b794cc5c2bd8b3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af2ff0010ba897914c33b396bd18c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650a3a6152f26833a6af1ae01a5ca77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a65dfad31a91b093eca5ecd298e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc21abb12adce1609781b3503e34e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273aad3a67d7ae4be6c2fcf80034796212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6baea8d1d0bc756c7892c7b0349006213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f3c87f330ca55b4bb1d59a3387ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831b1c1afd7daf5e8ac24bcbb46c912215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65389e549fffe580698fea19f1780b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d790105d62fdcbec7eb4c18759bdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91179b8d2fbd27d8bb119e15f38587d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381c5db91c3ba4a37ce34ceaf7f7ab3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7bd479f19df6516a2440d523c965a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29dffde0bb7480db75da935526a119221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4603aaa9d832315b0a9fa2fbaf15b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65c4791c6185d355fde52c0a6197e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81663d51feec2b78231f450bf2a56b72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede680e548f16bdfedea8cbb664ce5bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65254dcff81824cc0f8f47b9e22b92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe06b2a4256a5627c905bedae375ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3e4d5c82badc35872f3d9c68adca9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecc13f3e743117d78168c5d5db5a1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625d8cde50acf3d68860fcc823fd16c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0034f3ef7b85a0a20c15506fb6904c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989482a43f6b947daa5c54bcc055daa7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74bd6928b8409f6ca982a4ff90a356233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93b1116e1cf84164a62453a28dd33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a731f33d1d83dc0478a9cdfb6be966e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751af85eb10e52f7ef120cf63cc2c2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5e4798b3691748b42329714fc45b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961480d9994f4e210a5879fc9ee9930238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf67d1f45e5f6db7b509f48d317984239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef1a73b1d84ef4c9c090de73bfbe0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee711ff03e7b4f6235235061111c402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9abef92d83bebc98b59bfa464b2b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754eab5daeab93dcfedcf4160eb416a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe2ff363ebcc8a5e3b1f97f1cfab9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c3035c4c2ecd42395b70bead99808245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d604103494886ecf97d6141467fa935246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100bf26c788acde4cb06f1ba6edc5cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f271bd893aed4dc91b431d2fa52314248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6cdf8efdf2fe50e55561990785883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62710e3c663b999a3efbdf318d6b02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45069a1d081ffc1fdf446f846ef9db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd72f53ced63341bab125218494759b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614fe762deb810e72f12505524d2baa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42783afccb5013620b5e5928a70094b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da2e64ce2e0f1fef8e88dfa34bbde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ecb8d8191bed866522f954cf59107256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6022108a34e108b12795600ac850ef1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab2584015c56e0a1f9ea3f759f6246258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c87552cf5e2accbb94267b42cdc52d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e770628ae826203a7605f4c6c61fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a4ff412fc86247911801a0c441711261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386138fe9672a29387e4a87ab4cb5e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c40f1533d5a05b7cfc67dd0db9015a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a67b1813e78eeaa71ab705b131aed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca75eba4465901ed24a17eb4d83d75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1ec8dfb04b8aebc3a888ce601ceb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa6ae9aeca0ba4d2e8025a2cae041c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc27a75856b00e5f474cf87bc16e23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59682c1e1ae4e5fa51004bf9e70e2da2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e78c7c6303eb3fc9631ba7978716270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b6a7e924b9e45a2bb7e4b18bf543e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75364f6e57b21aeca089f0c0e9fde54d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a392a69c9ba40956a21498abf7da613273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af73803528ba50f460062509d7c9461274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555279276614f88e24ae1608b016f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349567c74f60d21756c52545f2fa9e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfac8ab1aa7f4d966a9b83606f8035277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ff2b7ce0d9c107ab30f06cd5d1931278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b51de10b3c27948241d0fe930a50e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0835dbb78a5263668794a74367a22f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b2b28b5abbbf4ba43ea69894bed7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601de90abf728bb65402d3449c071d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80dd3e7d34ba3ae114c59bf0b3f81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11590bd01e4762906431708d9ef52c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ae5a25fa9b0e01f85cc25d6143cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242123d7a49440b108c6dd74047213286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68c48678c03380cec5d82b1ed9137287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fb308de1ed9e807b60c8df196ab56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b0db942f7fe0e1a0a6a9dd9effdef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13afd9b4350a65f211e8100ccaff6a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd17326d2a7d6fc0e98ae37e14ddb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba667a3bf62b87270f78f7f62f050292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebdf0979dedb2a6c17d0ee3ebf79d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9ec110cf5a96f02288e6789894cf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18ba7c4f448aa31feea5b2b9574ec4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10189c10df2f584dd8d2fa0257487897296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ef4189c3c8a6bed11b3423d61436297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a1a0ee73ff831f4c6598ed93fa8e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a277aa9177d2a940a5dcb16a2ead299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28242de83f6a987cb7048f502349e8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba5b23605602097f407f9ee5014a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486985713cba82ea905878b8c113447302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2eecd183a5153d0ff237fa8cc7142303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874950e5207f01a4925d5978e34f1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6588d1c14297ff0003cafc3ae0238c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b40ca2b016c935380b5ebc883d453306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c69e183ea5563f8a6947051380b999307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a4d5fef0bb8b2267073a14b58c1e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e30a12e2d17fe65210850410e252309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c20c24019437cf06cd62a12786840310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f71c7ffd11b767ab1168d96ecf76a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34263878f891524dc6dc27b16f240b5312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22077df320b23548c56dffd5be3907261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09145ab18e52cf777868de1b276a2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a9ebe0f75eba469a83451cd207333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50425b7466bb07c31d0d78bfe7f6a374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb712904ff8195255a99834aea6d4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea2c36e0a87f21c5f67a64e21707e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a9421d475e57ba16a4986e6004a197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d48fbb8081271f4363a1448ef00ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d687dfaf867b1bbed58be9f7f58d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5118e712a1130593fd71af5f061fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e88eec3208111b0c6b03230d88adfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312f487581a00ce03d69839a25f819212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3cd14463178cc95062567ad7bf68213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdb406340e7ed1a8c8f3f8390eaa1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce0c3b08d515aa2c6cd0353917b90215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03933c78d099d2bedd51abef1ede064c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82526abe8a48183d62a684c90177e80817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b30452201fdf5550345f03f05db92118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45002eff6f4e139184bd2f6191b3b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa88dbc67f53bdcd2d694c64c1636120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32dd65102a609f9c50d2c2f9c7f13721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c5e76c3c0c8bac3a1a7b4dc4e386422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756cc4091342dc7dcd08b7065d54a5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34452527033e6b3bd42c8263c65a467424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd705378a2fb0dd6793472c1ec1a4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef502dba0b9d2d07f9cd914b40aa43cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9484894d1d78684ae7251870233d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf0f4d4d5d1de19943e00cdf771d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c54e1c6f9ad79f83cb892b6cad0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0faed991ab23ffc3efc12b70e86d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb1e224354e45d742182f0620df2db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef0616a9030d0c5462e7d48523c2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeb93c9f1591fd16c4720a64afc9cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071130a8d171e2c89099f0c8e56f1b9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a51d40bdcdd27e38f783fea3a029a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701b068c87b068f3d7482a6ee5777d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3453b29d7857f26b74d07f4274664b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08c8aac97650a53d0a12d032c3dc6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd64bc0a6373c8a3ad622d1fc9633839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c825475ab2572d71557317a4a724fda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327bed7c7733d77920ca13532603ca741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732cd2f5eca7feb5abb6c4889eb24ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd2947a7f04b00d1ddcc91d499860c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d7eaf51f470f0f9d23c98f0e32e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b8c6367d44322f51c75686a8a713245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73c8aa6058ade8fb4a404ac55ebb4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240157c6af681af30db5f0f8604ead047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aebf0847e7f4a8e186aa87896f7deb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d9b018398533c30a84256729496b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a778c47fe5f82ecede3dbd1595054750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4aa4dd06180bab76af13d2d88817751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afce720c9bf16458ec7972398591e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73241f89366fd68e858d16de8b9c149853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac970be67c02275d445135ae5e9ce354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a4066c0300870f9922a65647943855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ea6e0005de36079bee5d0b12f040156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca529551cf420de87264dd6c2ce40c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bebc974592cddd9b4f2c19191a506458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1f6b575c8d735948dbfd83dcc0c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df9e5d9298603be7bd6ac1a18b5c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613de7d15969efbe12842db11d6c0e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae839433b3d69592c67e1a12b51035a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d89c70af8ab3c60d39f3ab42e1395e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d144c8a0cde062027b003213a1af50064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed45b60d413b90f2455393b272f0d9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41c417dce87b9ed9a2abb50128c43466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d900e32cc70edd9eea180d8ac4faa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df622420ff56cd35d2a8f436a682ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f7e437dfa12d3a2750c27daca08a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ffd1d5e45548e1c9ac931f42d435670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c466bf3317c6d16d372e7c3fbde4bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b76b1ea7623eb8e64d80b53bb8d89b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de192a36cb2c17e84cda924ea90992973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72d4254a77bb17f03bc97058ee156d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144274d515bd76ae44f9cacd1a76a32075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3edee2ce234190ceb1aed23b14d0f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe5096d524a3d644063f1f31decc6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc11f8916a72efe11fa970594aa66578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1795c7e99f437562c986e94d5b41b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770517d3bb0f7b431f1b81479a415e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add004e561588091c1385ccb585117981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a128520dfb0be40bb79a88bb97ff7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9ccb057196870bf070b40f000f08383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dee79d6a6ef3f5444b898ebdd417084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0183511565c25cb1eebef1cb8a769ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4693e47db062e63047ddc82e87acc8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f97c24d6d2a64c4fd7d09d7c4ea187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ce23ad4c4f3c5e7e675202af3de3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89e7d16be2f2e8c010ff86d6ede8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152f8e77ac783a7b53238b3b6d8fd4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f02525e2b16b5f75a466311537fc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10a089eda73d2b6fc1ccbcee0322492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868c60e77601016a83deb67cf30619793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba190f906ab51670ebe1ec7bdcc26c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c127d4d9c019994f16c9952994cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74aee501f2571c46c7addf73ccab896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d89214e12c69d6d83cab7f92d506f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594ece9ac7e2dabace13ca5b953cae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ce89b2df83413eaccc444b3646a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c3d983dd7350abf6acee8b9fd0c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde16b8dab19d755b264ea1d9c7762d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc6af126f14a73f7617bf40cfd0bf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569c79c023d00b870f8d19df75689c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983e53a0cb74cb908dc30a1097e6d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d220347604edf6500db5f6616adc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47550f3449e0f674816d3ebf6272a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e37ed398f24c6e2161ab390000ebee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d95bd844a99a18cf7dc04e0418279c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc42e910034b8f5fcc31e05fe3a01cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb64060f3e53038d729c62f3c996f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3c57cb9eae9ec22635865e39b00f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6290cc589e2cbf51941f9e77c34d2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad553527ac62c7e2a7c9478d986318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34e37753cc03b4837592db84e2c6b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74326ad276a1866f11af683203f01db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7f93ba95859ec395604e76a84c3c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3ac8ac5a56bae1695d98d0cc84d88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf99742cc419a9889ec7ad409adb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71f100e54d6e98313d451d84b24d1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457019d4cd41eb85baa78a2be875f69d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd157c52b63c3a3c86d63afbebad2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b6c88df5af050afb23b14b1b5c275122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb033ef18ef05fb2abffe3ce72d7a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f98b162b1fe6284a9382c53c7b660124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b88c8f66e811f069c16effcbe854f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da589323644dd649be626f3c3f025da3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fcf8dc078876666a63f7b9bb3e8a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d9e8c2d4c3019cc54916f633db30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c88cbf7c92aec6af1a30096dcb9bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd80c52a437dd7e4f0ad09f44d2bbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb231dd6815924d181b89889c8b579131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e20236977defe909cedac8f8b4e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d24f7b5796ed211098eb140d6168f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415a9e9948613284bfd5a4a48edaa3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b25f1130968d442f796f6f9418f12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66beea46473ccb986d515718d93d85e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25ce03df065bae8b8cd63750ba070c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47980a9d735b91045b229ab84dce43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de3a823d18561c9aa8b10636d3a4ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344fa8639ec2ab39178115076f479fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643aff4321421ec3a86fcdde05cbbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14233ff5e855b0b3f3b072cc10599ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9439cc28612f0006011417462d0b36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75552f6cb02c7658e23e95f420adf28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e472ed762ffef3e9d97efc403621145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f328d2c46f5b8dc2e265b3383b347a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bf0aa20969fd80bb517175fa049f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259bfa4ce45586f7589abbd59447433148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196faed571dd9faa3b9cc4aef2863954149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f4b548bddb3f365a482bf04801ead150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ca5ce259d1415837c1be58bd3272f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250ff0702dad8e9bda93515554e30d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947c99ef9d7ebc24129729af34f666153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c9a197250463129e6ade23a331af1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017b8fc881731c6a7aeeb96adba105d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270af8df7a348e0a21bf5b92562559f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10a0c2819e9df77059d4c7a2822fb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf8458cba96ef7d662ada89e0ee7e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b620b2a0d4905285a16edc6d39dea4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424d91a796e88713d1a6c22b70f853160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a2576fc66dad53b9472d97b5d88c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9100dbe88beb4d82179c13df985e4c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647234ccfa5110d594770aeeddc184db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0428e1f60403696b92353c3beaac3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bd7a7c2798c68621f28a5a50e325e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f75c3deaeb7541f4d8e7658625ac7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53d5aa5a41a3b903d037e75c3b29b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f6e74131fb3593b0d31ab6294680168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5e1a10f4129ebdf122eb902549feb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd2d5d8eee7567316692321714ca22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359f38665d2b25377648cd9c8556c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022815d0f16d1671a85cd45be8f53d81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966d6ed96ed6e3176b55c510d8c2eaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28be8e2a6ff4c74c1abb3e08ee421a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bad187d198b58cc7a6f4d702118f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51312d47acfb3b3dc9a70d412864bd0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a91ea0c4ead7024397542ddd86d2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d93ad8eccac532af90564c52ac7115178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6835291937093738fca01d65fe647179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b9de9671f2b53f3c2ed736f4d54bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1162f4741f45b962978c9537d1fd92f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e76a40f9127e70d353c40a66834b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba47090523ee2a1654e4804b6c0fb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb81e51a72a2de177a6a065ffc1483184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600b58c4260d60b957009307bed2bd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5907e17d11b898e97c4ca461fd5c32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e555413c8e14c24407dc6bd06f2a19e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e4e4de20b9b84ecf7798095cbc5bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9108e313b2b152884ccc919cdb7277189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e33a39c43afa24903042d424df2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbeb9ce9a424f2619d2eeba05fb2aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbebf7a21a2e51670670daf3d1060b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc765fbdb235eada55ad97e60ae123193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead8782402f7a58bf7310dcf73a1e2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954d36c5c3e8d303356980a8037ecc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a9069658fdd4ac3fda8ae44148474196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ac42135765f9eedebc87ddb7e809b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f1d255a5689d8f56afcc7d4005ab7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d78a0c8b375e215ecf45360ed4557199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e2c92dd28938743651d1510ef43f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd9bd9852f7536cad104487d4a311201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45960f719e8a02e325dc9284a529b11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7886775bac8ec4507b3ac869027fd11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e81957283a84ac51fb22b172739db8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e844c201b637c1ef789d1dc86af8a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2573852b96d2eb6db48f537d9fe9381206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11180236bfcc44b1ec9d3a13e46315a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9bdb258d896782b1c11db3d0c1d40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd30581b8dba8f0b09688564a21ecdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dcd85a3a1b5045a18d7f26a2fce7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6ba6816b05d00c2dac38498bd361a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c3f91b42dab34850b70517a54d6e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3302a42c5f762dbe1de905c57eb2665213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89adfc88f5a79e9b9a94fc19c8c5ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee786b5fbf7b6743865e224b4051aac1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867f8e92c6d12f173822389caffc427216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded4bf7441d2ce483bd276f2301d50b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bf8f42704a690657dc2103abd9a90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6df4be6bd89a5c11eaa3fbc8fed95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8c9e8a2b8dd24d5d933559be6d630220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e432ff13c7cb73ff47a6d53f410c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21233d4b51d4be73c0181fbd5a74a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a69ca60e79a6150d70d793230d68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8173f1e25f9c388b5ca2f6630ce9cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773cb137e7f46ecca7e6732f722c801225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4459222df9fea9720e46cb2a5f641226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac07dbaa7fbe71aeb4702bcc720b65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493bc17c33324938fa8b23a4abd1333228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038bc4ab788eb056d8e5cdff2e2c6b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8877097d69182e96f86a8ec99662230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70ca684759cb81ca075cf5bf182917231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327a92945826ba630d74f72351397ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ab9bd6b566a8d854745eff92d2e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc0b83feb2cd8db43f6041aeadc71a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed0a0fa3a641aac8efa42e8fd5384c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048523864787d6f02d672671c408504236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29999cba12e14b402432f786d130b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5dc6226118f7efadff5e943ad82cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce2ca34f8946a951f10a79cd9b314d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf74024ee819c58d74f1bce326a3d39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5cd66e69523da0ac9f3d5949f3bfb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff671fd8afcd6416b8ad43815853bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3ae8e37fa674b2a31e48091dc6d6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e2a37349178610ef71c4aa68e8e57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aed4e95fcf7ff8e42e43b26cd107d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dab55d356d6f5f117bfa0ba6b85aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc909009bac555f344a7f76df34741c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02506ca6186e76cf00ae42aa5f0c76b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacde97ccf0c0e85c759284bf68b5513249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2031ff21a3a93a0e27e276ef95c8eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a714ac774bdc473539779e76a17bef5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d65c4b908b9c818f6935b445503d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a28cefdf5345b8c1717fbb0a309c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f74f6724c31545ff28aa59998006f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724463f7a05b7b7f2aac28b40c6ec80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64de12eb4af01376aa0767c17f60a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62ee3cb5464d7dc1e6d487a2d6b70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fbe768da821c9bb63abf43e05bf44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9734885c3b556d380f9309b413a71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e341b7cb767c58ba390e49255f5970260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51fb95b8cabbbbebcfea9e02294607261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094b657587102ee0513cdf60123951a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b14e95909d6e7c310cd0a18556123263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bef31dd1fde387a4c0ad9449cda0b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7c91c7f179ac0d1b060a6d54aea43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268caedeeb7b59343c5e7cee04aac38c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce5756aa02ef9f944e9f31a114c4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046e369ee95080c66d555495d3252b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650d74df1b7bdc35d75fca6a270e65b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057bc32784eb467d537029e479a626e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f4ce526926fbbb4fdcb914b807022271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e4c16b1be4913905bb0b127abbc93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a52ec3f11229c502b02fb6ee9c180273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52101c489817118cad7e81fcede572f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c344e4f2963c50688b6094ba4c7147275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5520383297d5d51503e31cbe6dd790276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab752fdc6e3618b97eb7d93b432df1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb322e79ce75e6baaca71393ab7d704e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018d27251ba31ebe899ed0ef0b77abc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e6c18e4b7f0fa7cf2ce6be2acf050280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f7b5e63fc2140f89a0e2880656ae2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043702680651561e9e064235c11afd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec472d1f1c7bee4a4eb374f37c60543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef3487518d4260ec9098f96bf7030b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276535bf062d439c51c47d23d8811bcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b736c16e7008c60e0a7d1cbdace187286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ff9719f138d0e6974b97c7ca4c08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e069bc2855d82704490b5708b50a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88209fc33bec481b4eb6314cd261f799289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52807cbce9138120eb29d50fb4a045290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449997c29c2c0de5055731157c3e2391291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8da21fd01e1352e90586cd09dfcb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6c110509d3cf009f06a90fa4d9d47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af424dba319e105ba3f2f62eab62605e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94acde2807d1434e9f14ee73be3b77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a6286c842a0fb827924b07a0327a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37e51322174bd57ea6752fdc16b436297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c760450819c54f12e3d96aad1dd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de116259986a603fc43e8683163daff0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc6d5aa6dfa334d4c1553b8525506300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf68013f6b5475cd5aa18710e618e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc998d76560942098446f0dd72295c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0795d0917901fbe457ae1e5bcec905f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8517c40304864f55a33dd48d2033f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732c5c360fb6ad4e820d01b67add785305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb584d054815a1d28c4803c573dc6af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d96dead971cdf853d9ecbfd77c9bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90be0b925ee8f1c39a21c1148b79c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e72f0adcd066d31da28e17691aca76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266321817d546fc1fbd2aa00c567dcb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6ebd5690ae5d6f0aa76a88c41c6e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f18ca32a7d5e90e6040f919065dd6312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>