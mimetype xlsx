--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1100,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00ebef0c73218790ce33a48ab182f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6eaf606598d5616c8145633a54f212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e36bbe11a1c47d15b71cf5fbc3d303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f96399e21cd1ab2aec4c1583c64544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd717c3c6436e73675c98682569984ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed5dc460cb1e777c5645584ca2d3806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c3da574c3b3e5b559fbe6a51d53357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97300cd3766ddbb1033ee417d72082a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b0e46b600a7a926f582b27637fe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17b0a80d3853edac4a59ee5ef134f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd627cade5188b26000962f2c1d1fa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250617e62c8ccb6ad49bef3c43d0bc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541351c040cc1ce35a8f2e789900617713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea36b33ad0d709a7a7fe0a1bb074d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021964ee910985d1387e45f8b8198c0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c34fd05bc5a7db87768882f78f55d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690f74adbffadaf91874d902d54417817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b889a5d80e7269ff58c538ba3ce52ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93927637d382f56710da2f2480f5268619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc753a755748c3983cfa2efc94ab6ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797ce760a70c7986b71f83b58f022d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524b9b9290734ec852311f3329979ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776228fd1d9bc3fa0bc8a8f646b70a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2920ff00d85b975dd5ffd002ec1ccb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95045e1fdc8da78ec40aaa0e7df5b8b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5507716289cfd0d60e9803e8a475426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d317173d210dda9b40c9aaba4edd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d7a0224849510baaebbbc10158bba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911011245f2c263f0f8a874ddcd1ed7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437fb83f1c3c48d8ec2b2e0fa95cf7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744b197a965f5c86e00280dcf45a6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76909db5d42218aa578b2b944a4401b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0610b4c9fbc57781a0640282726130133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeed0c529d5bb4d2f80a7cc73a5f83534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195725eb9e0f3e13187d429250cbfd3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7ba491f76b0ab4ebbfe829a945bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883631d3561e5f7540657e3a1d4d5ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca1e582996f0cd0767fa68fb83c37a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1490a8016cab236241896811535739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e956dce157c2df505bb1fde8869a2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc628fe959d9efd6534fc86d04926d3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac9fc34f1877c3c0f680820f51ba4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4ed99f17d5a58a10a7e02d8cafc6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8af1863a7041f227fcf3f85449ad044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f665be4e68d463e28880cf0c0edfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6680313066dda429631ffdaedd4ebe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88771ec9697986652c6aff0d3754bf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a4688fff2bc5c271ab126c746e7a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803014946240400907aa199ad6bf89d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab781e1382557a7110c279a109d85cf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42ce1f02e08f5c8965466e8042306351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ac9acbdd3dcd4495cd9c46fc4747452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d5ed67a0efa47b9a37cf90ba15a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6daceafd58314bb1dcf152616f9f1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f64aba79d6a5acedeb24c93cfe3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7ced506c043e74f9239fe861388a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac41c96fa0559259d34e2dfc96dd22f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe39cd51cc5e17d0962192d26cd0b9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ef70d5675875d4fd36f00567d9ee959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1efe11d59b2968a0da19ce6fa62b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e5e0381510917b539857636d581561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c6dd1ef8d8974876173f9a811830162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fa56967e12c205b8178ad2779ed1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36bc013b7fcadc95130bceeeccc79064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a7c5974162b3b929e4b651ba3b4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a93b27b8d2e2d9565b3146f0d858df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e60b9815db8e6b654a612a655a1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266d0e4451264d0bb0c2733c19ee31368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e53eb1a50e8f499b11008743c7dcc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed5085abd5a4251f477ea7452abaf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e63cb50c47d4ea5843e65e5836ca371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ddc8da178c47d10739314f7ea43e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3226a306dfcca785c949c2968be909373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05c8ed79bf6f8f07ebeb5a53b48ddf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cdcd11b86fcc69cfaa48cd40f389875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506a04aa7f4da724d2095050910adb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080883c2e1bd3d0096a015594ca5ae277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906753708407e839d623abdb33fb866278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b140d0b9d79148f00ce2712c453a0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56686bc4d7232b60ccd04509b96788380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb8c1e523c05d1b3cc5050dda639a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c33ca4ad3e11b44d6d665a5d679e8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d4be01f5bbeced7d4503773154c1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34dc1d82120e1928f07cc210fa5dde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb68958a433e426e245afdf6e73a1ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d28885e1fa04ec2c8ac2e3580271486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc1b557df8143799e514da1df9ac187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75561403c05d0b37468199268285e47588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1127899810c20f83391f6794c6dd52689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02459347328411630dadd4bb715b9e1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b9999e5b61a320ce859fb77c9e93591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73dc9c0901557b33b9bfe8114e86c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2e317e948c7efb0000c448567159a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e08de733e67496f1668612e054bac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d4a9de6afcb0222e4b3dc3c7bb2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69c14eac9aaa33a8bb762453539e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4020aa03c784c193585bd4b83aca797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25900a49742e4af5356ca9caeb54d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089fd531688eb410f1482e064930b8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd2ebcfb6b6a10b1648afc9950131f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd89a7bce7157ff0f79cabfd873082101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088b6268afcbad41a72072ed113fabc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee3658dd0d4b20dc51e2de9a9fb88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20e2a173c35046edb6648676b9b946104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925559f146aaec2832cab8560811c74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e2877ed9cceb85557bfedd9698f89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c893b0548889cf54fabed28a60c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e375bb885ff0e4292bc78bf65638c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600f86df870268518a946f838b4c2ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be9188097e8373a300a8b96a38f15a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8167cbb594f7a8f4597ab449abfc07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b30c99d923b0df266a4d5ad8e0200112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a7f85f5c7ac7ee9f1ae9b07acd070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54a50dcfb25da841fcc25a65e40407114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb17ead06f1affc324e630f11fe174115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba722acdd0f90656c404622ee2b058116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821c49a5a96488921e143183c6cae4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab883fbc2302d320f985927240150a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55854cab79d8537124dd1ce0b6cb5c8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc476ec9f20069e879558120d535302120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee798c53639294e70ddaf078a9604c4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea83c94d37673b1a4e153eebce84192122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aecb0b4895ba4a8c531c4de390c4d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff96b19cc5ccf1870a6fee699df843a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f7f61104329081b7d18d34b59d06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec99b715c00a91daad4f336cc227037126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee583f41e2955f597442cd8cfe5ab78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e76d22e8f486d72e70c643204b266b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067d00c7937a77c30f826a008628c15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420332377848968105d6e28865a4c759130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da747c97206c992991a6c706b12c4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9feaef840993137c2363f63f959eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084c8da5e604ad58cdd73b34fd1c655133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdc7e04c758abd4af8b77ced85a38c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660634a9f516dda3d1a263b74591bff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008aea906e50c3eb896b35e3dbe342c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027ce16923a880d212d6efa856b8a12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9653e1f626e7d9efdfcb0ef771b1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7104920d0dda38e226b3bf37ce67f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95dce01fc246937f1673621229480140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e371df2322dd5a258351df8135603c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20827364d527392a643be66adfc8edf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb12549c46089780f3ab45f6350ea3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c7775fb68ef01a14ec9a209fa4bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef6a15b8c8e62d986c6c73c51f07d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbe3618b6fa0e35a276d0fe43ebfce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e94cbb568eada853bd8c1e74f833147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658c73625f506468d038d4e9208cddf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4c06ca01c6420c3b342a982f03145149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7f04be73c0544cba07a5d44fadf7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8739cbe737cad67f86060e622c9f848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e64213381ca861d15236a716ca0eac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a919f760042a5c37b42080bd993a50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c234bffaefe78d97265ab99698048b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83aa889f97dda871222032d8eb90dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ace113e707158341251df7941ad77c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bd96c5514dbf3819173bedbd43629157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112390f3333437f12396f8bb14309fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eca56b0ee0668ffe12bc29f897690159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493ae5922375d6843cafb800e46b412160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ee13b94921057dc08f5aa4c79165161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a763c99a2d6eb40f1b8c5fbe4c41c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b187abc01140f247a87dc282e0ff65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44cfedefaf5092bb8b21086fde15c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e810bd989882dae92e46eef07ba99b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d741f486e408cc5abaa52025f326a78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0431611e946bb5123f3df8145d8b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e508a1aa77d9a967675ad680452e1cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7547abddbe472f686c69492f265ed4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba26ebfaa33c337b9c0778284f40b9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f285ad283fe307b3dab51cbb68202171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800b4736a145e11f4dbc790fc90b41b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767244aacc87d406991fae79fb6696e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b219b592def0629ec47bad6493b4030174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc6be2fc49ad946824b472285f5e23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab58ab10786617823efb04dddde7f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b6f878d4aa11b3741682aa5594e3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cafec582c1a18ba28e64d04497459178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdca98e7b5f18965c1554baa5fe3d19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853b381e73a7064debb7adc12628325180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158d14549c93b66b355fd2f41448acb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770a3c1c48c2289e7f4ada327f2976b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f73a42a12e2c62f0a1ae3b71693b4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d241f1e5521b32d8827c618efe3ab7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653995850abe514720d252f76954cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45bcdd3d1d231ef458cf7d35daa270186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164af76cae8c48ab98bcf9ef131798b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dbe00e4636034353b755106e297d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc91361a1b6b1fd0d132bb4ee58dcfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356a29e053239eded6a7a501bf9425f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72c254ea8da8052f9ddf8c3e9682eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40159aecdcc0cfbc23262c5eccdf63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529356ea0e7be21941d810dba92a9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8608182cb9c6c724d9bec976c9456c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07536547d585be684c1bb410b70210195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa1ae8b754cdac64575a3b30d56bd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dad84880377d979d8cf43c95cfe76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f5ae3bfd4b24d73be1f832e784995198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5dd7b0bffd95d719377e7facd2f68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98869ce1156bc40b9f1ceb10e26143200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003b687c8398925da305e331b437fcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26c6350e6383b7904eeed17ed2584d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcc4d08a5995b43f630ad1b72118a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f724cd629784bf13872cc91107d4358204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c7bddbc60725fc65ee6bd56556753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d142325216e5cc86ea2c58fc71193206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ea29a33a65b178fdad5cf0cc9022207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0623216168849309306260fcd3ec8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4733fa83143900b4695616fcb315c46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c531d42a5c170cefd2c338cf981c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647b9e1b59101022ed2d8ef4be57c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b253b20037a8baac7cd5aa1ed229a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232cebedb641123fe209fdbd40d7755213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4c279c54eda26f1b88e3565c1d195214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a2304be41436f10842aaf29459d5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3347758181b9a96c1ae784c0c4407216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a25513eda38a9b7538aa5c95c4fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73610997d281e4992d6e6f420cd9474d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19973968be0ecaccf33d86b94fdcc2ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812c8b4d3ae0feb98ebd73d5b076d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae8e0f7882a139794297e87fa4f50e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec7b498636f69c3d314a0d8d5aeb35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c84e6702bf37f076a9d60f889e8ddf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56738f56409d01bc62be68e1b8bc541224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094acd64c861517c2a1d06e481b8d5dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a2b1738e9188382ef7dca7812ce2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dba1fbc37086a37bf2469c4b4ac2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11c8a00f98b8d523e3e316b0522c88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14402e8af474f3c4c72a6fe5a2e07f8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7866112ff91022cc6076a992ab62dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa1e4e0b8182b12c5ce8dcf35fb24a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f07209bbf16440b6829e831a5f51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039113855b09f6f20b8f8e0a1e1786b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b83dee5bb29ba78e2b3e01a05eb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e5f3d3a66cf7ac1611df524380995235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18108e79565e975c04b0e56ce366b2b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294caf5eb896b94b93d7d2ad83fd366237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf85cb48a548bd8e35b1c57b091f5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b51103e77d622d76be72498c69be9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a0f333ae35c1c0712dd2685e64b23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8cf0a1ced131e37fae0551e9b0ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181b349c3a280161f7cecbe7f0f783242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701ffda5216a0c541bf13abdd0e7c96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d61ea71b2b73e4da8f144d3e636ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f0823c50b326ab62f70a059087112245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218077b5e43ebc31348ab541d4b2af3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0352cfc42d9c854b24ce7ab22fefbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789bdbd3d121c83451d0e27bde6482248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fba50893ba84ba62bdb2bd46030cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844202f9e90caaf22544bc9ca845954a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7386069afa1c241be0dafaad1cd5794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ff0b0138c5d1fb89a23d6f0aa72f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10db4565499173573df9b8c16996b04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ced861d636dcfa82e18f357eeb4f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff8a6930c062d45aef8bfd67df2aca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f8c7edc837f27e97553095b78105b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6758bce8eb7c29004d66c1ba1081446257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72977118db491a3ce1c4f43b525829258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb43a77bad0648778a8ff72de0d33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa32602455bb85e3582af7877a35d81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d79f26f8eaadd9e7c094dce66af1e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6f789d14bb9ae8f725a85c6e763c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fedb0ec6103b8c97f50fe3d112bd32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f6a8388008e0ac4d53fe900e6e712264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce43c9e54a9cb469aa15ef132d3abac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da6e6c65507a3fe3df9e8930db33db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44372d3a3451afad5e6e06cf32f2c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2914da6c2b3ad2e3a6192f8a087a8a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d6c05cb54e9ab37f976da813d6d55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285621c39e3fd9de846cc523a854ebb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232a216da9ffd2438b86aab77b4e22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33cdab827a79de40da86d6209d1b95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14650d90ad5877d12a2f120d3986d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa79ab1363677fb9d9f2d0736330f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900a0d469b524af6f0dbe32e28f2f96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3b0f2ff5a13c5768068176df0786a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf514fc61f8402f7b468a7803c09b36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de07077c4fa71937c1727a03d60fc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a0f1dabc07bb3d7d946d2015a0490279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a2a69cc705f6a9f89ab2178c052d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720e18a9f5def5f59a80dcdef0c2d7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2927fc28a88e5e47e111675b2e975a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c04c577ac2fe7db71e6c8d9c5261283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a6cf0479b46a4d66b36da100bb549284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178cfc251be3ec5215a03c4cb842f35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f0ed8dee29fdc62d376cd9ec5e90a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dc56360d7b187e771eeb07d3961ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922b06745e18d81304d6b3f9c103b2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf213f150e74f17937171b1698e8e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c3073a94dfe624d49e229c116751f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad31d31b889cf1f59419c39780b376a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce13aaeb2f3a1ad5acbb32138e86f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2247531f7894864266009abbe35138293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e52be252e4110896a4d170232fdd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a2b926ed55ec060f65bd0e0c85455295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fabc8f705c99c1b0a6b1923642350d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995bdf640281ba43cb4d9d1e528095d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909597be9bc393f400d4cf951353084c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08397106c771d97e29d2fdb2689f2201299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16243e8aea1e5beae0094f15b6a5bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a1356a1533b2c50b107aa1dc87bd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfee7791c468990cb16830c39dbbcd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20d78c70b83e535302dafaae75fcf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd72f19a2ea4b370620c753291f781304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd54168a385e1fe8bb18f075ba6fdec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6a6328c14ba4f41d572394bb6154a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896c9af4bed326d87d1176ad8e3783b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a4a3864a0176120d840c4885be154308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9fa3b09284855ec47fca11492e1e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de360262cd735a8a4953948de97ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151434b8d9be522acea0655445d7318311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f35a54482b7a07e7bcc5dd50e1d5312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6469eab70e9826ddc9d53bffb4110381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a209ae25eaf84c9c49e0be267da862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d825ce91bd01b28780b9ab8e14b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc65920b55e2c7460cb1c4633a591d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ff628dfca74e40dd888de9962b4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49dae49a5389a05423d063a199fab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270449fb3a97bf440dbb924c0548b8977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c59036f83f836d6eb6235c3b84158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd278a24786fe78ac34ec817515469259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d242e53866a8e8f8a6665e01ec2e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85465a543b8f79f2395b341949881de611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c55915398c70cc997582baa7149d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f798b70041a650fe7a1adbfbf68813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47899e0636be4c1a3e48253ebef903714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957e4f9c4a0bbae80bdf0caaee548215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d96077f1bfbad348f8f4f19585a6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870408e976ead09bfb337a5acff5f3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264253daaa0e5e78e871df6f6296a5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015110d2e1c1a6a6b08e38b1061bdf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe464176cdea26b2ebc306ebbc081a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e1395cf080a219f51742e09efd0c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7ce6e7539253c046bab34db31c40522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae4d67f0a2b62a8ccb04d2e524fd0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7cb360255a6a7293c411f8d69d4ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8af8d632c10c9afa2f95f56caa27925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced95f584407fe95a993bd0cfbd3e6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2a0f7d57a1e34c86c17e6fa948e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57ee770077e5864aab4725af01dcdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02930360c0db8e9fa6cca68fe37301a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59475f6d78f8d0f04766a6cce825da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913d6e52d160a954cb63797e0d9f9c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc463722027bf24c3180b435600f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275e04a2034c2d63d74b19520f496cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e328604bb6ce035445621c3ceff0b7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5064e9d1fc1ef04ed330c5ec05f5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b62700866219bd83574023f1347a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210903f0012e20273435461785df08737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7f312d7ad93395e222b96e940b2b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da546c80f47bb228638e2d9dde77bed139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a2e1a85de75a350a8fe178a586ecb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b993c4253446bf3519a4aa1e21a5bac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb889774cd5325cc35b15e4857c6d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6f7efc2ebb015c411e302ae863ba743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83384fc47457ef58c1b734006564bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da889dced7cc8210368aa85c5af518c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1ba981daa7e934e1f17c80d9dfe3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe72eb39c01bca14491ae9cdbe67b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9ec75e63ba104969b3ae00c5a060648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7ddc964b9a52fa3c14f8c7f41288f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73d2c3b2df84f9706509ea0f5c61c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d035a76b5d2c0c62074568489ea32a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec271a938352d40ea9a4d5d939c0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f8c779c7ea80d66fd112426ce3f8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c20f178ada33a84f1c34d5cc8e78654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564f0270d3896a9c9d14988c24a59c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf108d512a095aea69bee1f5ee473d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832cec8bb3685aa079d3574422983cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72962eac6873dc9175e04e365619724e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf3ce0db0b2ca2944bab7b5eeb68259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3747927a0ba2756b7cc0319554f2df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1911b92094627db818482fe99c06361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b672167ddb2607684dae824f12ac362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cfcb027faa192cb5e275054e52f5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ec841812e132d0be739e91c4e590b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631832fa51b3979b8820f333031e25465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6b500f6013904ac2de0ea3438abd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924476eb9d4ca3ef3f7ffddc2bc0cad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f2977ff25ca64f71b4afed6c5ff868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c847badb68e719b1032f50cf1fe949669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109a469d0830791e0df81d4d7d54abb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1e6cb9b2188c5e8c5f2d7933519471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a255d4f8e8c41e140a6b6cadb74384d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d943184c54a338195c9cb0c2afda773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd76e376b4b838dfeed29c2e6f72d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f568622c37173e9d0b1b42c1858a8bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef818af33496351740582cc3ef37876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2201d7028a5206d7dcbc9e0ebce8a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e00630c87ebd5a4bfec9ab33194878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eab83a81bd58052fb27e05da27be379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d574e29c872768e572ac053ea95880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4558768a2dd5f2fe2a08dc1e3e0c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369bcf9bfa03b760c80fe62acfe95ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54320486aa110162c42b6a9ee34b553683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b26da4a4af81cff7c6ea41654107f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f34e3b45a424c82727674b2cd975385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc430ca6e43a38fd8574d6a0346abf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831d3757e85706493bac6e44deb377e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b25820ac82dbea06d8f5cc0a53ad1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb273b881c47d847fea71688d6ba1bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b14e07713eaa581b7b7f5482db93190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cce0b9efdcf64df60c34a639d6f0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8e341c5ec13781fe26a89fd953c7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3c37374327f4a006b83686b1bc11d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213a518bab24f6f02b6a60a8f81027a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e24e04a5255a1b2ed14f9268c425f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc507d9fed7d418340fa0baf90d9c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ac0619c4f777ed2a9938e0f03098297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2c8baa72873c0217d1bc662de9e8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe3a3201c3d87e6e747ef7d3462be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3ddaa0313900cc9d095492020980c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f42997c03bdfcd3c7a4a57b2bffdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60061bc24df224e137596e5e22ca5dc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f97cd331ad748f8c73f6626a075165103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327489d18399c3fe0b83b3d9d9a568c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bb07b89e6f2e2427c94e5623d1bc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa105816f8aa173435bad30329095abd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f763d8e7649656e55e6bf9ddcd84dbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752383902592d39fab266ef49117e50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a953408865bfa386fc43cdc2c8d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322632646db750958e506df8015503b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ffdc54ae90a02436949685aa2a02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0c09c27a14c3a3a99ff352d23aa14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859a1685dbac41cb79517f672ded6b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717eb3fcbbccf73e89169588ba5b8c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e303341435fa53e1b547b44cb9ad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be218019bf8e805ba75527176ad95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c4f205c72fd75c6d0695e46210816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066040b4e7a53a98a84b6d8b0e2b647f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a0c7e9ffde3cba6d01c1178c44a34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a42cf84e106603f9e5e61937b436120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9ece0c9b6932a9e42d79ab4c41023121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd42defb50bcf1401f2930ba09366b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce2961343a8fb10a805e225807494123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a50926a9add1bddf0234ec4aaf536124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab2848a98c625eeed7c4a3e6e879e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15330aaf604eb8b48103ea3818c51670126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bdfb4be253bdcdae841e0791a6ba3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264dfae22c61f6c2aeddbe79c5ba932128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cdcdaf9cabe3a87bfd9c8bd8e495f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf26e2d431728754f6f5cfaa01d280130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685126502e36c9ae3d4b8040ab046cb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8640031788be5edacdb6b812dfe8a66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f68995f6657525d715e27141bd51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a9bd5154f7a7fb81bb8715e1529c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c5ff3e1f8c03914bb118c00ee5dd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271b675385700a49c1178dc3a16bbe0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3fd5d96156b4719452e1f439876dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8cd7a63ec13f7d50bba5783806284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d8c4b49504f4c213dc995ed7969eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af26924f4d46b891413ff9371792ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823f67a3ae143a3b65d66ebdba7c290141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dd060af585a276b3ef985a763b6d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb672f91d4591913dbaff7c79ad405143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234578d096d60142603c8c05aa4dc1ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a01c42358f18d6cc0e2f149772340145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce49eafa9d7fa7e974b1e8f95cda505146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f0f7dc1aa5a5567c23ef4eb6fe28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa437917d91b8099e6380de5c14f944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c4252882ecf6767d9e370d614e4ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26944e571a6ebcdd70cd5d96b59fc14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e3c13a9f2c34f4932caf21691f4ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77468828736c6d50edc01e69dc2841152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a612daeb8b45fd705579d83ab81a6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c0d021fd3597512a0cc384c73a348154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b0e28fbab0b62c4e6831375728397155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf46e5483da104458b5dc50921716f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2253c13c85a46807466b7e55e52ea85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d60720a5d0fbbaaff4076abbdea4df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dcb444ce34e9b5104e5442b501b25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae2e4f5d4d8a7f84c16cc5d29f6dbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308baf34fa0f9089f0754aef80bc5ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076f817a8e5be2d05fc2cc863fa2fdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2a23b7edb6ebc81bf61a1482b02dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ec578bd7cef2866d0bf7f5c349ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f968d62914c1f65b06619d1dc2a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2f27e810995d568e138974f98de2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b809dc1012dcd7dfb14c5ee0c6ede4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de8048b79c24fb79fbe50a70c1c410168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8224510df9e4d4d11f7906e70b425e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e38ebadbfbc8952444a8a42aa3a0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a9348fe49b2442c36355ef1a9fa66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068b3a6045272a68b789dc91dcda427172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4c5d7da183c72f7ac69d6417642a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f512e6ddf3ae760baa89a3be3419260174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76a9f05177171b757a5f99b915886175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53828a743a2a07a4f57d68b5ca91422176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362f0edbc0a6cb9aea8493c171f3f3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c458e744443d6eeb3b51e47837f66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5684d3e5121d18500c27d8a35560e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752282eb5d7529a026b21cb89f414b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10289ad259988172162b85275e103f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79845348dcc624ba05ab62a995f06317182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6050a1041d81c5174e461d03d57c4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f57bf70e9535fce4fdb7261a8179a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaed19402ad7bd9052dfd291b3ad0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be6c321aae8ff8cf6499e631fac682186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6107517e830c60700b9d4a9d7aa350187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca1f919ad5ebbf6c98dd2f6e9e8caf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645069a1f8bfca3afada79b20da670189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e90711d773efcb3bee42c581727129190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542db077417c83700767f80a3a978bd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927a4412860a50a5aba3e6c28fe8bb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c13f6441168a6f55377315a86ff7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aff336aca482550452e7a5581b3be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99464532c2146e8a09b05de028fb10cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990c10be104abc6af345f4fe37252a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2271c24319afa1e796351f0dc6e21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d63c49c9079a1510ea802e5b85eaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafefcb51e9ee4c12bb1dadd0e8427c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667284872d71913c2fd470682dff025200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5e79d3ecab1e89977c33782e8c48b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923851320a3f8dc2aacdcd2c51b6431202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60c96e542a5cc77337b85ee3622644203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cac6376f92cb1622136c4d2f2293c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365299e90de553ed647b1223c6139bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1469876958564f42c0dcfb93f7d48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76715ee319b6bd2cd8e3dd4306a451207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeeb9a0e365197cd8db1422c30d5fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfbd7bbf14fafcb44eaccc12a6e5d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe7702ba6e4d9c64f4670fc8150a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98a464ccc7f063dada97f17f43d646211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2d3dbbcd19721b01501b9239e7506212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b7215a07ef43353ce44df534a89a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711732ff6940ca90dc85fd17bee59d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ca010153b637e5e01ee7e003910d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e4da3f52683614caeb07a99b91305216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63936e281fb7974f45ce0b7a46a62730217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981d51f21a93ee9c9ee2f29b57ae890218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159d2478e1bc186346fd2707173dca1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af8aa574095ab3966c9375dd31f4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c829f17b930ad2e6ff84fedfb0ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714fc03499c2c8267e1729889dc12c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f556d4c9f0a1b7f693dc536e73799223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053025d0b92363d4cb98b4e5ca48f2e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca49661de250453fea4ff50419df6e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca88d0a7e710b636c4521c5c44e5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496c23939cbdf2cbad93f14c7284f30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb431d1d5bce1b844888bdf4649d11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eaf26ff8f07e0df0650b315ebdd47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cacf913d67c42d4976ec93f95c6ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c069fc0578a8d19ed6c19984f3d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3378bf611f1533e16eff769fa1198d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0547697500fcc81738d8c300cc23d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff600ea3b21849e4bc51be5102105234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af683a1272880ad53b26d7b69717c00e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ead10eb07473c41deb2a767f10583236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3cbc8246cb04b9809129b1be79e6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424af7663ed50fd0489fdef174563e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8ca1f40ce46e3484df096bfaf906b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca2c9703a001c9c9dbb5c274ce33af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604438f234a8bcb7b915a2a737b2f8ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de5547b4e7b188346cdf0f907a9549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397c1080b3dc616d7fd2a53bf5ebf5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56108b69f13ebc380e7608139829ed70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc406066b5ceec021bcf9068587f40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d77059444de40c92fa7909f25011246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665066f73585cb87de9ef9e7718c658247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff345c769ecf0da000176f5f8c334248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec170a35c68875efcf446807525134249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9483a18d8cdacb26286d14c0e6942250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199eb07fcabffe189abefbcc54a0c86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6014e65348d1bcd85d1e48aa53c24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386cb6c5cb75ae2dea6b4b49ba0bfdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ffc568879affa9467a3e2fd2c25e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900a4b29661a50543926e15e682b19e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182014a018c79f896ca39045eb8e4c30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eca49e7c75ae2926b735c379e22be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8200a4e917da21d84decc3d99c1c5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9c8437b7325909bb99aa5401efb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cef50dd89acb0b365cc96a01885e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89151f339d85be2e1579139f027fc70d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf223d2fca4e99c6a8ab1d8f50d4f6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e1be32ee13970c9fcc087f40d143263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cf71368dd55a1ba8506d9daf28757264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426d354d98091e5c9c03a94c89f4123265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3fcab0ccef29316ac81d4828d662a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92c14842ed55ee02894a96723af758267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1d8d78625c9b39e0a1ab5a7a945c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0603be1a9f6093b87c1d9e97729ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfbe93ac40a4e0554d64140dfb98ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa981fe0434d681ff245f2d68f5e84e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800444a8c5f9a8dea707ceaf07c4899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095645e0c58aeede84b1f16cbbef7e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb0d665d2f0a1f44a673884886f6cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a4e0c5e5dd5fe9cb6e0d65fb9cef6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23575a595fa9449bf2a8ef44e365676276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c1a7b63417b32d51fa59bf1cfed9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a5b56254fd267b2da7fe0716d3673278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be9ac721bc50709d665c7eff88ae55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286a2b603b7daf8d976d69d2e3c5efe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2ae62dff6932dd881e1b995ce2945281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb439fb30d5544b68c0d04ca2defb43e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720f61c1db5d6db25980b42fe655b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebb3d667494a11bd0f18c91d8e8592284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f3923b3976dbc2c03757a984c6a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001987adb44298ddf8adf221d6aacfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a69f0ff9ba020c479455885b84132d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66c7144a2df13d025d1d3196a79c05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d602fe56f15e8656eb251875bc38060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cf5407b3cd72c85dcdd3816804a5f290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10037,710 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...213 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>