--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443bd4fb9d8bb286dcd563254d7c73f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eb0a5005043b5fb32d304d6f906222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e1ddc190161fad1a80df64489ba523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1147e6966ab3a2ceb59f14c7ed22994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa61b86f64ffadfb1713e9a68da0015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b00bbee1c26dae0877a20cd318dc336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea872a0ac7d00dc0fa5d28094843297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71456b874b4f835e389a3e81fe3dba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53466c63e06cf13f9bf58c20b0fa7b2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6ca10ab8e6983f089f6fa423c93e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b412ab764ea9914f7183beb7257710011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07930cc60a324165f7d0ccfcdbb35312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e212e722a6a74549d46aab69ae542f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e0f1b9d1e4b950c60c75fd9eae5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dccdcef0346ab13fee0360ab8c144d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11475fe029ffecbd828f3c8146d390ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543ed1ec5794b095cd4a4d302b640617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6124f2267ee76d884efd5b7a603f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb302f26cebb5b667d77a332d6f89119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a889e26655377287313f0a0cedcc5d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058612d72cfea89f4d0b6e9ea0430e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c59019a2995efac4c4adece886b7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba7ee0969b381676b464770bed5adf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078701baad1c138900658cbc67d584324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf81314d0aa108cdaffb867cd1318e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b281371f6e38e939358c329c136526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd3dd7b53517eb78d0655d01b082627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a6bf97be322a16a18a048dbb1a0fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb5147045c8a2407f36c8988cb21729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc86961b6287f5dca7ac428d5daff930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86102603bf1537b0f613e096bf007ecc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826c49ce46d8b2e964b1fba998de7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d012dc0508e4611456db3d59a2ab7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd88f511856c9bd46f98a7b07051f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a607c82e719d33124d78845b66dcebe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c074944d04f5ea1d9259ad012874236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f49628f5025323675456ae66294fb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a2e2b70ded93bf1965d72e9a665ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b27cca6e1f51175a324ccd87e745d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bf81fe8c48100d10143a9f325866140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9db5c2f53f6351f4c56d8cc82df3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bd4904bae1f82fdb77bc3e0f51b6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ee9ad766ceb56a984655b7c8a7f3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37136a1b800b26adec0bc405296a62744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565900cdfddc2043359d6218359f87445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37691bf7a262357fe28850b7e519046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ee32c50ae5a14e6988d57db2d41347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e8e73e58cc5e74b1d6634bdf0e0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1648302977f65d76d7799607a578bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf0c341ca8f69c53e0d725532c919f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a61512e2760cf7e2a2547d9e508751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3281094175e9b2fff2613cf04d668052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4edaaa8664a383324c1f07a14fe68d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88159c8a6b161695e46c2ea8f35424cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbf515101230a2da81680070b36a5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d80e19daeb456b90f34296b85c71c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147eb8fc25498ca07182f4b63ae237b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57222bcf510195193d3a7b4ff34396258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789492e9796f68646dac251861da77759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f229e40f7e065c75fc4f4aaf9ede9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3548fa5b48b04aa5d42f95578dab98761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad0379ffab5371f5f903fce2170fbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458245adb2ed16448e8b120ed49c7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138ca633e495e740cbdd1ea82cb34d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1af4ebb56dd0541dbb984be3d24f1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbf2965d72eb0919eeee6ec82a8bc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41020042fa5c1d0a9f74d0571fb64567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016758d4fad7eaf8a36d5bbfc25a10e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada602dabf260131122df637aa6459769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc9f27b03a3cf78eb31f5789d1c1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449362af4046005d2465a0b7ff10c2d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d1c25d273767e31e4b908b2ff41772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d20e577de588b10e97e7e9e384ee8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273fd90d57890d830dfbc9a1b19d5be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c81983329c5702a34a2312916f3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24685b54638f7fd17417ca2979262d6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1730707196d797a3cbd36b2cef38077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a074eb0d54f142592a7c7b163491e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a73292daba151e4916dda6a52419879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd8eeacf1404f8a688d1280cd8399780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6c28532139ba4701663a1a65203e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73293f3fd11ca2f04251bfd733fef2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be6a87031d31f54e1813fb5fb70ecf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac998f826b431f18adb36f77fc91c5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cc9a7766f55ecb7f600855e13819f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a15020db2c5934612776cc3e4c6f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a43487c360a6de468c5d22df61e9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd67a1598dcde45d264a617acd9b9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984fa38fbfa5a058b6b75dfb328dc9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff82e58ba8b18113d7a878a8a4e82e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e861309ad042c145c4bab0cf42c0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b061e25ae5125cc3305fe9fc590792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba93313a5fd78b7045342315c717c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c4d6d32d20fe3716d5964f75248194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81a9482bb54536a929b3ab89edee8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f68d10ec21734307ee3f64b31f22aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d516e47dcca1665ed86daba584da8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728db319b928bc11f84f2c44483499198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a1391740d10f040ee4145f3ed169b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ed57f8879a02095491e560c7d92a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185084886ecab1b35ce7b5bd50e86352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d650794dffebb6fd502310427f440f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c5ffa7812fdc5e9f4726a1999d6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fa2c298b5064b5790763b2244d9a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dadb17676a6b75fa5ac5b170f9f5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8fcf633d63776d99036716f604db9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5684f26dbdd19ed2b260fbac1d8b6e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd0da3a0be130af6a311ca7fe7998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b14e236d834a2962b6cbe83f46b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428ab0c6a33a87074a45a1ca1041c4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc2f18849a26fe334378de889f88e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d558741ae463f2c8418ada575fdbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0226b58d758b816793ed9f7e9fffcc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144a6620d3b7748c69e7498c544a646114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477847894a6a7ea6da375bfd2398c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46edd7b439335513c8605d5ce891c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0f3ed7896a512cb30363093d374c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf8e7eeafd01c7cd5d942673b85637118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e927b0e442e1f3edb9a59ba5a3633d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca8391afcbb6582632f88f4a65d063120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1793c3ee09d849eb2214b239dcf28c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdd7c2ee65fd873a36327a025b936d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b874e1b1b83b59da9e9417cae6a763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b0b08f0c7c70d8b6c69d646aaf86d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f6b45b253aa3d8102243430d1630e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fb219fffbf77e3e7c22e353a7a496126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08665ef0ad0d7e443efbb2e2efd563e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9cea2ce1c20357f209bda1d710577128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054384e8fd685ad617435bf16eac0a36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035e43b0900de81ce21bb9a7c3282eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d6452e242eeadeb28ca8b5586f910131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33995563c8b32f52c847e7a44bbc5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a445515228109c776df001e22a3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f9082d4f8c84c02dc8993cf9de347134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71722a6b61fe03149ab0b338bbce5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d12a5a30db699b0bbfbf81bf61eeec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e3a399a0fb25a332ab9c72591854e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88343f696d1fd3a2180e8c4c6c649f56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a7ff15398f6997776849ae1e14d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c295e82fc8562c3b52ef9478dba07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de798b7af52f19619f472e7ba17429141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ee7ea49e2e8da4dadf3e89d7d17a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c284c004ea0eb7f3a7cb9d74fc9ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497767432ce1af70d255e92b94b2e21a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7baa700292f12886c3b2604aa9a4a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ea351e6746fcfba7114aba573854146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526eb6e133236ca4a1dc19ee852c76a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7968c79c8b7e0d7659156d3b54c1c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee817ccfc3167ac5068b2637157d362149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31af645094e881160c23f6401bceb56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b2a5c49d9fa228612a8c17b686522151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb70092d88919983161f2f7a1251b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc386b82fc5fe7de30ffe83675dd2f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f74925f6e9ba5e015e693db81e12c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55adc5ff281dfa9fc8ba7079b36edc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db775c54dc003dd408aca796341140156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7219c9519a0895055012fe7590a2aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d7f0d8afb442a081457dec80fc3c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed560b9e5c5dab7445c522a0d57ab7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614914cc625e3fd9bb53cec77f41a55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cc8a7f190e445db45cc1879bd6c73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661012fddf54b7f4449ce31ef64676162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797af98bae21c219dc623253bf8a531a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd929c12d142f1727385cfcd355fa1c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1e2f187de1d9cc8805174e570de40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39186086d5658e37e4abce03943e4c8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05df3e0ef5ac1e3f1b4283e90ea0b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7223fd7e026328df6ea4b2cd431c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253937adb828bbbcb8624fe71eee3af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea1f4371ed96a07e1d5c020feba89a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab4377195970e7cb651f093626073e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850100da5b54bcef643db8243ea8cf5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63d10f2891478ed87f44b7b5b0bc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3f2bffc54226603e67de2da2573b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08b9e822af5735a0cfe01727b67311175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60bdab9944d4e7ba69867bbf294d6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2f2f850bbba9fc9a229eb5363d310177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d4998f5f327d216bcf62092d66254178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccfd81857dc7530a44f5473164ff64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d7075f4c3c1ba2b4d71b973668d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd95e16d94ca062e302c1b4391010e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc899d390c28a6b44262e37d8b590c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ee9cb439ac198c32b8baa6193b86c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984950ff232f01aa29bf9297ffe35f00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2a99b50601e6b1c6f3cca24647b7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d574f28c65a85bafc06df95520f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7690a48bab357839dbf0cd42fc1f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e3b4326b5ceec708d9f54879283fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc1e222d03c5623ada057dc3e42e7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044071ed32f7d3e2f49e493a478dd8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d21ab3d755590434cba3fa025afeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3e52fc4badd7c07022bcbab695ba5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d4545f83ebbf6d8a7f7ff3dbb937193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5596e669db8f88d54f9711e6cb5731194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1fd966e336cb1ac22a5133f076622195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a867b9e300a75597593f2cd6831561196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6388a7fa3dac987fdc6a5f87e270b02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc1ae643606e6d12664ca56b6666a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b22158c3be8207f4c9a7641d73791199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2f136ab8ba57bc67755c42b7cd801200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae58c56b15a3037e32a4cd59461b35f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e139591eea575861bea84cd41a6287202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e7b485251f89dd53ec825df51eb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107987bd97e77392a258d1ebe80ad8a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425440a5f8916b18ffb250abc8322c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf66c1bbe75f04b3b0d860225a0b13d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f91c7a62b4338d37c14cf078b61c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf767d46f1810c938cee0b986e9a033208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125fa88541f171ba46437a216cacb22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e033c9044f36535b913e5580c10f5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5087dae586f270b9186fccea7f819f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb621ed59408dbb42895349cad6e43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f2cbe2528d9db4cd9ab82c6b700f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d845b792c1f431ca1fa279aac06fc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca783dca71e9d331bf5e55bc498b291215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ff439f9f7b41f6d65b202425d40b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82187167feb096ae26c2deec04223076217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bac796aa933594dad1d0bf66808a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52668d23a163913e20c4a124b0a995d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45e4f3565a317889fb46402df3dea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b631f20202c20473834ea21b9ea5a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc522fb7f076e4735bce05c6b06f4b05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd200d5dd20d697def848868fa34fe6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b938cd76535e210200f58b3571632224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aec2071702a422a8f419aff8e7c39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8377855a62005ff46d4074eb813f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d5a52d31bf964e9423774e4bad7fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44af76a898fdb53e369d13d6e4f70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e4e6729ff9614f3822a7f4e71ea5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361e185774e804a9e24f4943704b1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14fa5db32e80594b40c28a2813a245231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963d1b34456810fa775e567e369cc71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835144c939f96d6e3f0be86d6cf6d66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fde6a50b7df6940448f7569049e9a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5fbe935a36ceab07e285719719fa5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe380e4400745265a4860254b6da419236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af030dfa864dc0c64eb611741fd102bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94357ab0ff25aeb0ed8cae5d20b938238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa9350ae482d20208a3d72f1808d3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c636954864efc9bde244c565c455a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681aab84638089d093efbf6adfd04c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be851a50205759c76b40623f99b332b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72e24604584c1afaf17dc1233bda7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d98636aac50812c5073b5a0300b4d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4270f07c10fd9251250fa1d4258a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f915de4d79a880f72b4f903a5ae6c8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24598e379aea2aa531d46270f835bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd64a57c84b9dc44714e42de1c9fe94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0794d8f2deb4e91ff01f3730aa78e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e5b3851443a2975182c3e0528692250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e9b915e08918532a754ca60417e85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d86bb27b293937478e4b9b13fab89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c258c6f2b41b115dd3ec2aaa48228d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3fb395318533f1d46bb0ab7dcf8c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ba7079ad64f8d95e18388074f76a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd7605a0a78b8824977c5263776554256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf810e0ba2f3d9c3073f8f6b700b30c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218f5a42be28a804d2c1797ba4b96c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efebc52d6ab6fbde65326d5d0b5f97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb86a78a51d3a5b36672ac6c2b202260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da42b8e4fef9ba6afd8dc38a983830261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19b7e90fb149e88d5670a28969f2a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc940dfa87cd3b0cce84f066831ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf58e5b0f517d4390fd1709a7717df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8162f6a19ca54a40e141e80e24248a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41d483858eb38bca3178974a462148266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057bb1d89221c3ae6c41042a81a904d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503de61028f52a27c944c63e84a39bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06849e9447321d84635b48a6646aa650269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6921b65757fc18814941ea838c3c7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d236df3ee91cdd032792b177f21633e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e74cd5d70bd0bce6f9d496de397b92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6728c268b590f205bcb16746a8a318273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d9925286be93dcb9db554db443b05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526b910a5f017b832d01b3595d7ba77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b40108e565bd343954de40776f8ab3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19c5fba5d923afff8910744fe8eb49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c312679b2ad37aa8f5ea05ef60d21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43241c05d96f21ff03472df4248ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a73a8d4991f04957fd1379c0d9144280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb17f28d3e55d90dc9621422212cbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e3a1753990723989b430b9c2a8ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fdbd793ef1464a52e9e6e02d2cd62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a102de4d1bb4c4c1e8508e308675d2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed06e1695ab151371e91f4a7a0b892285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbef1ae2706d2de3f9266dd7ece1c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec962c0f78fdb7bdd39775b732a6282287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747d5b9d357b6e127bd0cef521d3f70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fdb972e527d0bbff0d7bb2c5e1e4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480267e710b947be253c2950753272f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f7add66711f8d31c6ef6f9ac34927291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f4c1334d95b0c90acad68dd43ad0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d1c68a2a7f968c64186711162ee0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e622a65bead8292c53bad31cf6ad3f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d40926600c16e06f01fbecb6bd2d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1492447be5653c3df809e76c0e44c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3516ccac25ec6360c720d3ff00283297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59907325245c3eb390bfabe29184465e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236105daab35e92b8c2f46a327f545f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaeca908dd7d78ef066a09de6d1a99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a686baaaf42e828f63fcf29f676d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568126b6aed1ed86b6d43f14314b9409302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4a5355c498f15856beb97038c3cd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7348c06f8692a2808fd67024ec3cbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab454daa28ad6bff8d6d5e7aa658ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e437566f78f67a0f30e5ec121f70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c4bdb8f69aeb0972c876bb2a5a78a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a4eb6f137901373ecc8eba8a3cab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbac5f800cb3b92be91710ac443261309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c58d64c6f46076f55ffdd235379eb310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfff92156cafd1460f46755db72d5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815157d66c2d1284857614e9cccd7692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e296d5fdfd314d3ff5d77409309d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c304af35a309b4d582bc122b368a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47422aab564223bd9ae576573c56064d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b839c104c09a639b196424fde7eab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773841ee90f5223f5b1dbf2e6f2416f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf3fe65236eed470f4a260c6280dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbac6b5fecbb91b1c35d72c9f0f1419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b70ca70a1300c4cc9437891e45b19210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013af6816f1abf2fde8468d26a228811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86a74ee39b170b09781b2594fa7f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d7ef3f258a86521c295e00f584de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c34f2ab76111112118ad8e97e4e10f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503cab91e9ae9d326fc422fec17476d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd052e84c601afa5af8cc0b22df5f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd6b3bdd430eabe0873ec94478629817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d981fdd04c485ea048d505f978103f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f42df798ede03e63d0bb649b04385319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68710625d900d1aa912ab5c38b2a3f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67d53a652b4748be752bb42b934a2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d35f2015cf389bf7896bf9ed1aea222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8ac567b7157e7a220bb8707be04f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da360f12a482070a47bddb6f6dbe908c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1392b46aaaca081712593979dbe6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209e3fca55d77fc513c19dece3d66ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb694dd75013f77f34c4e9595add640d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6c6dd1622c000c1111a079a3c58b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a9eedc0236b5203d28b490a7053a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb59be32e102a98f6682d8491828f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4908bf0d434e558c43a06dba81bafa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b0fbfca6e9789dc59a9115c3ab2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557dcec350adbbf31be481ef92019bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419eb11365173b5213e3b4fe5ffd2a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7596d96f52373f849d9e9263bc0d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17cca6ad2bef8f806a06f3b9ce00536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2d4385fef245a8c3d5915ff9c56a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0836adb2f32354118fa069da09bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82da33ddb557b9b1aa1b7ceed96e9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc464799383b3b0823c8855c55b5d0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e4d06995e5953372a4e8ee6129fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb01925ecaacd08b7c5668476acc90842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cba85246ec272ce55d0d29669c055a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d08cee00d5a73c7acc704b2bebd0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ae77e1dbda2e107198d083aca80cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf016d0bd2ffeb6ac3b643f250c704b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25a88e5a990c9bac8054f9835194147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a328a1a440737d1b5e063f2e21a4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3684ce8ce735d7a5e5a5df3bf4249f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f2dd789778d188438c3d60bc049cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614a9fcaf1231cc8598de1ec00b12a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d5e14b02afdbbd7023007b0e480752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e24ddb80cc822e48e893bc043482553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56049ebb7e4676c70161ae9f661df754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6abb573d5b0f5722fda77931df2fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c370167143cc721ff22501da848ae156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589070d8ed6d0c828f7e1247b5e1b39757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e930d79322533c321482bef916a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85549f006795fc2c19ab58c1e71335859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb6d3241c6cfa2b9f9292027517b4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d61118ef2c2d14c4852d60b824afb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af955b8077808b2d126e285c1d53da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c781b769ab08a651925e9019ef5d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c55d46de8a56fd65d9ef6fb8cb90564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31afe1b756c0ae8dcf07adf9b7616565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173048213386977bdecc9c1f15ae1fdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481521f3816db0bab7f0b19918267e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fefc9ed00d22ee9bb1cab19b67d5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c558a90ce228588eb896e16f8bd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aba6b14b860eb233584845b0577aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff86c53a463b4347ddbe1ef3c39f0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b61f0eaae29caad7c912dc6829d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516546418da4f2175da64d49294d6cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b75baea8277a44a0d5921468fa46f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6cbb86782b91bd632189b60e9b37675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ca396a6733ec0bee6bf5686628ef076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0bf4c5becc5b6d027a2d0fa186e3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fd54abe7f5554843a8c832569e87778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ef0fa206ae0bd2ad070c5a3363e6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55ba6b5bbdaf06c6288c3307df11180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02f5c556a53d308b3abc91dc91a5c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296e8e9d1a7ab9414687c5648d988882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381dc6d5d28d0f2b808e03b39be559a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43f4ca0d9afa05195ff27e33099b9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ba0cffd13f26aa8b1176a40f1fd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e6b9a90d624144c06a92827cd241d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336472df567866f43c47e566aff644b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c24e6ea00c406c33bd7c1af82ea088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18bde8042b8ae8e5efd4ab2118b6fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c809925bab85dd434268babb9e4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820b632ab26682542f08274c5214e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2f6ece73c92338a83b55beb03e45492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0354322d4249e1fafc658f012e4d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46138de479910177d96a534c3dd3ede494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc47693d6ec565bc6f5a8c31e81bd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e06c77c591edf0b19f16cafe2118d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d39fa025af04cf1d9b9b209a17d6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc5ba5f2bb1eb6bb9fa5b9b19d137398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147f6d5e7545b5911d218281b9c457499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14571f838c9a1c62d83776b9fe2d8d70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0130bff661698a1048304cd8ac8fbaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6070f10a728bcc1022b3a7ef4f79def102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348740772a02c37a0182f4bbf45e91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7949092584b3533af81e0073b30bac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba09b9bfa4037160428af54361fc3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255cd21d9dd974f4f071930dd1538f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88ce54ffc37d8f7086d7502ea93ddb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc695f3ad7c36f7343a92fd1a75011108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cec675d4afdbc085c874158a5a6ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f259ddb3324ce47073201bfab9ffe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d2a33f893cdd69ed00a64bec1ea4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39361fb06ab23fe60e5057395b31ad45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc53dc9ddbbfc2707d151a6b5c73f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dad72c414b887ceddbea219ca25b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1deaee80be12c582e6ddf71f7109f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42162c0f31db4d05dd379a14f18f21a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd96db9d52de4dd13dd8adbba512926117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c83dc3e749bbf83f80d1640d34ef0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150650182becac7d8447d8aa9206f29f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda75d440321d98be2ac8511655d299120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3721974b10fe48508e145b69ee75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3662545c4f7c77535ab3c562a505506122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df3292c754d28bc89ea462c293358a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81425607f061616e43a0d21bb3cfd43c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b636f354d67b4d3a3d3aa2a393a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b403c81019c78fe91d0e3d5bb0119126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c6246b7cf34a9d2cd257cc32ce48b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f57ef7d410dff66e412a48e639023128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79858b26d4132c00f5dbba4a7a92e54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f4fdcc81e7b967c69dfe8689af8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa8c452c752f553e8051a00f7322f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba8471894b6af8a7d99aa5db9caf61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777356070610dfaea3d7985cdb4098a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c395b1499d2138d2da85c6484795134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084a8f7e3cb5bac589289dd4f63b491135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9449611f04b988163a15ec5f1095ba1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba72fb0d22f607c4b7d72ce5a673827137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341701d170676f29fb63427aada4362138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d5fad387ef7ebc75fb0f3e5f6975a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d046559241c270a991e2a14c883a161140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be81ae4cb68cf6f8129d97da2685f27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cbc11b1b0cd2b1353906f51a330d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f9ab8f3829ae1dcb7228f3861bb04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb2f79547a6b31fba44e0c319507e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ce830222232306c1ff09ea2e1d47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ae0f949f31a5e8bf16cd9ce86c618146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31423b237134fa3c2133920fb473f4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ad4c7ff8408ea37f368b4071faf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432b12a39fed1b70ff3aac06a0585e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281000e651b7368b2ad5888688907223150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab04d269d0ac39d8b5b17d333495325151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bff1f6cf5b772af07224b1c6431c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf16030bcad54cf8857a6094e960f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eee737f6461d6ac910ea087e7aa91a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfa3192b54547f50b416dd1bdaefa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260967d18ebbe7cbb61a9473b8705b2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc766746d31a693f07a239f93a263cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a4c43b00b1b184015cfeaa989a53a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c85e8a7062b408ad566c684cee22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fdd879f4bc5a8d6fbbe4b5fa0863d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fef45e5a721b2af5580809a83aaf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c3ccb66323f0b7a253a5e6e5c9be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28f8cf8f8bf2abe58fa105e0746f1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da688176f8570e067183380ba38359a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3efc5a84c09ab52d531d2acf6b16b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c088718c08399f25c317cfe030183166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b6765c4e88f3802641e6e47dc3613167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced1c9bbe6f2e88150e39a21e82cabf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834553845839ca806e5cf5280b37d6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29830efe0260dd5a85e367e91d489d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f99ba76bcfb1484ee69d5bd6c6c6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca5e1c4eb598f4c7d0f8db9ff7169a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97cde0ad989c433416781a95d5b108173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c90d4bf43def404a21623731640ac0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35ede95f784ccefd1fb4c37674ab23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57d00689d131c9d99de30915094c72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07dbc9b7f693da76851b6c208e18f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddcbb01b298fbae15adba5da636c56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3584dac20a0fb0a92b1ace682e1da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a525079a0e4f408fadef99527a218180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282181ce59967972f16accdb43b0ed9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d1f04fc0ca09ce055de2eca4107e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacafd655896914d1ab87dca81a0993c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce3ef16dd5b63e1030dbd378ef3ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bcf8a167052566ed9a3452e38757b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0dee182c3c2686ab77cd9d9b5e6f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd29fa644661c6245b7c3c5b9b58969187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436b34c083a667862734dbb18ea9629188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26095a64fa434c678e32296a76e424189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ea6a58ab41f0bc181cfda5c40e7a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f530b4cbbc3a9ed71350c8d0c08a76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9302d4f3481f749f405ed681f5e642192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0716333c87e873a012db829c213a52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cebd2646b312cd5cb2888cffc4b49c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e36a943f0e862eaf5d2f649f5d51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940ded3c200c9657d5870b6f366271196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0f8a74c9e1ea6cfe3b2934867772e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66eba03d402df6aa2d45c4904edde4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45465808089a55587bf25bdfdd948ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a697ca62556d47ecd25656c2fc5dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43b74a33f735ecab939a9452d321fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b52a15082d9946d9f4c37a187bc5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc256109499537af4cc8f1f8500762d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b338d8715ad48282c8c3598315db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae1eed9f0f9135225806efd0cbf0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5facdc5a021489d2ede50d8d4c638ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6868342523887f24042007cfadb96e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5eb5579cc7aa796c3b31a32bb7de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ef56f230721ba4cd08ade2e6046da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361ebd9566067ae303eae76286e1962210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53193392fcf9024b5b9c3d4b1783b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb438abc0a41648c9a392249bf8a34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359c05273de8a217d30c4cc8a705030213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53a741dec7e9b273036cba079b78e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6499d8c3cfd9ef92bc4e31a4c3bdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c6df61ad823b89e53565ef421eeab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beed68f69ad7318ca6ca231afdae39f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b784a8053f08532119d9b7ebd91fe7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc06a9f72fd1d52cd4effdc41b0d7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04935962333463efc492b91044c330220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec4e6f7cd4f31bbb59839c10a2c27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3bc32e2c06a595d31bfc8f0128dfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15172f5292bd0556bd09bd34ac46ca3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed53fc94c92a47b9f1e02af2250445a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7fc529091594145d76f804d301aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395516dce77278f2d3c007f516c1213b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343506af88ffc11412f20e21d7860847227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cbc67f8c7872c289fcc77035054d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44926faf3d0dd673d8bf84dbb50d65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b5986c8b523dc6eee7c0e538b795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadf9e33843089f84920051d8e3a770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278fe796614fbb618329de735324c3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a35320022012f49033f124c219c4aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3249b68d2a655f7c45f7d8d539c929c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80342d7ffba9bf0d2cc17b209218a51d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ecd674111fc215ca374cce41a01c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b747ffb16ea0f0ac889cd2d111c010237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62826038df7cdefe450384d08226fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d8055e56753ae15dd9c5f0f87f5e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f4a25b8fff27fb1795292dd80e33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5063215ccece8464eea5fe0c4c0e022241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933197be437931aebb22600049d9bfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a24ab176e7a2aba4c2c9f0ae4f416243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de81bee9b49b1e3ee87977a91dd555244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378bfe189d3cfea2ba9d969d14a60d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d280b2fb93608bb12dbb09d3bdee98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86203368875b9b72e7803247fd8591247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe133bdeb96a6bb7c647db9c597cc7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337023d0a680a36b3212995a215047249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2edb2c5ba0982673818f19623aa4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd37857c2e43549aca5ba784c37b426251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2aafa29d39f07649bbe7a757aab49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae215feb5f978828949506d30f0af0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa6be2460a5eaf43d48282ed99967b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e08e9db103560851a72fa294d7ce53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1780180a19435c20501b713ee7f47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf430da4be9fec7fa7d08aa06dcbb62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac99e9ee5b5498afdd63e56a2eb90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b0261af17c9179f1a254f3f87680259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea071936235ab10da1d8cc17ad80df4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a652f1b056b4dcd4f9b9743804eab7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27439364b22064b6f2b3e24e9a3310262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4639046fa6534e4eb5bc8409b0b0068263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520a493de13a78f09824b411dfe558a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d75e452b65dcc391fee52c91194f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d07773816774c188e1a9ff634520266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821f348f6c4d2dc13d6de4a478a99a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e94915361fe625887ec234f572166268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c3f8045618acc349856f5a3566ae1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76ebf57b13a2d940d0224552a1f5bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa55e25fae7f9e1834b9499c98fc76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e495ab9319a857e70e148d94fc1e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a5aac357002dee4e09ea390aedcb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c6ac9e2672d2e091ecccef40c9518274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e95372b88ac7826afd4e15ac16181275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b86e9be7ef955438f69056bdcb8fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab464f7bfa6245d2c879c000b7ec6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe4c7f7c4624152e841d2e5effa06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa68d37120cd7ce6a6e075706a16164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2b524fbf670ae4ba684258b86729280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c025dc343f3b9cda8d3fe1ecc13d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c705a5f7d3951e7d47f23d2f95de31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587231f6c942c96f2eacd23fe7902e3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe736892540b1b0034a72654d795e797284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c0486bf7f43132be1476e671917d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee12c5bf1f116fdac389c746506b32a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf659f6ceb8401cc01f78f94ac30b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41356af2be53b48fa6200b17c935fb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47badba3ac0d7080c0d7d59beede42b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f08b7a250d5c4895657662bdb4333290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>