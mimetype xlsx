--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1345,51 +1345,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d3f67470d7664ad1140f7ff4e60401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e52b464b4314e26b4b89392e97c5a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffcbc8fe240171813e5282fc5807653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230394b33411e25b8be64e7fa709074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770b901d68ef4277627c0c4ff883245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d109bf226f9e2da4aa21843910432396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936bf4e4ee3456de0aafc77da504b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6a8e4c5d3072d3ffc2112b69c22668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80c9f31ca5bf0a82c742a55051807b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d1271520c59271b0bc2a97e993c5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552d0ea8ee987a543d3d8caa31372ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d20c2f50c3d23a47d0003f73e6ad012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e3df673171f65dd0c25f6addb385f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc03ae9425738967e108d6a2d0e8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed01bc363214a1954482e30e1e66a8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048ed078f1b006772948106934a62816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b386f01a8ca7e449e2c1fd8de93eb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa75ef989d6a5b7cb8b60ea933746c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9aa1cb2c78195b0ee14b09022366b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659171f1f1bf7a177c8e696a6a95413a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad7b499f6565adf8bffc000f18ba6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59868582796e78be22a06fa807272e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c4eb3022e983e2979b1bbd195d0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07a6a8719cab20bda3db9b670742e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699973f1cd705e802fd49eb6e0a5674825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ead01a4125134a2f1691e22a891ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453cd8e4865bbf822705c2adac76f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0f2b30c985eec24e404e13f6f7f5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318b584a8fa9943792f708c3657f7d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338bae017688ca2590c251646d8e0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b356c52bac9a3bb67dfa03108a381731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c44b849cb9d29194c9020f867c4c6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdb1bf47b51b9d4cf411016f6d347e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f5a48ed6bfb9608cc2d38eedba5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67f70fc5671902999f6e2e73f46d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0cf2176068b09156524d9cef73d3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75145af5ba0505f2a73aad0fd63aed4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618fa9a2daa6c6405b1e17d733d1bf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b07f043d7fd956c580a0e4daf56f9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a6237eb7cfb9cfad04330274596d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b10382d1d3106cf3f023bc52602e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed744713674fe4e678158857a33639ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10ef844baaa04f08e1ea0f74de1ac143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a076f63e01de100a3ae9a89dde6ca5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dd974943d5e563c8a116a566b43ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b222cdc9dd57ae428333d2cc214d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6a11f384ca536cddc5fee287c2b5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d7fb1559136c6c307da7efe57eecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199793a0ef16c9c15d6878b18bbfffd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94399797dfd72f16466f6ab7e799aac250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377355904e6d1d3537445dc3a3b2f3dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258d17b70cb38c1b0a22cb7987d477852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cd723ab235b70201ce814e2fbc0d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2591531660a90ba632a0c95dee59ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d66d453378ef30e1329d8575f804a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da014294bdb0115fbe19a0e475f9c78f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a223da3289b5a7ae6a76f22d531a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42aa3f1aee33a33aae743b795d2a5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91841071fb0049a9ca982e41d9787bd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037459ad973d8f53ddce70484ff3856260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9996fccf2f82c2c331cc5b607ea9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6c92d440bd98127183b0e4f7d74d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367246f45cc38c901430ac4bde2752163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5e6f3631eda2d470e0e218e2a265b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8217e483b5641624a816346dc9081f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1a0ca2cf9da2a8e41c73d8b2ddfa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93553ba719de496330bf095d184f9a7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef066bc61f82baef7450e0f41f7325a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515cd54e1b5e2a182f7cb31e4c016a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d048ffa6fc664cf4cdb5a2162178e0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543e0175633928567657b685a13cf2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8be6eacceba1e9b7fb4af88e48d96b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea252ad28e612a5a30eab2d20afc5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb0dbe9749b0d02099d54742e46bab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b707bead90b2b0fa56ea8ca4fb42dba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81dd4e53de1333ab8dd63c49bb2bb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd57e7aaf4c173c39d5d82d1d0eb4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b8d495c3e785b3fa2aab333a5efa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407062d1e0a11a6ce2458e6ddf13c2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3c662fa1b376e9f697c984e8338f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1836eb6a88b2fb82104f4c28b0e6c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcd272f177baba64644dd77a5a2e3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f0868d54c6b003b4a3efb34a8152283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353433e83fed022da2cf3653662d93a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec671c88690199d1bf8b4feff97e00285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28191ec4e00f2ccb938b227ec5863686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75b464d62b96ead0605c51871ad85287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac166781ecbc769a71aa879827e5f0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a568fed19c7bbbd1b8712d127fbb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e69df81565341d780e10dc9a1cb5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07f0e19f84e2a942f6bdb72b1ccef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d4ae982a0eed9622d09adcde2067592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905433ead3437c0024decb4b069f16be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286bd6eafc76f4582b6fb1ca587c0b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d45929a1eceabbc1107ec38c85bcda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef9307b31c9cd89be721ce718bb3f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d79a8077eac687e16326cb1cebd9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc9e66dd05c045f674960b76f7a4ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a1dd7d4c475ebb53f402f5ce51e8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b59f7af8afde8428bdefe6ec43ddcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc168189b61b3a2b3e220d13674c6d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3bfb8057e99bfb88684a59deff5c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dff4d7104a9cc9992b68d2f1895e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97fc9d4134beb409f70d29b09345bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cdf7d66949eb8ed61ef36a8957f5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd1bf2e1d362c3ef09483d0cea81b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ff60e42a4431e5eeadc0aa5c84a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a53f771f492aff68708a793e0a05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed99739224eb0a2665b3f343b53f70d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c9d7731d8fb87ef62d46f2b79968110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98c4aa7e5b4e06f8daabb8b9f2eccb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3ced6078813e885c0397d861d7b17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a531b287a01b13e4d6a9f3192083a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d39f8e42b93a7cd758bea07c887ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbe1bddfc1d2886766fc2bcd80b25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be8210e80366bb82e1c5772f8ac3ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027815e8b68da9ebb3ce177b59d6c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceea37d11802c67ebdc2b9a66eb563118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c75bd9b573b182a6c7a330b5e445a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4252c850ad2532f97927164c6f997b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f26ff405b65dd6b170bef34f424f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55df4f3b1c9490158dec456cb1861b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f322ab69c5d95d2e818e93096c53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68c35b9f7a729af51f477c0916781a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d233cfa54a3180ba8ac534ade385b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c599f9a99829a311ff783b3fba18ea4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36c55b83e38a9d6aacf2ad0cdff063127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed106af2d092a01569860af535ae3cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26dff9ff873bb9d7693e7692a41cdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478c0f6042ec0f7c3187231564f1dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f90e4e8f9c57446602493d761ae3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dcf61c66bd1059cecebcb3f7ac90c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c93f3dd5b451c5d8d3a8fb1173b928133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd638d13b0d894e32c0abe03d4cf036134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefafa46114bc6a687fa439b23f3546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cea25e4d4545291ae214a1acd7b39a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d665233b1554fc437fdaecb6748a180137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda3e57c84b3c89aeb9cdfff94074ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18180bdd565058473cacf8d13a59b6fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd231a98f1b0f33ef4c28c664b11a885140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef3613c4948201559798d5283a724141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac928c486ce00f0aefda110dd6d12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ca902652044ffc30ab43944428944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a36868905a7eda9d42ae90db154ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b797e58f4432ed46a43906604fdfc2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ef2d842f435c1524374b5c367de3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065502c68823329196af8b012cedeee4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bd3b52ba3a7988dc1ad8763f9db3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea59f958346858e7f8ac96b7cc204bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ece4e3a280f645be26878c5ff62d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f59b13aac845ab99a68577023722f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc62219db3bfb115d1c86194d625748152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cb7d1d41f8e74ede6d28edeacfc4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3304e18668397e5ced95cbf0c76499154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfd8401453d518c50cba038c93a5a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09494e78c2c60f73e4ee0e4eff95729b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28032340f5521145f7040c069309caf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059718aa5b0fd242a6fcd0e8af181c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82647c40f35948f1ae6301573f21f015159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b156d0c3de891e4f1185f6a002dabb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb8e723be00ef32533af4926c3d94e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29713efbf97f34e8f5cce58af0f9256162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e88b0c9dadc71a1efa1b3e5bc4f23d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb508a5d774d8aaf5ce7db3f662828164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721df2c011ce3860f34c3ca519a00de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1c6027a7b77af8f01df040cbf1ed9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b35e69d4235e297f90ad0732b7b2be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb79dc3974f39fa3ca78b0782bfa1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f356abe2537229c5afee762699c048169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df383a7a286c28dc327c7b927bb7a32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bceb15ca86494a2a49dd651c3db863171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4a7a11439eea83c8755b03b10e19d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31846849ec0d0ee3dc32204437515054173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3816aea232e3072aaa70330b626f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a776594f0051cc91d69394f6206c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdafd4bda327265321274ce8ae5a280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea81cfb99956296f3d53d59b1161a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76719cb042df5e071fab46a67dcd07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b2d9d1f2855d5abbad12674b71f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b425736a4494b3cafce9778ab5fabbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e95358b9a2f2e2fea41db0d9a4ab71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daaafc325b013b222a83232d4d45a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1205a8630579ecf34b83be141dde79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc7a9427b4319687446b40b2705bee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc248e20ff686fbd524ef03b356e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa93bab49f8422ab44d83f9ed5a18f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3ee006aba4c3d81d1ef8ed7485fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a99c26a7cbe3df4a748dd1cf342c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e0ea64d37b525a50240a966ee6a20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dac851fc480eb8aee8039dece3883190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22cf0e8e7b03903b02c14c7f6c71fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442affead6687102bd67a779f56d5ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d427be2a0eab40d6b3a2e7c4f8134193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6d0851e48a602ed15a1eccb7ddfaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075933e637fe94cfe952e543bee019fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfce9397bb87de0b92f2869cbd0d1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e968727d7ac0bd5b4bfa174c63e164197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b30a41e4de56541ca3ddf594c3071198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93802f067c852a68e6c524d6526550199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e1655f588ffd8005fff63f96a355f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621172f3a85d74c9004db51a2878f23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef4ef547dc2950d64eb9fa08d77e18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a14c8c1d621f78085e514b7f771588203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e120b03f81479ffff58b21e28f5513b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5caa2f4c5ee7e1edffcce8461907e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f94bcc64567c1f8eebf7ed488e466206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77b9871a21b3005ab0729b05098375207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8cd417a6f8b851f46233f0c37240d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0f1a3d542e5b0469327d8a7739b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea97d61979b7569f6ab164bcabc42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d909293e20af04cf4d9722adaad16c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4137833aa0dabe9427036e362021212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea879c3c0192c99d5812bfdbf6c363213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738d3745353fc47a7faf5e68d014b35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc7bf69d72dfaba290bd4e41484698215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08a35b844abd290ed61804534de93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94c973b37ae6bc8a45ef7a7347e672217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a628f36d82096e2ae3e7a54d54aca06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de6e8818a489dd845adffcc9693476219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e99b5126661281218a1bceb17e75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90619b485f2a37442aebb665d6204c85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a195fa7903a5d020594ddc14745c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1e3d70047f4702789114215dd37b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94478b9d769e2e30c3cdc30fe05ae29b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75174a5dccec8581b1ca8b5f4e55fb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd083c75575a2d42ca6079035ad2e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c3041d33aaef7e59aab4e9995f01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b19b22eba2cd1b99e18c0f994904228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a40d3f340334c52be4128a69994cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01c71039c93cf7d7c80c52e136bac6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88297f5ab2a1224c8e5c7526336032231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e26544c51d13c2e620e217f8c763232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6915bd36638f5864c14d1e896bb0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0726561e8d42d4b648c50669a54749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f064e7c651c88190e45757e8b82ec8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83a30580ce5cdcf5d0442d30343c9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa5f5503dc1f8a7bfb9d940995eeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795521d5f76c7ea08bfbf417bd26bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd555a539e2e4b360405d4b46f71281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6fcbe8173f80588dfb6ce1358abb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d5ad27d0814ba8b1b6166503468bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87496752a9c1fc53ff66b0edf566ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c8b55628d94698c59c9d40ad694bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c42a3a482c7c6ff2bd826bcf8c03c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eae86c9c4145ed855338de3b8cd16d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01400f2df8ad1cd9bb3c54c1855cbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de81470f7af32ec0f64b67b34127e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148700003c9d9bd398feb58329ac3d5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190de400f057b97e0fc750a34c5598eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa59850998ecfe5657d8281d7e9f68d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a44ec7baceaa75a1c0f7450b61239251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e88d5053349ea054f10806c7e701252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1509d0c9ad2a75e2c2445b8955df8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874011fd4cda1e5b437321efacdc960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247f920e1edff16d78fa116e97542e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89056f38d0c562c18b9947dde57e3132256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933c708e4574aa0756bbb904a8fddc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6200dd626ef2af11832725888f42af9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e2dbe47a6b917344bfeb1aeea2920259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0590a0909542c0d38cab878afba253260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14538a9de20d07b3ad1413983d60728261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03700d347fb2cecf941d4b8622d87d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107cf76b664cc7977a41aeefaddbffb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009a78ed0d0d35a486dd91e03b0a3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fef9844871f42d9dd4a49f7c1efdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c571e3b6996ff9a0156141a1f0f951266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309914eedc0c6d851fabb6d6d0822d10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7ff3ebb725b4e3fa4c3271d2ca8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541e4433f020b45b3e90d946bb62e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028dafbdfec8f3a6e4a7dbfc4243297270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a445df73b9def390db2919d34aeddd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd0c013229dca79d7f6fae4313234272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d7c942c1a61d6612f79a4d994b74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645d0f0af4b8aa6d32478d346481b21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba1165e71bfc1ffbe71e5b81b76337275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b71ec0b9be54f9fe9b4e17dc8e2ad1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be23db4ddedd83da0ef0ee5bc89a97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a33b956d3f0d6a2488bc9dbb1f11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf950f95016a9ba547d7eccc0c52fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364aaa9efd77ae22809d2a77a8f71f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19895078bc3f636f7c1176d9c513a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a1951a6697b2c8751f80285ec1fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4aedfac60538ba6d6b813ab321129283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8200c5f5b01f3ae7eb75011321f6ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40acf242a4509c59fa087c6c309d51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d84f4598edac2845ec20c4b5a3f72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43d5e2bc62c18564351ad29ccc1a0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c74b7e9426b708fa2b2141a780532288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ac506ebbcc5ff03d81705b2fceed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031e94edfbbd7829503bc8ec84f2ef8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4283d849b7996a684f7e1d0bc18562291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b2d7d4321317333e00be1d538092c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65011937c90db52652dccc393f7805293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32cd8de3be76c2484bcccb262c6805294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09c93e0172b8009126dd57b20b776c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce897d7dd099d67583a4c2324d3e96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15dad90ec55c68472ba8bf6c87a53a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a7ada829126c2d2efe74f14856e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6fc0e4c5ed7972dd6539d34633ff7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8037027a502d3652be00e12ee8a50c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9c019494f6cc13d9e11247df26c6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72432a9c83e4237cff915acc3c73059c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e18afdbdbe780e4e301d650faa37f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a411d0a3a3f40b38d7896b06d339223304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e46411cec1a38e982b42c3c7f0b1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bfca9f19b3cd9e5eb002e34a2739b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdf585c49ed2acfbe99bae73a4a614307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85eb3a83ac8ddee3c5f6f3d7fb0688308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa4a4e94cb96e70aa54efd9cd1aae1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aac4cc27ac0f5b6a2040642fcc4f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79576f2adca9c20bdcd1a3b78544b3fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa54604a04c8fc15d5cface53f1b297312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51161f151db653409106b8c3c42cac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5eecfc3feeecf943cf2247e6c27b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8326c13cf09f19e48ba4f282cb0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757bf2faf757401d5c718c8a4c6896a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a78dc867e0c61b7b47205b53b3c995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646b2b3beef8b1c69a036d9af5a02f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb18ac7e4c271fded80cd253d3203d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c4cc27de4429736c28f0d054c3b7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62261d50bc6cef36f4e9fdbd2d5af359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141424cd0654d65a605dd54f2560b2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9539bb7881e43958ffad1c8deacff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727429f6cb72c7d8fc3e1290e6e65b0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72659a425254ccec3b14a23b29d2267c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e985b748a66fc35520adf436d8eb6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a402a311b52b3c41d5d1347ace33e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec7e97057019eaf81cce3936931c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e733740d6ef5131e442f199da5aa7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755f44e4bed4c089c4af708dceae14918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea55aedf9d7e78ff2b5f6e129117e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e57635b4c32630226f89586d06c32c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c9c0caaed553b3bbf5651e7215f0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a313438ca91e62a88bfb7269686c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edd4f72361b8789c3e76a0b089ca3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750fb1fc8b5b97982a7d0532e81e81524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3baca8658793c3df6eaaeb94cca9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201913f92a5e461121ae2085a024bd6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36eeb563b061344bbcfdaaedf61f5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1ee8105fee597b4d48655e910706628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e970b6371b4cb009097e44eeeb5b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a89075fb040e88e46687e61c0feb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99dedaecd4cb8bce6c18113ee198b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737901fb7a25d53853bd95d054891c0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52649f1cca3236f4426c3d70a1aee72633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d2ebf41f4977add73befbd3cd51f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf28d2fd58844ee4837d8b8de5299735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d6d72a0c208d88892a7b363009f4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792af7f84a53f0aa2f8dbf85f0e087e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0be0180a4649578585d22d117deb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546c81ef34cd92440d0a5d004c4efa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd9d906c0e621a19fb2ebbba891e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630a3e6ce3811cb44be8741f2ab73a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4592d6d59dc6f8d3713baa2bf4e93642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe99b676dc5577f9ace7321bb7cabc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b0a7d84afca576e63ab894f0618544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530aa6df85eb75f011f96b1ceb44ad845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb2be3cdfb0185bc7c0621e6693ef446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d5c5c686611921e5c83114c7b83547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300636ae8b6327b7a52c4365798354648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e8eb4950abe19951a77f1da7bef7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f0bceca9eceea9e0e3840ebf0ba450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ead06b7d947d8561254d3445a6090d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c179315b62b8f1e7beafcf88c03e3c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ee8847cb1f3d163ce441cd4860b7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670977e006b12dfddd12154eeeea7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec34f42fb5770b9910b1a8f2017228455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975331450fe743e566985a99a7ce389756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a79a80192a08bf26b1384f8822ea757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f73ebf29052e4e899dbf8513771958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c86d2fe918263d6d18594706c7bb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef367b3dc6adddff0ce3e7ff6313460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8a960c45a1c32826599656d3d7ccc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2df334337b2d3d2c1d10fb83e4f62562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cffc84efc77b509d4b0baf5925f2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10e83572db0c3e8e9f4627097eb9d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1399cf70c7b7c0e5cfd77029461c2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0711b38e151bd1aacc14aa51ff53e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274253e2a61c47e685ccb464e425d6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487168cb922db7a19fff90b6853d61568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58b8693adb7321eef1fd82f24900b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242cc5be303a80538449504e897a4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975fc2fa0eebe93271e1889b55ab7d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cb61b80ba4c8a996e71c75210076672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61b17579f0542664709afc6599482273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b57162200e7ce0c01043ac1a3a3b5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ff19f5aba6f40ca6e7ea04069f74e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560534c1f3cf8d3ccbf8684bdafc072576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f6760307cda616eddcaebfb43954777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e1578cd4a10c5d6dd9f070978e7a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38fbacb77198e18f71b5f1a7df799b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107b93aedad61d067495da1618cc4bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6613fdc221bbb8e28538edecaddb0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d934697ad63a4ea19d57745e5401182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43fddf81e01e4e0a5e6ebbccd8ea2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea48bf3848a193cca945fbcffbab084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f20297a03f4e3f92ee35bd18c5b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e7c972eb799e6c651d4d2342d435c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb1ff73166f54f9768d6ef02e16fde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c4646bae77f516b52a1a6f219ef8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69018960b1a6de4b59c8242c54a64c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becabd5cdc525fed7f4b39f1785020af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590706732257297e8d364ad9838b9af091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93572ccc9e5b96748dc41bf5d68d9d9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef278292de8187375e3aac4518a0ca993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225bb8a66fa5115b2819180415284fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9194f23829f192a0787a60a0c1f44395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90983da3fb474f3590d07cdff763bc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d735d40537ed83f21b379cca5ca2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff2fd464c7c27c221887904486c53198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9d612473222e78daa2f55084d89a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685b5b8932ba7bbcbc5b5d6ab2ec2c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f6437330942a8eca628238501e16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292c6efe299cb4f015ba1ad50c6e9d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b5f5220cfd5c6fd5bd35adcdea1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069a641ee4f8e14c41d2cdd9da0cd8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b472aa77e3e15325818d987dc9bed4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba768c029bfe9ff4dea7173c04886c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f6b826a7fd0a2be5349ba2b41035c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827da4df2e4db5cb2229cd4f1d87d7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31691aad99b8a9c1a18151261fea2dff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646bac89089bf619bddfa88b5ffb9f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0daac0aed0292967c32d9ad5febdc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61645a65f3da9a9960a57f79dbb35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd80ea198a4211bffb59dfd19d2df7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e04cf23b4e3affdced2a41cd283f1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf125c54df78722d04dc23e9ec3b34ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51ce9c683a35935e34d169cecf34ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59587c8312969bd39b615b3904a3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b141dcf08eb8d628173806c7e8713a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88220bb66ea74242b55b284e1d7ee2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16dad6d16e252d034768be3aa5379120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92928d527e27e6532805d76018d934c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775a63e2abd0daf1e3e93bdace06b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4b82a2ca43290fd259f9f06060ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c597e4dcd22518ec460d654383b25f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2bb56fa98aac90867794756eb8d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0662292894d3585953a38d224bc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbf06df7790aa1fb63721a6cf804cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf2eefc9dc860063fbef8aaed5bbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b1b54ec13aaaac7ed0c4d1a595978129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfeb55c013d693d252c38caa723181130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7eb817e52fc1b85a733fc560b432c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47ab4a71e7e7554806d78b6c560057132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081c0c660ad9c132335d10ffb9a476b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da689b3ede522a663767ec4cb2c3d3f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91a2ee863cc2eb2a6d55d39c90640f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f49a4994364c2794d895a1d52a3adc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8d259a3fcd2f5bf7f26ee0ef497b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd8abc250012aa89c25fef862240e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae3cb6d12ed88f823913dd08b96911139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb207c3164399eb8427b712b7f9ed9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4544870b893269e7e5c763cf2b590141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4e00a9530cc7ebdac301925f847d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed326b535a48c62e10472e2a24ede4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e909c92d475e120a54b7f42168c8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515e8bcbe7dca0adf2ca130a9ce4b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99075309d1d542dc7f84644d6e1644146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa22a327776cda8c2d20a2691e52c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd0ae724681bb28098d1d6329c0632148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e022795c3aa1b6fa70d133db7c071a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e417f923afb9c317149cd8b0444078150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efccb53cfbb2aa3034dddd515068158151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed9e2179754a782329815730aa0237152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de49adc2ada3361d32b7be7b3edbb51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5f1dd8e8e2120319b3fe8f2a00442154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652976b6256b2a6d980974bdda4e602155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106099d5bba0145036e3bc1503ca01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f6858cbfac0fad47aeb0488114fdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91b68d4b53b899169dcf729016f64a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a5dc840549dbbb2771f7c02d3743b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b6bcb45b1e5bc269c98bfd3732d93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d6bc99d11736b504f758b195059ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b04f7942b7edf2b734c96be283c79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521800faa21419feca50c2a35d930027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8d1353c7be683077c3fb3d61345e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d668136aa1acef74723b85f65da72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa11eb115a5eb74039f7f379da6c2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f7f3227527af69798ecabe243be98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d322f1f0bf744b309f636105c630c2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425556cc9e0cf66674462448f1d5db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0ec7023e96a754a4bdf1ade6c8422170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae88abec524f31ce4b73b1cc4a2f26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e621386cd262e747e87536d0102d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f910ad17a1ff8d1d1a2d3c834108b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516649ac68b4e79c228713b20c07fa7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757438c3108a9a8ec860c7974e760a8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9d413ef391871d38018221fcda4a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335643b9e968edab11c270410b919b8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6709fd6fe3aa76e4c73a31328e1cf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab04782dd700bb2cb30bfada7730015179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec6e167d410841d0524264a67a1801180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733833e82814c42d4fc50b40eb915d84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc6e6ae0d6e725bcda2f0787f83b3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb2ff524a451baec8e5106266f55e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732dbc1c98937bf87697387f9233ad4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282da41baccb4fa8fe1b7d77c8db4ab7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca251ed268bfa343433d6e7e839cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc636beb1b316aed81edb1901a893409187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bbaf20bcb737bdef08183e635d0c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf2d6ebff1469589d77ac0864c6fb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5524f8a5d618ae31af0251d69509bb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244980364e9b45144b1f1fc0bfc7558191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c2d15765bc5c3a4edd020360b060192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148477e315403c922d4091cb32c9b618193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db546ebf670b77d80f4b3a6559a3623c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d728393868f78186cb6776d9a688f4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5d5416ac7941c2ef7dc8d2edcc1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fdce061f0fe58f085511b90adbb9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a12a7deff49bc70e4a6d46b64343cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97dda6f8ddc53e30f8f71177861085199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676aa5d19d9cf74d6049c2e3c9e6c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4f35e3c560f89cd264e486f1b786201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5249d0f3d5c237a15bc8b7ba2a83e43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ed0f9bdd1b20b82135b345b5a3940203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297445fa341f106b7ec83375127efa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da2cb12b753ffcd85df417f33e20bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40c74e294289e2a40e7398a868b5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0096c06a06733730fd52a92bea1c6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b07d2aa22826280d00cc852c46b484208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2275e6e365d4f13f37e609079e8ff64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daebc46831135e3258c3135698737a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ecd3ee016a5206cac9f29075e8603211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302da265b53d0813b387d5d70470ca8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a223838941e488873f352f9b68ba3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbf66aaa8e1ab9d4b87e4f4368b3d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a4903b39cd0a61c6ee18955148b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a64c25484397e0893fc927d4d52ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac9e777a99ebc8586bae59f4a4dd63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb5a3619d66f7f5f85ce6a1d5f55e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc932d334c979f5606b5b202f1d0276219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296c6809b2c01ad5d616b320241bf75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ca5f2e6bfb27671e2e093110a29b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f58da95eb11c9438a82719be044e2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d65191ae4d52bb86f729730df41b31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ac3ed55578b2fafeee28618772155224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f0e42927f9572bc5d0dc31eaad389225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6d16a7b94634619c3680680cd05f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595d579e3079f7f0932792a5e6614d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47277962d16922ea3f713a47506246228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e918eb1ac2f5b0cd2fa13dac8443229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e364dc4457d28a6306ef291d8e29bd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604094cc272782a9ee5a6c3911cfb90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3828b5c536bc64731f058fce663f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef9a66265b4479ff528e0a09f8dca1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ac5f844968351160681240549f41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c79cf4b8f2d0a7fd1c2e140697abd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829b2bce89c0fcb51ea770d0b94e739236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97dfe972a16b7940e80130bba1a520237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5ddaf5b8176299f980dd6eaf68304238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6bfdbfa4a6b8bd0d7b044e451ac1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cee05c46909c734cc30770b03b5923240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365dc34aa37e78fa2003d0008656600241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ad27ae6db33a0ea6a85e3d28270d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d9229f3884e71b98304d328087d18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69e4fef25af3611e8693da426f044b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3fd805fae59431a0b19bfbbb5131245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaebdb49b8ab8b61a77cb4809684576246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd1d174f1e6db97431017f06d8363247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d8db3b18813cd6cc99e213d0075f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c7bde4e978604e1123d0b6daecd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940696f8bdc1db6156c08bc9a4792df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9f94524d6f4d6134c643a55524fce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc93c93f1aeda93dc479d9cc9b25b0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694e42759f53965c55ee276ea75b749253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5e972256e250ea4c5ab573e715634254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a6b259c534f298a1b59b3e58990ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cde5b730a84aeb81fdb2739ee366bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8ebd4bd0fe2b809cee183c89360ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13958038560855be2894c21f262a6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d41ea5595e56dad9af9a4fc50f55f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385996a6ad15f52f568e21b1350ea895260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f76e9a2e46dd4d96812f7a793128f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71064f0d1c18f45dae0250d3beac0d13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c00f264ffbd8baa053d7bc5da3c9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4c30bc6469bc326cc3514717abcdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44eab07c1333b6ea04a262aff1e525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac6511fc1c88a1d359034ba0fd5128266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922156fe73467022d5fa86529fb1ea63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17265240d7dd69f99418404030fd9257268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f01dece336a37af2f5aab7f19acff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02394cb92bfc372a1dfd380d6baf0ea1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfb17a84444da83e2d2b2820ddd760271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba2b3c04bfe21d4e565aff13a76461272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d114b63a2fd0cc9e820ca087d977ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bcfd7636d9686f1b8d4f5f9416c48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97935e7446681f9517b579346ae88ada275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab347e530bcc67385d1893d60615d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c19960cbaaef902c07849cc9ec51f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa05a424e98ec3be1f200d7657039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577fb641c3d1531622c9ce0b668f347279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f0f1f4d588db3670f12c367a8bfa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e264c00c9a06dac68afac7cd15e3937281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee0ff4927e7defabcd0cec4b747f1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdc1ec1d02103533647e49b7bbb185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6ad14e7350116e7313994c76f3355284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85b124f892cc0b325c5ecb9af423f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfab39f5a89af33c2b49157cae99e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d2d9b15ee680d5ae0408f93984577287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a19e87132ec27ab2841ced439c74d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b945201f78c939eee4be9528fbd328289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c8f3d6699ea0c6fe32adca0896d66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce4b21c721d217cdf4720710b58a8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece94cbbc420e33668e60da716ac97b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d531c65b646c2e84b78f04da6297293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb943929b2298ba7025d36b01c039c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc745471aface27e561d85bd98d210295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d7ab8032878fbae844a9e672eb325296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bd79c9d7b9378e531cbe5047a7fc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e3c1da2a6261bac0172566957909c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a051c599263116cf85783e6737dc249299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659f184f38ef854825e7cc4b2c5b7e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b756671c713add23f16f9362ad9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d512e473cb6ba548cdf50e710c1ecbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a3a472c2962c1feaa722c1b4a97d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86905645f14a9fb567d687805070db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6cc99c68ac418940293c56665761f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cfef62766786251e6b2fd97db9005306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a13985820b02e8a7a8f29371a963d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4959a8ac7f9b32ca7e1e905301d11e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e07a15283d65ac6c8b917cf1c622309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40c86d14b99916faaef926e8ee468310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1568b1e91c709e8800256e7c0d9a761311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab57733d8462683093f3fa6b9f05d59312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>