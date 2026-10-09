--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed640240b05f7394163761855a6a73111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9ca1477005c25414602519bc57cfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7ed5d7098f455e5a2a4dfbc2e30f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d4f49cab18366c66de9daebd880b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa0334ad0d0e9ccb750dccfb6c06c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709a4d6ad9edeb0a6e47aa52f66616e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318694f2ad7bd39ed888e94b257fdd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef72add794d67b2736fb1987c0ee188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6698cb6973ce7d5f71b3ce3d4ebc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caedfc8d033ca61b9ac6bbd4368eeee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95eec47be8259fe2e1506a51df41df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3671a902f864913546476d15f9055c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d71cf860cee8826e45ae51e98b5ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0232000f7e08da096b9336adf60e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4b213733d75d87b273c52632e13c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4f2752ba73a8eb5c640d4bfaba44b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7502027b4c6d88370932e9ce7224a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd59963d6ba8ba31c906439db53d9df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab34883c09e58de489daed24710c28219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7fc7b2c533264649741e174afaaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bf0a33cd77973bfec7dc13f565d2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4954ecf9de42ff6e0123974e265d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209825a6b1ba60a306fd81398d8f95b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa9bc613db1a8c837fb338e03d370c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f2fd2cac6dd5a57314c5c7ce8a60925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec2572de7726d911cd134e75cad77026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe472caef0a1cc2273a6c1a9c1b570127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be28af76e1cc89166f9a361d788ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ac5676b939fca81bff241942d90cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22577168b01734e4fc974873f350d90930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f10c4afc6a8bf50ba9d513e05b178f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2138544061068f0e21b328ea5ca15c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0962e7e3652ee8c7677fe13d5be91e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1887f70a05867fc3461b0af8588b1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328a45e274ea3651dabb6757d6948cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a82f9309d75da14edee72e15f026da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4119188046fcf1cc3cbd81ba34bd2a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e9bcb8a8798bd7be459384522256538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906c8f944272ece73a839f70f9fccf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4879ace0f274233f8533ca33f239c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dd2c4c775c4059220e21c195441a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ce11447e586e6aa3da7cdd611af8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f7b51c2084b0a72d00b65fb8285fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81b3b66280b3d57a389dff8761ca1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84245254ed800db609e12fc01edc1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e4d583ed22e5d2415046840c2a0a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9df89702ea05442819c7aedbb4fbe047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc748a6be6dacdcceb3daff89ce6b8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1dcc88d7b50433f84732cd3a5ffb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79acc232738d58f2ac6e2fdfd7f718650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d54ce4be869f03052880db84eb97bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb6fcac03f2d70f213883d167042c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf7e3a5da399cb3d56de007637dc0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2678f7549c8cfa667439e549051b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19a694a24a872eed8d6ee9e3c9d68c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546933e3b84a7cef9501dca790a3fc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65819586238959e9ecb9416072d17ff757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a879d592a3b4e8b567f4ac2f55496358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d8feb8336a11864d6fe5965568bd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b25957a24f3c3e9bf0b916c435c5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc312c55d147abb578215cbe52b632461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1669798d150fb81960801a234c2ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a592275e016c13d3f336863b6b224263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdae9d2c18b73441314aed703842c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae977798a93b893ee881a1e8fafa6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12b4c7cfef42475b514bfed7295f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc850b90254141b814ab23a64ac1b61b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23cde62823ae9648432fde4cecaf8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31bbbb25c85dd9bd1909bdaca03a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a735e2fbff8e68b135c5414791f9a1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4232b949bbc4f962f4cf0f87cef1dc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f001c6a2a99e3606313dd73a55e2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f1b522ad509dc584612ef85f7653d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e2fc78a1b10f90c6bbb86ebf9008574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d84054f28de82bd26b39edb4077b4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ae88420039bdf4737c89c1091b9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b003f678bb825889e51931292f2a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d242b1788227ab28ffcab3159001978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c2ffd84a380ff7b96377145b2713d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65079ffbf253e7fbd81a2c12c66b20b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0450dd50ea75a14373004c42232995a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1ed49a8a49cc71b8659757a7d705682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea15d5af584349e3f2665c12538bbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051f78013a2f78a9be2f94f5502526084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16709eb2dcd3105b3756bd4ef5d59b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee4c7d3ba91ce361fc7000de01849f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d59a7faf7e795550e914ea3861a71187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42094caa10c099c2d80b6d7e6134974e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ee5d9251070ac97abc8193d73b7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89193d36fa7c7cf5a4b40336edeebc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0625ccf7df7170cb51ea3b0bec22b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30840950f5d659c51f361291a1dac59e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d831ecb162ece5737c4216d8485d3e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd6ebcb110b216fd24987a80ccff6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437262cf998b7a6a8014c646d0909e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3de46bac0c55285c91ab0a2ea9f4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a62d35886582c1183085f2743294397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc0f0a7e79672548de27c695215b7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb27ebc80842d4ac7952fd424ce345c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c53563e92427e5488b1df2bef774b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb8cd587d8114f68cf0da187b37b6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f86d8abe70b0936226be2da26911f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f30a1c32ab448455e29da8d0b6c53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f933f812aec2313316559ce42c5475104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6e67353ffdedc5da6b20d47160199105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2e5cd80da6d05bda59dd94afb11e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f93e7edb59aa662d804dd3e1dbd75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325451da002884b8329f062fa64bf75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af483de55d7555b7fd035fd0d7ac4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214ffa60d7ff838996ed83375812d3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0b60fdc319d875329f56fb5dec7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30dc1ec47756691ecf981c627f2156112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac86a9eabff2a6b1bf8505a135c9b45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d171e69da6496cadd5fa0b442931c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5d39e4831f2c9ff9f34c5038b881115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f45f01ce524b1fdf8a80cbf9976cd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb63b296b4b4bb785d0de9d4243f1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076a6b34be7344eb2b2679a5b3f0b12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d011495c2f87f001863bb90f81c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cfc63c06ef1857a369cd1156a213c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e1b08ff44b8cec83fab796abb1201121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e6350bf16cfa38de8d46f7174e1bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94ab5c596ec61cfee7010293105462123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b14be482a32db3044b914cb38ecf3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b45b4102a7e0b29b22a87e1171e3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c1259e1f39054fb2614f2fc6dcea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e55663ebcef7ff858afde933ddfc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fda85af71afd48b7582eeba6eb0a02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5ef7d7a41c3712d3bb07ba4da9c1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702744f471608c8c890819796b9c668f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417794245c22803fa75179daa2b6676131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b83a5de8a43ee5eaf3c32e047aa5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d1fc47e6ea05f4bcc7754d7c65c29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f234359cce6433e1fc09ddad1bc6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008fe4052173e9de9aff122c507dd87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801539008326809ee21beaf177690ce8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2fdd8f95ee0cd87a3071b33ae9ad6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881c1c69c473d4cb9fc4040c85d85e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be90e8baaaa5dfecdabaf3354c4df85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe25c3e93dfdbbe616d968062675b58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc5fb607bfc31998127e40cc401a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ccc8545ddf0570d292ebc55669ae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52b9455db89a2f0def8a5cbe91495f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b3fc960ca2ce867968465b4749968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac65e021e2451d8e35c90c3f93c153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9298367209ff8468184a6820714f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5e08f656abe6bcc29e2d9c2e2ca2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89eedc8069d4f1ef037457b308709b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef92f66d431b33f4b5ab31be44394149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f184a7d130e3052ed18435c488c43f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531cc5abc00dd5c923d16626289d01b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a21e75184113bc83c2611a24bd3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf05847292ee4ca598db1a40ee2bbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3934bb1150993b7938bb75b335651b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa258f1b54f76d55b8823b5b93515155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537030a629200df1386b2e3e3b25fab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f2c5cf23ce9afce029bfd1e0b57b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac0d9034453291e52f34f65e640ecd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e3a222097e0bf70f75d9cbc502fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbfe608ecf02254cd1d1426208f7ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc48a5c76693fc81d25e01566e08a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829173476a3b84248fc62722a3878d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac8af45e12fca922630bb9fe8f0858163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c765fcf5d6a20d5bb73f05c593e805164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885685f69378b9cd16ccbf01bbd42c7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca76b3e2015395487846ee6537ade3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a4013fd57ee32bd721cbc6b567df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f19daffe729feb06dbfd1bbb5e0f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a8c848d25a992e7e3844e70fd37d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca52270836d582ffe71a6238bf74e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593e67c5f3132275d6c91dab30cb064171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9691af39460de29fdfef383b8a792e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cef4e5a9122622b01b5797e226b547173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db488b0580db06883d4747049ac3b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5852071a058d247a485bc1f413d1f6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624edba057d2e4d3c49783ee7c3d621176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fceb7d56be651d5d9e27b2fb2c02ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008298729e2a8eb3258147373008080178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec9db5cd2a22f62e958603cb849f3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313137fdb65603b02cab2692ca96e8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9c6a86582a5daad6ef885b0ba1f1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd6bcb752c2b83232061cc78b58bc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057f6caa574669ea4dc9d00f1cdace7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09128c3b640617ee1e29a600c9c1f7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a279151d81cbfdc03eea3b2f9b722f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f3fa9663c9a4e0e3a4bacc2070d6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed924184fdae550cf61efaf63fc23b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f0f4e1974a74bc415ddb88017aae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0359fbd711068e790e719b719b12322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1e4a00ee1e0cc424701d85410c2c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480f73ece94c90b3596e30f553d4791191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b605e8a887915b14c07af84dc32aea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc640652ad6ec2b1b702960e36ac7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ec0ece31a2334494125a89e36ed90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9fbc8d18f5e69804d2254cbc3877a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aa9f2e5eb437ec00b592a4412a74f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef7bbb3cd5f6cde4c0d615deceb0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bf4e8193d3f3a91153ba4c0c6c461198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f31834d8972685008e99970df8e9bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdba2900dc04e84e326804cda0a671200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f75b4898e3c1cbfa03eaaf664c5d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed33a739c96755e436a992b78943f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce4004bf3a68d6a865ec1fda4e5e77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b03323ca41c36bda2c16f5b2b16f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e146833e2e00bf37ee02e8ff68e15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f672996900a4fe505e2b45b3a12b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d097fa9c8e5402e3e18d9ec8d8a5bcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06958b5d4d2f0172caafa1de98b5b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2d7c0f9ebac81da90887330c3ff4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed336696ce5a22b5e88648d4d36a5207210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf0ce0fd4ce1726282c35b6ae503c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae356091aca4d5c7e3c99720a3bbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98629c06b88165e5f76a344e7180a659213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab040efe60b952723db60258c9e391214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebd8611b6ba886b55b5659108aaa3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb6261ff36aba285c6b74ed7622c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37981519af09926fb34e3e8d591bad29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55544ac1ed1aea92ac22fa4f1c63c72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a26e60bd3413cac0e9725b0ccb1f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d08d370a12d85dd0e4ad3f073013220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c8a09f8e1ef1c083592f74020325b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa99aebcce44f2d6729494bff664e27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265afd2c3949b784c4626df37a1722a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e69eb61c4de3171e73411c78caa55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0accd4f461aa080d2d65b0fba92a840225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b5b0f210a618b9b1f0e3b2149b61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cecec20457def97d6e371bd1ba885a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d175d864b080fbe2e0bae9b23fe3dcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaaf833013d0acbf9e4de1687c2540229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b158dd0f6e4da9476f06d2794dabc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c36246cb75a9f28fc2251a064726a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64426f83c3ea9da8d5d295f281a27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a7a0de279a4ec3c89c78f9cd3d7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550380350c66d86e9efaf6d6b14dbbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270188ff9f05405bb43e54d3f83f7f27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3135e11822f12eab3cd4d5764a1c9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac4a15235590c698da0010262ab31e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aaec824fceed227bace718e638d0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ce80d835d25975203cc73daaf982239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99379ee6e8823cd9024a09d482f1c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f073681b9b7712f9ea61e90916fcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da02fa571aff7dcf91a9689bf3dda4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628699794a77b22accf3ebebf10052243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95f11931d36005258886618289ba8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bc24e9af4300700e52dbf8ef63ba8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d52a89c246343767da0539397acc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d57cbece84921b4d45a4ee89dced247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda73f9af7b2cbda66ccc07c1175a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffca3cf121d464dbdbe661b709b3746249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bfe5d5eb0dca097455869c078a69c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f622f01102cd9605bfe09352090c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baee4694aa87cf0fd8241ee2731beb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337268f4ad216c5bd9a8ac9d12643957253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fb43044d4d3571c395be081226006254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ae1daf618e867689c40f2115be48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8223375def44da9781fb738bd946b3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe62d5e62105d0fb0a3952357be0bee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668d3275623fc7861721df88e558f15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f93c64bd23e7e9e4de19e524da332259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2fd16e53c99a757558f94c890c6fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93749bbf354587dcd734a558c7157a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd4d4859f9f4ec3bfaa74f572be9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336979209756447d0eca360084d5360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb121a7f417f8e6a105c7f1f2f3d91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d852722f0931e8c6dc48e60a710ccf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d8d3aee00bb8683dbc032dcce1c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4a7dd92c407bb0e4ce56a37812c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516b83ab75a0bdaac3bb6217ab6e9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bdafe118da155875d28be1c026ce6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb024cb42b2ad12fcd4f9643249ac4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926c64e3ef49f3c8c99891ce732dbaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b67da87c960e4a6f1b941e57ac349272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8de5037b444ce64f806ef9ee9e73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b4aeebe76567dcce3df9465bdaf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29f0a7a4e5ed23edf18a17b055363c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a7c80499a8bbe635cd2a75ce4db61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c3d4bb4daa8c977d6f9c2114f2298277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb9c66151224868777f51ab05c5602278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1c741fc97cddf0dc759dd4eaef336279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649224248b8b0573f041aada586915280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa28f7d67626045acca9c3229f8cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b827095de839c1e2a6abd1fa4cd245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69017d998c145d94cec13aa0b7ddadca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436681395965116d186e4673ba0ee8ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec534a3a6567fd8930d855fac9791e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d3ea70a4f476b23786e3fd4000e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32321f79bbf709254fca524e302a3eab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08736796d0f4a85c3bc4d343f127d260288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6de2ba6685ffcaa3242444767cb084289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d00bf002905783e65902d6cc9fc3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee517e01c70cd26b419f06af6f4acc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ceaf9ccf62ebe7ca49ab5fe7912b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e850af8baa8b59ba38ca2f43c559f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15179aee5605d3d5c9885da632a41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313eb9dfe12ff2ebb20a69f121c33c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1de215219f31f280af2bb9531f3163296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62abaaca288b1a51306c24aec09bf2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8e6302d6377685d3adba7ee16582298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7730685efb0ae623d951b78d82f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6cdf178facea172d001101ccaf18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77614bf03514f8b8235a23a98f44dbc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a28acc44002a6b4e5ee872a13046302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3aecb326c4bcf4acf92c20c93cfa9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea1462c7c9963a11ad1d03fb86f7ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6cbd201586879aa573c783e511479305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851251af2155fd6c438bb4d75c1ebbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef0724f7890cd3f2c5db96848698c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80319a3b42e9518d363a46bd54735ffb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54f2b558b64cd4ee0276b9671c1a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d8fd8db0a6b4c14e3db8a11bfcd2c310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b04fad521961b88629e7d8741b3581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e1b815455a95e7bdcea11ec0408c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3fd8b55ce0302c800824ff7e8caca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215e10419695767ad286f6781f44cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f470b3fa742bfdf4bbdf88bc396825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67f2febd36930a84f5490f4d96e1cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b743e38a3b3605591d2220ded1967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a0cac06ec0cbc996a2535a37c0e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb7fcf7f3f3a937e731d026138477a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a79912d8d1727d4149953b3fa7aee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0069807788378f41826dad56b12a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c371cf69ef91651b66b45f5693a91d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f2e6f282bdc47923e4c81771cafc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434995923c95120cbea9f4dfcff8bd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b41f44ae283abf8d275f5c8fda29c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120058a1d207ecd8cbbbe632f35a7cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650a3ae03f190aa73e4fdae69d518d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2a90de4140e9da6004f23935fcaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa240bb586a95cd307efae9d6ed0fed419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02067fd418ca26b6a1302276e5c8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e74c76db7a57c834205b8feddd396421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38ec20aab1db715000df3388b4f4c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6aece7d53d1147f517a06913350123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663acc5dd874f91e8625d87b5fab23024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48561ddeeffce6cca1d2508a0dba7a3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7d9e14efcceac3d8827dc8332824e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d84b417c9dfcf59f7fe96dcf964bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce5783b3c811ab89d3d32e887b03dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628366224a476ae74fefe0720e1139929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1207d72e37a073be32af7dc07f763830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c2991777b4d16ca4f9d4c54f9a96031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e368407c9395c47436acfdb46f2ac932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145c1267b941e8575f7f338dc5100033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca320e793659a2cedcf1e4bd67fa88734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d89a67fa6eb1d67d5659a913ebde3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6450be29eb11ff8c6fe5124ccd9d7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b51b0903cebd3381cae3413dd55737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1a65cc5bd85c85db80c2361343bb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c028ee8bf21456c380b1f834287c6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e902c387a9d5cfd2fc71ca3136e4fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902db1b2de9a5fa948552c84138461c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da52ca8179a14a92438e50be383a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755c7eb82b0dd4d296e3ff0981975b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62d3071e408bb0511bcd5e52a21d7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e9b55e8e76a0e835408267cd0fb7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59216ce3a6e34e506dd5e1f2290bb5f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c046a278b16c87073a3b2236ff8ea1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bd006f18797b4e102c4c3992fb01d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d820585bf4ea85f21be47bfe27c110f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a60e1da122e3c7cddf1204f4b700e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10c682eb1deb92e2ad33555916476151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc195bee575054e8bb5db3123866fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f900ef3b3f68431ebe102307dc63753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9e0d16cef071e04cf83fc36e1d5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe1623f61194f5e296bfb7d9bad33a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc372bb02803c71371aa3298fd6e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230248269e61aa9b4abb98e64ecfc6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befee853cad1580f0af30aebfd0f7d4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2684220e7cd7f237762aa2961718959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae35ac5fcd22d1e718688d0ea10d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea591583fba491769aed2b06c8a9eda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26612d8ef6b7255afb9bee847293fb3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf373b92232a4db71bccb61d76d00ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f67dd4bc1073ff7d265217cbe4377664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e6dd7ccfaa0b97a34a44038676db465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06db3dfa00f20a67c3fa857f9f1b8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4a2f71d8391a176943ad1620e01867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d2ed595730fb68c4f35156a6a456068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b5d3fa300da2afb51b57a4327334369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac335a07f3fcfb433fad116dcdf0aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901322f96f95242d5aabf96eaef6c7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e089a6df02fb004ace7fe06b7afac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228e86a44ca6b700e5561e10aa491773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d8f8c3356f5e7b2d9a074cd27888474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abab24b9c80d2a474b4eedef53d247e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc5b0ef086713cf7e57802e5a735c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f8c0e6c50e19c6cf584284d6858e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11b22719aa4d695e7abf9256f19e3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c50b579eae3b2a1d6a4f260982ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8fe4ab29abd9c23695c5bc48291e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c108a3400442cefc2cbefbe9ba8385e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d37561a83959fb435612ca6c4ae7f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6395c94380dfa5cf33c3de9f7f1ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05080c5b7fb406ea78d3985890908884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb38453dbd3b511c091ce098dc2e4c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854185126b56c94d39ac2a0ed78de4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698c9dcfb1a3f56b56b9e4b66b2dbd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b472267c83a0e244c7bdb9f9a552f1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870f00383f406d1945ec3a08fbe09f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2297d0a46c40caa58beedccfb011b4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bf55135530a732a152ccd6c716d0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faed7238faf7f69e296bb914aab47492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d3d19e015d062aca3cca5ba12e8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb65a19ed2fd03b2386ce9c3c59c23d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47881bd99cd68cfcb53d03b0acba741d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91c7505e1f2c4401c867cf761591b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a0db8e3f58e4643a9d41e1e2e890f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83abf816e3503d232d56a9b211cacbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cbbb06579a96e1974a77c80b4024399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf25c48a92d8873a949240f0fa5c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d06a26d274f2b04f11eb2604b8f06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fe06daf885345ce74dca44f40fe93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9011f2a0632768ddbbe218e2a4aa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a58037215821ee9c9e7eff6fbacad7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80eaf05cfb4462f94dc1aa8ee91d60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5752eaa2690addc0afda16b2fe0312f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7703951c8467972e2cc801af8335107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dbeef188c9a944257493a5200a722108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2635e5cbce8d701239d6c97f53b637d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b545349d364ebb61a82f5bf50ee8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d62746b03a0ba1069a01ac44bc46c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd365d57455d72bf5f514d57e92d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4392b11dd1df668505c9e9473abad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb8f018f599e4308bfa98f52bad07e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9354d66e211321bae0198ac444924115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231b209fe20c49bd36b7d5a9a1b6edb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca3cb74e02b4ad3419021a02b75df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c8c1606e8535fd0f5b29db00383e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6661f4a46d22841ce5f01897de6e7a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca5aea980dba757f01cc804f184256120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d733b6b0289fabe519d618e6b9dfcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce792b00d702db550c5469d721a70008122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fcfeb2668a4ba5bf68d0775529fe3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778b3fa6d25f771e5b171d6957c7294124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3f875e808ce36916f5ee5b50fe185125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd10a4797861414830a29d8de57585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd0e71af8c12ec47b339af4228f345127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93091e47e0359a9b8fa6db3744d932e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229a8101078ca8bab869725cafd1425129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5995147ff4c35d6e6f6af42860daf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87708afab1f5adb4b7461e10943f4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395a46b49f74d4148c0266d79380de8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea919f761b7af589ad24ad0051e7bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3245ad705cb4f179a3edca91fe366f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21c070c32f46c837a389a93b9f81d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e73e31751cd4ac66990f2ae6287ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6604109626a86e1c4af23374f20e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b07e4f53adf63b2eed31ce12eb70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee321823f5f07e420fe60e3aa0fad3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835dbfc9b9439472da7c28632c7a72c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f243a0f8ee5baae740bdfcb3af2a7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b637a4cbc664bdfb277850dbd97721142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4886549a488f2606e9119aa0638d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f424083f8c69141c96416599c77021144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c69a7820e9f3d53f2c2b37b9f8a23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b7fca03297ea82c746d915b588c3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb4ee9afbb46a780ca53bcdba074b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b120943a41d67f2683bdfa4a51496b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32437d675c9a689c33151b7f751cb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bff2a14e412865e567479e690a978d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becd1315549e2604b4bf5c7b29261cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca9c40f6ecb24675b1713289b0c7c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e20954fa281cbfd2de086f45ae66e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d31aa66c78ea6aff339092f3ce380154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72452f981238a8de01ac27289424d254155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceca8d44fd38da21444be72841031b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85417780dd18fd0ff18b5dfd1842c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0b84ede4fd91ccbd0ee766581584158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ef5f474cc2bb9d937cbb9a13513f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cd8e267232704f6a3410001eec6a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca385821c9065f8e099e70c00593b5cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bd4b8c9b4d4fa999bef76a4328d2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38c1147addb35784b14f254069ef4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0da69548ad3a9c38e68ef26236b3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0fd7516e090c769d6dc44634129fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75ef7e3e10a5164ef11fa4fab8142166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3b70f2e0c1253b38038d4a30c1bd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10c0eb8ff1d5fb448a929e4bc50d09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5bfc83170958e392d806d0d757618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46562ae92d0d26e1be94f858c04681e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db181967974446de0780e2a43806700171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c403be93ba2c263bb2ffbb04d7056c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d006aed3b84f24337457922f96a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e209efbad88d9c8bcf5dbebec61d951174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e368f5ddbb7b70f1b1ee82af0b55e2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714feaa3190690aee332f8c24d6d44b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba9e8dec22af6fdc4a3cac77fc64cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40269c000ea93bfb259a93327bddbfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd99b356f3ca6d7819e4cd2ae21e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae160799fe52b8c16938f41d765c41e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d334e9a028e7db2144187e74fe6252181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd1d8689e6d9f0448768598eb22d0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78e52dbdcdc42b8ce0829438af45a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c5c602c67909507557892562295d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202d98826843074fb79be205708488185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8356cf6e0407f1e39ff2904f275a153186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504402d5e8615c65a9732693a1393626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc42a725bcc03f62ff66e55980f0398188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9587279871d2c85d43ce3744c737ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca3d9fd670107edd9bb79a311ea06e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38a4cb30a8bfb8003364e65dc0fe6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416ece99670b9b523cff979ce046b29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db55d2fccdfe540324302113ce68f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eef4ef1328b1b4d0e89531a50b3244194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a005d11d75b4384e074de5f757157b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2ef16d853f4495772ba4baf72d3b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b77f8394aca0b38e3e149e9a34aef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356055d663c509f0b6745e9383aa8237198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83b872c11f9c71bb91add0928057cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7480c9903861afd756a18b8c46194200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6949e091436a13e8fc276b16115a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba5e4109b3bb48aba4e799cd7f7fde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032173e3e5c553119cde91ff1e3d0b97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b461e360352a2434f7ecdb468a9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935bbe5734c193e364288083cb22f95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf30d274d2e4519b7ac5a03a5e183a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead90e355c0a88efe846152d088d4cdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc649571785ef37834ea3b3dd44d61a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15faffcb90935b4d75b634d3ff2998209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c31ac984efa1f6de07fec21008f90f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66237d9465958c13ee86937c46349b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e8b9b34ca01ea461af6d0da6264c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729001be370922a4f18f09f577646fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab61b38b13e108e8bdf5cb4d543a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1995fad5bed7a5b5d3eae369dbba9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147724c4830428b41a93a31058226db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a6e3f20f8cc16c96da7ee19fbcbf2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06f33eb7adb6f073d834017daa3ea9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e37082970cd4b6ec01846d7ba42ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c538a2d2b1d1cb0b032ca66e8983b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1325abc160c487124a2e83e8f89141221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b9ab85c77ce0008d4dfafb304a0a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c511ff777838a7a189083c30c54a1dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f471a43f49502b96241342fe55027fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5481c111d23bda03cfef816d2d0a28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8b84a65f306d9683f2f7cffe589c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce6e28ae3cc476c928a84d165bcaee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb61bf7047e3deec38a0ac5cab160f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222692ab4b1120010bd97581c566f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e97d7fd52a1b0b6ae1d6d9241b457230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4590b541a676001eb1a5164191c9e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c329c256ea9be88255f3861ae9afd7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8875c1f22289fdb5c8174cc9a66374233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c623de7a589bae9072802576f1baa9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced09363d69f364f7ae62964900a33f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7db3bfb4f3a3dc34d3256f65d2cf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcb92113925ffdce4c1e761a01932c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260e67621e947cacb8b58ae67b5a9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0318fdc6bd4367de4aca1cffc4fc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f816c7cf0a210c007b74b36a2d2bd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72a7a5c1f5abf6d9999992a81ca2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4da0d20bc9fb2ddfe6e217b998482242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698d10c4564e30841078db2d3405a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03f1753ee4832e7caed4eb0b84274e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2414eff715d48d37c746ba2821bf709245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec1948a7f93fd15a00855df986f2dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716d1546152a88889865b48f57f3c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c918a30b38fcf8f6c165057c19cf3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92b242ddd659105c46410a584a6497249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de063517e0c88250ecc1621a8ccc6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e590dcc48a9c6962554487d2ec1fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448794af80a3ba0772c1b1ec1b6c6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91186149f16cbfec79281af71840443b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849fbe89746917af763056abf384ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffcda83f675387077b896bf1f07ea8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd4f8129639be93f2dcd604595e573256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606fb8704cde2553c4b9008d5022ad1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e85b06a54f12985723f03b1bc15291258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652f853948eec599fd1b748a0053c6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498001ed6e2d3b1c700faa1618ebbebc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed63984a02b405b916fb8bce9a6595261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccfebfbb926d59618fb9c90c853853262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892dff70189dd52817e4acb4394e6e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b6173ea2dccbbb7342fe95349e30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0cc0d6a86c6112e1f388d36eb514c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1d6e57099cdb654922ff0c1c79dd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30537fabe044bb45a88fcc71ce0d1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17954597f61618aada9fbab217cd1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037a45fc4f22c4b6e064e6b13524965269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d504d4a22dfab0212a18105c55c8a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b712480069fee1d3ffaa22bc90dcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd664fe6a014ced66bc3beb6621e9ea3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c57f455485322c1758d3af2ad7e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783fa5acd954ba03394d96d90eecdea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b47582e86278a93df629e8510e1d08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcdaaeec414e88fe31eb416b1990d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efc1ce569067045945cfc83a7bd482277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc579e35ab44568f0d724ea5f6fdb013278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61747d72383fc373cf65c28d3de51a66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59349241f80c466b0d99bb92bf8d49bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97b76abd4eb98190080414d1caff63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5da0a3981fe380f99a7b17213b6cd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033bd5af73bae634ede894f9a5f1419283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c554f50564b5c6a1a76a54bed01087b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eaa7e630b759b28fdf8fe04f32d46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3039851d1ae3695f70dc435bc612286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c685c0092408112b88ae0a39278c5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e2399ffea17554660fd02d6f1587a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f8499cc473d9d5334e4532cb4cdc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de065a4d86120d391eeb638cf5c225290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>