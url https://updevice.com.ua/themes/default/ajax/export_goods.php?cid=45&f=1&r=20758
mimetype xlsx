--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34877ebfeddbffb4f6e0c221e535d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2b42f5847a57f90134bc4ae75b8572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aa548547fc570dad123a2c8e494d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba090125d3adf4d422a2629155113c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40e814bc0d191374df296f39d8282f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354eeac7dd826c42f18997531b1ec1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4da68dd56f0bbecf82a303267b66b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0615c1c4bebef0e66972dd162418b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54415a7a8f0bc171dd2d4ccb9dffff6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df36bce774722da19c516c6a36855f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c21c1e958a0725355efb4b9907ecf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952c6d2fb8e57c607cfa21c356aec7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed2df5a0be714d21d46d22f4c9e3c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b841d2dd8b11821cf2a6a6740bc42814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568ee6d9b58920bd1054a4cbd7910a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67087a4a9c9b9dc471b52fe8e883bd9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e897b718222ed546d7b043c578412717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b52e4042d8548f00f1c6bef5baf3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5c2087a049181c55b08b33344524619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6581c7dce24c9d43006ca0d962c59c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484482a494555b3e67eb2077a500aff721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d96a6bc551765b93e1ad48d815b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179c8f5fb30df085ea85826c198845223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2b022422ce0d3c029a6db0c2ff0dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fe78ae8abbc7ae44a6b764249468525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751ed54a299e0a52fb01e8eec848a7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71cfb9c5d1dce211b2f854d426a34327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea9f291a3dbceea597205229b433028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34edc0aabb8f5d7d754882992afdfa929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d0c3748a08f5f0b805feac34cd16630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bc5e0c94f4ec8d673a91a1f3da2cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4fb4eaac0d94924252cc5c6d5112332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264e3452c8a8901690797d0f8488da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047cd9e86381706ee7950c638a294f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d88b2f299728ded43942ea7dc487b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42290179238bdac27a99e7b6c879ab1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec98bc5bba4e2ad6319782bfb0dbf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75f1b3e6d06bf25065f3c915179c2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f29a35d2f6c000f57db1f822bed4fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa97d9784575cdd0be2102081fd2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61851df257784ce23753393d73ec5ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678f12154cc99741d0630ae70201b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd6d16cbb294428c0fa042e07f55f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876dc7524e950a524a6a8d8f772de8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367d413775b6845a825cc9373de94945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd7e952c467ac9a4ca942cb776ba2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f4fe225d2035f9b46c9ba28c714447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca60b71ffb25875745c7c34fc3854148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62138738ab2dc0e7cc5619cfc22bf3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62880736fc7fbbf317a25d38d823967750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8522d185fa56cd293e4c3f517bf8b0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45db11f26f6696f82bb46d210bb0c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863607c8e2da351bd2a19f3e147845b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9c5e90b1ef60146dfb0e897beef0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb068581d609c31ce9b3f1830ca2d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0359d342a10251d4d95fbb0073761956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11e56c9a0b2a9393a08e08b5b4d1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007c94f76a675e4a7198a0c4c3bc35358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf460170242dbf8203291ff6a00e53159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118d1d0d72c805104ee800ef56415ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769bea1136ffeded79b0d37c73fc90a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dbfed20b513c893d8843921d14bb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074641e0571dbc91e70f803031ef2b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1c6face707739d878939f567be42664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c749537eda05297ce455dd05f9daf765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91464b87c87290f71efa9bc4709cc3f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49c148e76daf745c3a24c0e6af2f5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88d477af1ff3177c1a1fbc9481075768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd35717a9e878daa62d02a5012a9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe8ced938261a3842bcce06e5467c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65fcdc784062159698e1a0a4e22c4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f05802e08460e52106227df154e6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd3af4992dc680bc1379fda8afc5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed443de7e261d57a77cc488f639dd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f1abc388f746f1304c45c60d46bf175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e75977035d7f11ad87ea703c79c7e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a62c94f445261681900d491ba8a6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8b1e15640045d1aaa1cea9a0c265c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c3f66104e5d5feaa6123c71e3863a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31387c7414bf3252f6d0ea178dc52d6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782706798f12a283b3419f24f6ff34581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19719551a603538d011df6ddbb45c9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c89894ba0d20ff25baa9fdef807483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30a216325138f897093fa9300c874284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2b39e74f2f61a207191300772fbb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd34ef728c1d5a4462b1d9feb8eba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8b8e4a0c1e1317840ad77b9b2b52b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb89751db080ba6790cd8221777935b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17bd50a5fcdd0578101d333b47bc3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a308dd1078aa051dd91534ccf535490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35cd536af4c13885f71037a48cac6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908c3931c1578cce62a9c63bd71522d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1b156d1efc9528b859ad0e0ac7e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb6f8ec6ccfbc4435146cf10ad706794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81eacb086544d35665377008e3064e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2ed8e1617ed212d4fb62d28d57eff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9ce0cd75793c1b68ed0a0b20e4cd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e7e60ef7de6886134a62f8ea2e5af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1d696e2e2a06df7b475d733eccc8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c572e4c8a22f6955f7f291a32654100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a676d813eea5e0317aef3114442278101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2f675025cf87d7c7afa0f91e0992102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fc562243505a53da2f75e42636b04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c4e397703ca818b3c7d84c8fe5172104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b616054cd7bb5d6dedcc9824a29fa97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c709c96ada357f8c5a1f63e2ccb9b7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb409271a4754ff94e5f631c312895107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbaf410841726b4ee3024d85368e0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a1a4c03cc997325bbe8c81485649c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ade9cae4925e63e115b2ccea48fae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8eac4d3d9b95e6c57eeebdfdf597c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecffda4bb0feb1783d6ac765a41500112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ca9f84c166319c3b3bf3e23d8ba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552e425167f98087096a6dd2b4bf5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369e5835f37c82c83c5c63ad330ef06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d39160cb5d357259130c0411759e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3bea263454bdbd59d01bea4d0adad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed669ab0bef81f38eb62fb1b0e8139118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894233bae130a45c89f13cada2be5867119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f131443d606f43d4edd1baa11a24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406644233809a3a069258790b9241f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b215b805916b18626aace427c0f13c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c1c4c21ff8d25d68a44d6ccfd443e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd306bc9dfda566a8b92215c5f10eb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058781a56425fbe08576474e8a7d6cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba335d73a3ffd0edba962545fae389126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2708bfc63bca33c139755814c601b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e23e087e86b749e69df60e8752488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1d56313cff6adf5d12924a9e4588129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd1aabc7c7c56fdf95da7a583f1f20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66771034ab84bc2b6328e106e39abfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d413d78dec95c33b6bc3410dc91f2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa189ef44d1c09f1c581d287e9d195133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b72aaa8ac0362645ecd2dad59352e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3564382837777d1f7610d4131c2dd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea47fc7312acb988555537d4f0f8bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4c53aca41e5272c501ebc8d3fab98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed2b218d8d766e8e97bb6d7aafd38f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad4ee87da943d9b5351759d1a2307c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f258f0ae1ad58f8f7f519344578e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66799c49bed59918a5ca1430942ce074141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671559c31aa4a7040303b7e144d1894142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99a05e3571b3fd2a09c3aeccae27e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6893e8548a38f0e13a98f8166deb9bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fa96032437423e656882632d9131e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95aa847bbca0625ec09d34cb95390146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e9954e64dfda6d5fe79f21997315147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e970aea266731eb1d0ed1cfc86822f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05770006530cb6c996905adafbb65ee0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c527c54b3641d174a320dd2977252150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e60f57ec477c9823520491d4712d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf9e3885b408e24e6678e6300e662152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5b22fe2dda7a9ab874c31e73d2e0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac6931374af1ca60d28f515463cbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce06a34704a0f39768f3f9a1eb6a26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fac892f8f3c1b135867751ae69c23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47eaa91d8dd8ecb7313a7f532f0e92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9facf751392e23baf6a357c317dfabc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56ceee0ec2d2976893cff186d81749159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd39ea7da3d993da68c26cbc44ead9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f22820bc03c00a1458277e6c25620161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593f18a358df04dfa5d95553cf46cb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ec5aed062631c3ff1381f1c12908f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a48491a998cb759d509177a0885999164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d61d0128a8312fbb3b787e01f65d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650c0292d8b666769c73fea196a006d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c505bc7861d2ec3a5869c15e07e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95f64d0471b41a4495f427d5048273168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd5698f0226ad26131536ab9ec12bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1691c4a0ffbd3722eec90269395e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a2e7a2c608a56327c783b0247952171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8423bb4bf748fcd5080e003163b08f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14800a994420f00ec1cb4f28c390795173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd41dd92f9a4acf134a49d70dff046c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6096aa41f9443dbbd14736e50c605175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5476540fa213aaf8fb29c67e1bd9a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831e387f5b24646c87391a2c0ee833177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303e8700c264a77b3865804c9d60f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2306d5a34646016ee189fd9b450464179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60dbd80b747b79648a79c4b74f8fd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754736bde91586ec105a4799c14292181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d45fb38378abb720b3c919c2c4ecf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513c3ade92f46adb7c5a5c86f0ab74b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583e2eba333230a34795f270665a484184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b81f158ef4ad5ced78a76ebfa7dd64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68197915debc6a739c3545dc2c894275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252006f90b056c33c446780e632f994a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0710ebfa6fe3ab506f7af460ca6593188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feba6209f5944545e80f631d94acf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059d2914d0069ad250952db751e0b61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee3b52c441272cf1ca96b0d51b02a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696eabafb998b1ba6ae3fa74adf3047192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28293a9d8ece4b58b6522150c3ae292c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7dd4a385021112db1050be5dbfe44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3abcdc90c7064d004af35bd88f9e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbdec59f6be4ca3dd50ea416350c4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546af565760edb5828da7eb8e65ba0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60cb7a76c27c85fc3f48649b6a7361198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c6e0536ca295ba9bf334dd57796d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bf6ef04f34af6f5b7f57ea5473191200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e3a4bc458574445d909974602d915201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50772a7f34f32a216a434f3f09cb11e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463a869b99e1744283fb2dd96e81c6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8ce783376dd839b9eec0628ea0606204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45f6c2e6d25212fb4e22e9f3125902205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3728e14bfd1f51313f0cbb57fa87d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc64ad960a55e586dcee4652613802207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3c2381ab5215bb772c973f668df6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f1f743800af5965103f0d736132f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e408937d04dbd9b145f3c19ad238fc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a9534b7319874a669c5cf204f90a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c67b3e15fb3b41ed0f0c434d26fd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b129bddf42cb582596545edc35db46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d92d94b48b55069a953cad999e6e17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b79a5c33b960118c001bde48ca82c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf743b86099c9cbc3041e01a1fcc5c61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e6e0352c741e64168947fa8314774217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587c392eb5d5432fde37f7deead5eb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c4aa7817e6c7bbcdbca08635233cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1e6add8864f1137d28010f6afbcea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffdf89c01d3ee2345242ff676c6805221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122979fc4f346b6d994fa630d3484fc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434133a43760a17d369d6ba57a650199223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c5caabd257fb6964814afa634cb2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200e051f0484773974bd10b5aeda54c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152877149b71d8d6bcf93a35c659f6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10514cd0563fa90fb4bc756cdfd40009227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb1fe77426b5d91f52a8047eca7f01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ed22824e49a4bbc39d52156c2ab4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315d24dafb25a8dd048e967946feeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c80f554d1d51f693f8ee74b153de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a95c1b4d503cae486ba5e3d03aece6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5e70a1a96a0bd5b1f0747ef15a56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edef767e89e13583278aed3d3ce047234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd4b7e18aa0647723ea2a27e34a4fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039a12bcae320d06180417225ac1c4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb8efd5df1a737097297e133d4b03b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7667c2766792cf4ada02bf6937d5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4375c7777faa3b780ec2321578f43a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f94a3d2760080919278ee4ddf99b40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015832a12bae6be8337ccc0d9c77325241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ae843ceff2c73f0fd9383ebdb9e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f344aa7859162cebb84087c9c4bd19b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aad7b1e4d2b1fecabe3bb1e98eea5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b758ed99d972037db9aeb6789b79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded42f89430f96f8f3f614dbd28c8ab5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e14ded5a6692d3e45b2e96ee817a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ccd49f786da53a9df7627204f5bde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5886cb40dcc27b0ed5f682a8fc2df6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543da2f471e1b12f2af5e21331c8e5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee6dd2852181e0cc0e38bbfc61f233251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587e2cb95e0bc65552608be8b3301b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4e8204ec7e268b9149edad4abdca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c76f4725de6caeba5ce948658c7dd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcde7d054ea6af4a8007835441b70ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea077c0b2074b2cd812464a74c0ad7a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2359aa85791ca6f0502a9005197aa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a547ee28dde3f992c63fb7219076241258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307c6aec69f9801ced70d4ad2e664af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca596b86ab7c61ce157556527825f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce22839eedb6a37678540429ac438b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b332fdea35ca3593ce3aa07abc4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7447adfc93186fc77d53d58b18b0427263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81407771a560661f43803af84075a456264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3592686eb178347ff5a812b42b3bee7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4708917e070398c07d5a3a9869d4d68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc0555bcda7b8a42475db415597e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84750731f35251a7af6e9871e98cf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd84583d8284a03026810903c143d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b29856390e46b8255e9753dce750c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b43c9aa88448cbb41f49049013dad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7879f3aa5887ac72204d975f8c87b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b752ed683c84cef7fe8cb47a04f4ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1c58c923aa3f27e366d7f7ed61c37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7aaccebe47587da18661bc8a1f8ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ed7917f3b6773c4944e5a489b9a9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f0e3c65ec0342f933cbe4436f1e47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578656bfba2f2aac22127706b1ce12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f34b91e9820754f4b671d79f136e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ce2d8faa29550e46b03c475329636280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99623cf67d8b0d180e802eceb21f6a55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff7c86e1f31a480cb5f30c4aa63c68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28fcd00b1ea6f1b13d9a1501f71c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f92c672a5016f5db8f5eb3a4f9dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4c87e401cb66437952f24cd84ca2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bfeb23a1fe0301a9f8bc620d1f2b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d145d02b8aa3b1bc6b3c14fd8aee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2532f629bd21d9bd9524abc3659cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb20f238b8d1805d84df466a1e381289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d03ee95c18fb01fda1647d4f05436290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6414222cb39351a4791072a634bc5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99120202c8f778c5b7d88f7899055292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef19ba3d65d615dc98e6f8084be304c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc956b78dade59369f185887889be73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06384ee6366a2f840bca67690adae7a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868177ee62ee79bf6aa4ddccd62ac58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a96d7dbdb53d85fe972338baaeb7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd34e2858179d238d0b457d89b5fcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d535aa310651fe49476ecbb173d7c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c238c00ab4f56e105b54f9cea0f947300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b12e8b29ef20586f2b34e4882123b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c29c4de1a0003fafc0c369d8be98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f789cb8d4e44e41352da80a72a83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c3bf0987e5c01514ff69ad47e40b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb98a3ed9bf9baf7fe55eb4de54d8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc0577bf42861f5774c2e1edbd9c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85356bd3d35ada3a76743a80309f3aae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edb7c1a7855dd0f4ba1c51d04645f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a4859a399bbdb669781a59106174d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6d3bc60a844b058852aa951fde39310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5007d5162428f9ecb7a208c93dfae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db10ad9fbb287a0ac7aa98ec4f00cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a054c8c4572738810839ee21fa8e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811ae9e92cd00e58e977fcc1f0b124f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d7c7be40c879fee526c72914c89a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb7cfe579dfb13da0d8666123abc166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0804a942c795f94f3e1d078a1daea37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfaa71fdd223738a42f3a52ba8873f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd7fbb6c33c80fd7fd615e7f3e1eca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ff4510611f68f181af57036fa4f6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea485d17462fb237aa68c51a4340935b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785394d3ad85a8c4a1c6f91fa6f010c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ce461f2f9f1e87b7d5ae7c876d2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51769a2da0488bc95256bec1a1406bc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd0d46589b9f8af7a3972b6b6d4c9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cfeb4acee6b9ca35dc239c6debd8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff305101094cba03f1f338c06532c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93e88f5f7482f03846abdc8f6779ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8332dc383b4a568c22c1578b612df3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf834fddb936900cda00c68536da7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e7e869c80b771d27d3e9fc49535a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844fdce684160a0c022ae614616ed7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c8c6815ffaea1ed88c06e0716c2f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d67213a9ea906f65f53154a9cdcc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a62aeb9c4599089663b0bd523ac2e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25967c43afd63cff4af40875cd120af526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53813cbca88d11d3231c9cb210017c9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b77e08065b0a590c979429652dc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6320630706b0e65b7120be27f107229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41afb5961ebf59ed0d2eed8afa63f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99595c66ecc24ae951916cbb71ff23131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc08cf4b53cbd61d28d7d1c35a58e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7bf02a845265b7a08c9860f3b959633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421df35e943a21a271fc14f11725adc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ad61a2a07e033b309e7526dd747e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97330af52cabcf8d1193a0bb44791736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ba574cb3d4e1e5ab79e085be77b6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be7c7f3f6704d7312b8b34d46080a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedb8972661efd4363b5f1b921ba55239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56e0e39a00140a753e433979c0603140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79fad1398232bb7be495de34904b8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa429537e03761e35a7bc321ed06d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8af0d5d3ef23a623e3f5e2eee9582443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63750ba87040878682d8c6be50d11cbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d48eda774499f56487821fe0e50dec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed19c23a4651081ebb9425912623ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b6fedddac0c903b1c8fa2a8ed0a8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99ab9371d48254b5cb674532c03ceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ace04d20cda08cd870ceadf998ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbc6c3daf3606fbabb2d6665f7714050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06961bf470343aa381457beb2ce06951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d5ac3237f6ef6ca72aa90625cbe952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1272c0acae89ac1cc3721e96d71d4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151ffba4a23ad97e0fc5ed3b0d1f7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d66e15da2d1a23e71ce8748aeb24355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927f2d12dc855b1772780bb5f832ec056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d78d51f11d4ec60850774414c55bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c68e508350d8425c72e3b7f45818558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48cb57a5778ec83495051c61e8ae4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dce6d3b268904de0bf74ca3469b1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba0e0186c4529ec14872b67db5f55c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339390d7c9dd430b9c385a69333a06d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd491bbbce94225d91353c947a84163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e3cd6111ffe6bcd63b4db49b272b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde923f987abb943c0fd9038c4c7ffac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c815f1d38c22c1144ac06f6d6c998a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102a579fb6108060cf261ec92ade3c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a7bdd0d0d706e529d397a6e1981b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14877a3cb0f27a35df8c4aac0ae10ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4906a2a65c0158027fa4fdd59a6381370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dac66147d30276ea406b5ae420975671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619734ebc567c2cf95f23e82b007659372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f31acdf044c523185026346944bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0887c5a5441f88e7b7cbee352f0b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fb4c228de556a17822835cb952aae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48cf0277540da80f20e19c9771eca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cf144a52b1d0bea43dcbaa4434c5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35100f68170a8c12dc2b66cd3f5b98e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acecd8d1f0304716a980da01d4b40879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc7205e6fb1fc0f48b4dac4ec3d66080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3ea37808772bae2e588fdc9119ea381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b05185ac881f25ccb37e823df37af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89cc82eaf8e7b14eca2a718ec9edc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1eed3cd8fb783e5343a226f0c974c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9477dcdfd175c89fdb6f82954970685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae579d08a7797ff6f4414c7fa7fc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5609f98b008b9df575d988ca10da187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c751b10624c01d1d285f7786fded988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63133612de83c4d218899d342bc7449c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e81b3b625f74d6e0a6740c33dcc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932409eec441035c6eac1de8a9f29b3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc96b8eee55b2853441c7dc4064b3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918e213477d6754eb9c240747dbd75d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620eb9f8f674765694317d7e8791a64994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652d2347cfc477f5948f3c78c290f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bf0a75e8c58928ad43cccc48a55c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348693119e4a6890914d15e6a8169c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c07e7afdb87e1d28c1559b57ce4ee998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dbde30a82081587ab5a9b303418cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4aa1dce675d4456f5d1574fad6cfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cebab49a199f8f3cc3b18ed6ed8d1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3118c3ea33b5060469c70261b01808e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2382bcf1f24ef02bc0e58024afed31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314821cc150dfb9eda0619132bb11a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd1d8b4c0f31d0445cee74b59b37ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56440c090c817e698290c41aed5a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f3f0298f99a30a414bd4122dece6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ee98ca3c7d41fc3e1b346e809ff58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58631250ff377ef3c6981229f38bc971109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ff09abf84c9f4695491cdceef223110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eb75419f3da08756f3edd19c4590b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334c649117906687fc5f369365f224112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af946d8ae13f527c8d2ef68d7c6c8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb408f64738e39a6e32452e7b4f36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8705780d998101bc0b290bd936c7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33bdcdeedc29693679adcfd37cb8d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e91da5446afddcf075438b66fc96c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218355f003cc7ff376b5e8356ee1e9d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0971de7f0f74a6f3cda1bfeac0512d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505988d7da810880476c0b28aaf2d58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61d271217d81e34a261d52ada3b46a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f124b6d5cb392959e2a8d2326efe33a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392bb6c2f4cda88340c5adc670dcc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62266646be28085d8e78767cdaae102d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5686a6322c612cb5d1a79678ba9f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad7a398f78f7c4d9c619bd246c8c4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785578d3e58e7d17bbd8c7dc29dfa65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f8fb7de810088bc804bfc9ebfbbdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae01f0a086d8c2ef2e7ffcd5c9d55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e564c4d4ae1406876fd57a57aa81c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965264649e9452081ac7706691ca9e53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7b34260cc784c1c322984bbbb7ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4855dda62823a0d5efa236cef9c1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17948ba83cd6d72cc026d7301b50b168134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d00c8d3d61706ae945fd8fe4113087135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c4916ecd7d24ed9773212f7ff7b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec62ade0a1decb8fc665090ff5273d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9df4190051405e0a19f1c8ab7f394138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4d44baeba4b55f6a16e06f4dba0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79610899a0f1e0e8d8c1ce6b3e5b5df0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc43cee869de0adf69d8bf2d2d3f4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d96ea159c40dc6230b3d6c390283d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28af0428b991f10546b580efca2e05a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e7706e81eeb9ddecf0f67663516ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1276cadc1c8b3c8667f1c8904086145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758923fe9facebb2a69201fb2e075be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed80446bb4d130f89dccdb6deef87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f1a60600065868715866d223de7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683b1899527bd79501c5b78a3859d91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0a3699be8d2957681a1e9b91e037c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac52d27ef138ac6d6a30a281bc6c17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2c9b777a4eab6a4d5a6158b7e6d9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a153b7de98a2673b01d2c06f0820848153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0de55b4fbdb7672917223f30c00fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e216cd0509819d84875c2c18b7bf9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19868703be90c7d8aa8cb5f6c8e5a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c20959a17202fa93e33ca92683d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b3aa9a6dae18e62104581af7a27df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de77e7e79be30aac3f5629c2845cd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152936383feba77895d851adb199c92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9feeb6bcdb09ff5fb698abb9ce55e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e73630e7783f74ca15cecaecefb62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda1a2b6d1d57ed81e53e6d1489b08e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7f479fcd673fa9a5fcc56821ec0e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759ed3c021c6cdb2fb8509632ab0a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d0dd09cf7ac5514a17b3b8ee61c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a6fa62df808a8cb6befe35d9721bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d0f2d39450b8ce3ff34a78087ebe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da108f10713ca4fc0715eec8e4678c84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ffde90e7ada3167aab4a5eddde66e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72efadfbe224a49d81fd28f110bfe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d7124c9354a0377f7dbe22c00478b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761baf67349a52921cff31e0e7012cd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107822d2ddb1046d919d1208b31810a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f67b4596d9d270e86abb7bc608a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401471663bdfc25aed609d56e9fb9e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee72bf9a055e37728f4907dbf4fac2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ef77de95ae38980f6c77a867de271178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c124c1bceb24a4982fb51ed5eca0cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4014560c796e95c35bd15aca48baa7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f83b45e95d6bd4fe8195f6c76b8241181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3f20397cf3dc8bf2334cc762cc889182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8135354be4e243f84b201801319773d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb68e81756c68f7993460fdfd41e81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd741745783395e89371ac3fe699143185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5dffc118f003f0471adf90f58a13c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a5b571f1728fe8b615389d7d7f4a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d49d687767b1dcff912f85c10224bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f7cfa194e07c0551701acde03d33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9236db9b50ba137d808b6b861b422190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfd6fbe3d7fbf1d46234d26c59b39e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce6a99f070f88cebda2cff1a430fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af63620f83abf7672431c21308354c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f509acb8981cd3de0b0ae1221c45d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300ece4f71faaa646ddaed88406b7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95916ffd3c8bff7f1abf22be02abc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873124d34b2b6e91a6cb3e16b40ad7b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc41583750ae729f39ef91bca58b0b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ec087b2ae46c2a69e7397f186b899199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5c670ccd2d7a797200305c15bd268200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832202436a040eef6557be6accdf94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dff7f3fabb74765c318b7746c5f1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e18b98225b4b73800def27acedf81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e1780a6b7c45df11fa372130c47c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae694450654dc830344f7b5a80184eeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a07f18ce21fc7af3fc51e3b37ba012206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e256c78f9e2cdac26848bd76ee990207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d089fb290eb4d160a606a7ced9e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de508bd95b1a52e63ed337dc01e5e6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614863e6f44bc1257c1656040d6080210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e909c0ae99ce81a5adb2cbecd1472c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aa26b9abfb10dffe7455c0ad80d5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ea2fbaf3dc2df631dbcafcdab281213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61a272d94c002094a35781897627d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf545d2d4221ed2b4099b9a339975215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6816232d594596e7f1833db7e85241216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796ddc47064aac841db1760d428567d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6718f503d3fd99d977bc53fdfef90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fd672745e5c8d308bf5c5670defde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287c45ed08943dd66af43708fcd584f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472a3a48735eef0ceefdb9c3afba92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ca0b4eb19a5f232c3692bb70eb07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af7aa666161f4f0e117329775cfed1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0437c51ac5ac85786ddd9ad910f21e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b01409ac09ae9f1fb93797d0682d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae4413020e4ac3b33627b7e4aee3d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b17b230cf1d65978378f731f5df7b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3207a27b81da9093c6cefe9a7a429228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbfe1982a2fff4dc5df8745ea63f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d864ba598ddaee6826a5cf0114ee1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8713beed0b04c61b3158b7f790fed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a436179a675ba3612c5d67ce925e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97f1d1a2df2e5fd22b3727f1b3d9cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec91009272cde0e317b04e39125b88c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ef8e0a38c83674e4eb6cdd3389dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a54c76e7bd6b0a80980a6fb3a11797236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3509708162e99467ae73676989cac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67dbcc6ae62b0086476cb2169be6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09150b0f9061ceb2590b640ec3a8e4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398405ba15767efdd5b7fe9d7fcb025240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fd885dce760020bc37019a6dbe238241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221e3cde040d5f07bd700e40a1aa5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8fc519588d174012ae1d2937abccc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926743aa8ac8808e8c07e7a69861a70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0039baf5be3a4611cdb9bde29aa187a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9fc8d262b2df8a6902f505cb33624246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8136a02f072e75f94f5f784efd036aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c0a5fea88699aa376008272480113248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69c0e9e4cbb9a9f376765657e9416249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ccdb07d9c08666cfec9d87b681bb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e04017551cac5f1835271c74a2bc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7864d8f9f1f70e940199398829bbbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b027b91e6df9d129af6e8710e6d60a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3f9673adeeca0351c41a41de15f9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a6fa3bb7be5cdc6c8157f0faf6c0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d477b670cce3da3b4d727a921b9414256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601bb8e3c5c66d547f7c452928701da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2677a726b0cad0adc8351f8c055bff3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c131a5a7e29c001e2e7a6cb60e79f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d21cd8ceca7cd76b747ab966eccf7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691245428edf2376b4064e41a1fb7a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7702fc8aa1ee0c2dddc4e1eab87b085262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194f0e64d2ad64ca0ee0364abf0a29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a7ca10f1551ce573660a1c2caa36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914bafbd958adace943fed01d3e564d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc1f540b9733b3900e6b4aea2011f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc12e7105b2204e2c066b0eacad0cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081a35b01bbe947a5071f2eb1e0be5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5a7882f5d6ec8365d1efdb217d4be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcb2d10f656c7ea42568e13ea9609b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95490f63f6f38764c2f7555ebcef2429271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ac66a0b3fb64e241cbf275c115f77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f3031e80d36c8d1b0c9f6e5060f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e83029b22ff3b37d4a1bca9bb0b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8c5126a127965e1665e32a311e8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52091595fff7f4a8da8fec9e18ba47e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345b58fefcc1473cbdf1fc9a480fc37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d57922d1f1b5261d46896b62171fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420809100c19227831533dd37a365e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3f9d339afcf6b6cc0ffbec2d283fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e8016e5cc61c0a1c86be3ce0f1267281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418fee650789e0f69263992d9495f3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcd5e222dcda42c6db1330c0e1fa3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700795c3cf709f757b05ef57e2cd4de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6ecaef602ea02170ba51810b49eda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c7d89bb03431f31c932a3a049eff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfc1d84b97415fa5d487a070d40c8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffd7b4f5c62e754da441dfecc9e559288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a4e80e8faf4ef572f298ae422d4e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62825d0ce4836403f8b35365eb1790e5290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>