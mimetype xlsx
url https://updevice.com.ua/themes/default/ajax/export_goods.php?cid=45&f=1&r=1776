--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b247441ea48a184749f2dcd0ce5b9371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da247880ff0dee67186869ec937423352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69cfd24b156e5d16740c55c83601e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58cca1e5a356584ffd472e10c735fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb4b083cdd06c7f304ba8572ab061f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff26ace0154a00723960089015c0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237bc5d24ee8963600e8a2cdfce433e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3606a0bacfe7fecd43fdc140e9df268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a71240a8ef7f553b1ddacd5b1332e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e65251ea260bfa548398af99ca0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a472f96bc2217091a8e27e4ce5dc7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac345fc7d67d8f5182ba35b5c0bb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb23f53b6bb8eaf9ef3f5df2a73d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df586138be7cca1c0f4944e47b44a03214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ac240594d43bdd4d9c69677a200a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc64291e81465c3deef1801822390e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2436a5696155f1c6be5987a4a984917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd69b4fef3b6d99c34dacb17dc6fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82dd4407de33dd867b4dd4244621c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a10adb66df4b607a717604e48bed8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36421295239f48c6ffeee2c372f8336d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb400b703f543b2252b34fb4c5188422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513f7288a4139c92cf6ec48bf5bbc7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588d10ec090c22384474f35be1cc82224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea77c846bebf902975f8050d5c1c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d42f23ff39f31f0a6d5cd76dd535e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b079608371987d66ce6bde05393cfc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408ae435addd70970ade713f4d9db1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde26acc87a692adb22d30a19da586929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e83777129b4c60a8f900c1a800f18c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d1e274295dc729098b91e53180cf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd92ec0b7fd893a4b6e376ea20b9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20cc621dc5329e567892cea61aa7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d4895811b5945bf1c9093e93c77434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a591a2dd59d8e01c2d61f2e259701bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274046081bf02ff572d453908760240136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee476eb0de58df29bab6c292cbca737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bc2dcb85146afcc9bf2b0539216e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b21b74ac29d95a03e3f222e5c341739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca973136fcb2e218274eeb7acd2ac31b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02bdec6f1a4047791cacc329f24e3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c51395579ba96e36a270780a34cc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb602079a6ebb6bb3fd0390fc66c1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae95d021cb11d6e141991384782141644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e770ad7b454c3ca0a44ddec165a46c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a8ecb75e44a4ba18ada45352dd99e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a03704cab863e380c0522602f30f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629cbd2fe0f4cbd9e405fe7bab75dc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4484c8ea8aa8c2aa8ac5a9120362249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7034c8799ec2706197ebd6ce8b988950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbc413ae2ab6a22bbc73d3b7062f0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f0c53765ecba58b5b4c835673ddfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281cdd7306e26794a20f5345c2754553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade58f7bc95862f9e703309d82be58054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89a0aa9210a7ba6f6445129e27772f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a7876ff8626ff8b9725388769e4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefac7de0305d812bebfaffd0aab56057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2203f168e88f460b4bd4518cdf7f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96842e5ca24146126d9a11b5f157b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0789999273678a1a991314ab2af1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9b6117d27aa186a5ad5c47de8725261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc574253cf4c945898bd7e2a55b635c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af40fb0759b6e866e0f9a3b4831f9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec679733988534bd430da4bb5325cc9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30926e5f44d623933c2ba3ebbaf6924665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed248a25558f409082b5c7fb1592f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed524c02fe2c7a806e338afe76fb5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285bd345222008d912f60ef440070068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2ce35ca307e1022276310dd7937769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e7f0a77a19f5b4bf22f20c5884da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9931fb98543c3c299d449c1465cf2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db12d116ed33ee58a03f364a68c051f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e3f2f02f9c44f265edba307bffb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4297fa8f24082ecd005b96e34fce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50625228fe4b28e7aae09c2d9263cbfe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd7d5272052dc25dddfb2c7564013376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b427293834ab426c5134e5a14497ab777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef807efe78043293f76e207727e893fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15111a5c1125c82ed6acd14836efa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326ceb592d0e544596789d84b58e37580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26aef6d8dc6e62378356a890fc129d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828dee5eb4ca940532e787e95675cf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a41c693975f65b9ad6aa533b5659883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6f5adb1aaa51919441e0020ec28c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193560d4341509b5c10e7e6ee24931f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed476be599586e7b85d4a35765a7c5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8f5417fcf4571f7594881f93aa27c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495a564d5d015dcc90498de95dce75188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b22b24ec643ded95218f04911ef1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3b6d354bfff1a419abf9ac4b8d74e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e216f9798f3918a62e4e7226ecc0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97aeae1c7bbdd07a15d63d3f18e7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ddcb12f0bb8ef1079a9f17bf50a9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be683d30de907dcc0c80f00f3d194e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909169338e569c6b842b37675d260b0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7453b428fdaceb4daf4f23245835396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd35f28cb6cd21471f7d63689fefb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce73027d618efee06dedad21fdd4d9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b34b8660dd820bf858ee32682b24d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d5375aabcba491ef97857575c5771100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07438b8eef384174f9d35254371f82b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2a91aa6bfb438b811fa91c1d6893102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45faf162750b7212cda348a3884f33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b35865707633fd10dc6ed195fa3ea0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031395f6fb2b0a2817cbb1d3030cb47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89572ca966a051ee351fc6fe132f8410106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1a33075fe44c98a686059642eaa6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f79cd0a463e4606cda748b247f8700108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1330110c87d3d7ef40c25fb7875e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7a2a0ebb2fafeaf3e3f28a27a9179110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829aeb4fb9ed9a9421b19e8499a8af7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc42e1e8fdda9922e1b88869ec532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff3db93a2043137f598104eaa90c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dea266feedd431ee88f2b07622faf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f880ae681d23e69316b6bc052be7f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66afff45a116ba23cd4b9895e96039b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ddfdce29e5bd704cffcd6b8e9138117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc6d7e82f9bc1d9a752e3a3a681e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834e2949b7f3bcf653ca52d7e500bf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5813bbb248267598544c517962fc44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712895c4d066f15c0773a81cc8d862f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b796bad5840ff8571a890971b6ed584122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185aa899427307ca38487d0f784676123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a507f3b1795bc4d89fc7c7c880285e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf76202471fceea47276f7567e38ec4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22debf823b67f755c0a47f6669ad1285126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965163cb678e5b7d8f40f37a6dc4084e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc581ac8e57b0a91409ee06fa423f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c58a4c549994ce98078f863025ea32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4468798b85a2f8f79cbbfb71e500247130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b750be9ab32a02a27b850c554d48776131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e3ec98e3b0b2f43083ae86e4c327a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eff7dae2069dcfef537edcbb6240f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72499d162e72d5930eec359d00c4e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65726de030b5309df94b58274c25e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7da4d4c1669049ba8951f5a95d436136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71114be202325ecc125e59b6764d0d3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6923b4d9e0cb441626df596130539138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cac315a99f8016e97ff646bbeb2cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f8c6fc0433535ef71bc2d1c3f7381140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bf700dd505501e87357a3256ac48b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d534505ee7411db9e982e3e628a395142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e063e301909466f416b4d2cffbd7074143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c697606f4851e9321ab3e7ef6cdb536144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c2154c70e14ae82ae853415365a73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91afb39146a43877992c30e14e377c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83168927d95dfca44547d4ca85a6324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295965a3ababf23790b2dae2007a30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe209844a5f490eaabed00238f5e845149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f3055294b21b1a4215d5c7fe2bbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c30568c78c0ba60bbc0bcb92401b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf6f154a6aae9c2067b6cb27718a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7594246ffdecccaa8b673a9c7e18c55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0d539b984680a7b6102cecb41e5d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f5338e40513f1ca82825c72d2e75b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012c61ade838893a3ea89382f2e05c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ff66f56b22a03faba83f41e976d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3c0e16017f74a0c440386c548bfce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c39e85031f6e59cd6b81346c4ec6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442745d3caf6a395408b0148b92dbe85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7fe5ccd3ae157196fcd03dbd7b5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da19cdf08e450609f07ed9f80174d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fb8cba1ba4a665d87c46753ce7844163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971783536bed6a3004303cf9d2d8355164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68337b6d4b9a7484e9ca150e97af5b7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846817ca3e23d70f9cc868a7a273ab0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85383874ce347ed91fdccb0fd87e8de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440d47de9f32ba9596571274935a3f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3463db764d926e44c4bab0eae0616e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecbf36dbda5193083fa44dc0ecb388170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6223a53fe6e2476642d7a68292a19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a688ae284a8cdd48c3140102c26af8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f64900603464d349b95117c208b18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1622b6120d35877901d2e61df7e8e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d3786e0500c0a82c36f04aa24e43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50acf04f34d7db4a1186bfe0bec1dcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f40402313a7b243f7debc16e7c68ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf83a0b3b8a576849c7f09712b81580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a23a2571d4f07ae5cd343fca9f538179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684c9df9171a0f15e33885ff30fdd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988dcb620ee44510f83d30ffaa8781181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ce25f5a8ae04b834f2b55e60b195e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093b39b8f9ff227a00dab2a25ba0245183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b558857800a3a6a7d809b48502f06e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119127a5854665b7ecbc0bb9929d4a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfe3e69fc8badd6745fe3e897fedee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc52d5c21355cfb947d0fb551f9108187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819692bd228791f61def02d0552bd195188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0074e19ab9477bf2c1b6a2aad9c0b60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d92a0712aaee883fc5138067a842190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c939589b82d68428882a3f9f83da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c187a5c528954cead42af9969f87d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f3aeab52cfdcd999ecf87da49f6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686c2dbaf9959619dfa785ad29db9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26ee231b026237a310c73bdd5337ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ca32662053c24c759052bed22653b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c50602428a37b8593bd0a15b3c48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596662ad0172d9225726542d8a38e0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6809a764d84cd8eccfe7da9f98da2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fec46a41b8eea0e20073965c60df2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c06b5a94f6f5ab624249e936f60fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4798128420b1a635391c58b3f8714202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741981bbcac1a472b89e839f24d382c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7a886eaf96358ffe88e0f3fe28a6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbec6fcb918e58f327d7f4567e56ebd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc67f7b344899b00981e70d08b4873206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812447a6747125e029b9d23b6bd14930207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc044353c51b3ec0c56ee864911c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7edad4e84e6f7df18460dd6153621209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f34b7e892b7b934abf0d2adfbc722210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c4245d8a762aeb73f49cbb7e75eef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76da3e6110d8b7c13f686943990ef9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb4bb71739fbc8b37978ffd3c0b88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e6f0eeecebed0c4bfd10f9319ada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675ed8e3a880bb83fbda50e83abc81f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744b88632fbd23283f804d6ca0e4e7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4994c5c680c5375f138e9cf8ed8d62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905ada9a71ce4b5e701f6d9cbe228f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb9e6ea920421683d3b56d2d69c5f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be1a2a610796de2f436e89c54ac65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653ef33d11679e60ef7a7c361d1c28d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e896d66aa9a44379e3e5958d817c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ffe888aa175a7c2694caccd692fec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4f5c1cf845fca967c0928be9d36a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ebc74ebce7b981002e70bda2015c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9194aa24eb6d82429fd018c00f6fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a63f573cf224b4a8a55438f516c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55cc331fce983017cff8b49cb6bf1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480043765cbde19a45f3be3d1d81f5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061660693a8a08c29c4a911bca130c20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41680fb9acb14030fa5c0373a7ae59c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80066a1368ba91ca6d1cbde3fdbe7321232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75533f30ac264902e09865649b48ad6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08234979c8da8c77db66ee0b201937a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0da2fac2d69860d629642690dff8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01285b9c207e582959c9151d35c0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae3e5166967b384bcdde82a0886300237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9421405da71f8a7eaec21d93ba158238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3491aede4d1388619ccd16ee4ec6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be06e829090b6e8293fc2e260b755240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b731f2b65246c5509240bdf90946b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e49455717fb3ce020635e41f2a4183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785d0346c78ad9b2aa606385ea2612243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91fd9af6a2ad476501e49a06bc7d4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44f9ea918e42dd2360694b4b9a9a93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18acba021ee7ab23f787f8a9be250b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f39c8acdd2ecfc8d535d945c78224247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384db24b57ca7839b0e28c266a531998248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa9e025b42283af10719dd01f2ddf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f2e3b16da64b8821573d009f7a1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f4e2fd4931d5e94bc8ffc3a4630bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f271d3b00abf2fdbcdf94e5c08152ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae057d24f1bf54933d9025e3789fb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fec24d7142532af412454dac5edba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f8ff7a3c1885a4d75762f1508bbc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f3eb16f873ffaeeb8613f0090e582256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0cecaccaeedd86255a6f33c70c32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc1dcd4fd1ca22339509a1fcbd351b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c558d9645e18bda263a2f9a439cf2bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e082293912dfdc96b176f0c5baaadc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6903147166d50676cf7a5639b0bdf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562679aa1c72b5d1b50ff2e200dee39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc0ad5543b3948dd9114e4e0d19c17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1853a24cb17104c1fdd015d27ba6fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97becfb1faabe63db15e15c95a151265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04542fadc9e032e6921ce3fed7c35f67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06600cac4bb9317b08a7c5f0ec85be97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e317bce6f416ed78bcf40af0cfd3b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f20a825f098521ae097bedddf352269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c1f3206b1dd60ceb8cccf551b7610270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d39eca069c0c700e55c1e05798c11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d26f9e0c2130ccce365f18ad200b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77246bcbf52383d152a908601abf7324273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8de9261a963cb9a1ab261ca30c8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62396ff5dcd85623bc18835c35346e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327289cf210dc3e11a165eccefe080be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972e5578f70dc190cdaddaf5472b419277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cdcd4fda47194210f032ef8e13552278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca6f588cd92f5128a693e91eb6a7d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef2550459bb193628dfdb4eb662d38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b0004e7c0d33e9da27a71db262c8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3c4e4f11315ce3256d972c9d78c76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec9f28dd025e479b989a76cacf20a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e4d11143e3ca56bccf9a4c1a44b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfbaa1d300c7109e70b3bf8ca6d13f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47a20d801744ff0eeb4cf284b88dc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91712c3ab9528ffb1dc422adb9e8a10f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb5d03db15278ea45c96a2910e49cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f17613ae8f9ad9dfca6de971d6cdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d801a68422d5c72c8bafb7c9b29682d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bedeb63f42668b8046b52d73c668c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74501747763d79ba9469e505d6237b8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ba1cad0b63b7ca617ed6b3a74e92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6b09398c8e3693b32948d732dd696294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2287322c3627c3f7f6c01ae62bf4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed84d0f288060aa0e3a4e6b9031b62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70d303c063efc4dc47d4bc8ba987ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee3b006777c99e64966eaf2f178f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8337b28382e2e655f29d91a8fd09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b1844702e401fc5464eb0eb940c9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64221d9ed88ca1a56134cf073685ad21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ccbdfce60c94b0f485b447e583364302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a39eb74c0edc34d88a697938c76d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612fa4c6a2456296215f91c15579e53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9066ef6c4f3ce8866d9571f467261305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adad47a73c7409af6c7b310755ac6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff032ae21aa4d3b1694af43623975307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed353aec7fea51d552cbe27cbeecd3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcec2248707fa35cb75896ecdd892e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598f42d2a50f6871af43017b422f070310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7f94717d5ef77359d7b0e4a0728021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ebee0935c24f7d9d6b75092a297e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f5df7ef2aa05d51343a08d9f3867f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0355ed4f6a9135009c6e8b052f65b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde18d809cafea858ffac80e6c82e31f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad4438c36ed28bc1377b290021ece6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a31c903993e2ff13ff4f103b25957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b9a65266ec2a31beca03f737c327e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abad61e67a8267eec3dccab51fdd729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae6cfb640fe27f6471e31db54cc1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e45606be577579997eee9126dd88011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e984813fc0362ba1f61807a9a58f7f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4ecc082398d2b95799a54f00f7ee413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce45e8a34aa574ef88d4f7effcc18714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c625870ada86713e9478ba1459fc9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833663a7903da4e25ed12ae2fbe67ddc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf1c35c6d009d9f3b34f0ba29d4b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65942ac10e3a3ff3f9b2514a044422ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5230414f6cdcb3d010289d351a0f6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb2515a80952246001e8ec428e0f0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0511cf568cad2db7ae12bb3cedf0b8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209bc674b9134e651e291b11705c5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cd97ca6b880237d05cbba8270b2d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46ba77abefb679c6ff1c412f37d53e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176d0e4b54ffb1cc5e05f7d67ec7ab225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a936f16830b1366e70adae8fe7959426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db829e34afbedaed4ad4f6c39662ecfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005384b51a7ad85fab5a9ecd3e5969828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae07ac38ab51ba96aab867c8e042b4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3674f21b552560d4061841040554230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de68b82066578f8b883d3686eadc3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fbd98fdee1051c0d414b9f8b0d31732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed204217f764442db46ad0a9d2ca00833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf82691f69a98c663ce348f7b0bfe2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d4d94bda522920b65c5be48bb8a7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d93abe176453554f5c96751e25162436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ff8ff2a47999d01cfeb1649dd87637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054a29306b9743fb65a6c839c41b7ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e785c50d83dbbea3ebc776cedb1417939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412e3b7bcc07d0ac5b2a5c1765b50e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe070bc01e590fa512c1ac622f6c43a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dbe02b620c657591038eee169b2a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f22d5aee32fcb34fd1dc48c4316943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd433c2cd9d4c94abc246012a4c798144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1a618450ceb62cb2297aabc9a9dcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3dfc3db0d04e846cd27fe12883e5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9b74472b6058fccd08f597a06caf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043482f5619d38ea0c170c0ac60ed5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e273f46ec4c8f083bfdeb597f3adf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f5124b2e99bee8a4cd4637a1de7ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8b826278e554f200c49a6e10c08ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e38c716f7c2d3c4da46a06ed92c37652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be961bfa00ddc1b5e9f2cb24e25f2efb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdb51d42bc20a87b04853e85dbd84554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c72ab2c9660207d7a4f793cb8458c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbf8722d70bf23d8ea21a46662b3cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac922dda7b971c2af7a277c24bde2fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fae5fc8f63e16734ab1326f1b13d7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a42ef40ba778e40cdba74bcc2a9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b9a93da10c014ab5b6db65c7011a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f02c1bede9941f8226b5e610f3bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079a48d201562ea89bcce5ea8ab67c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425dca2e0f1eade90c1b3b5cc15a7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da2254d6779c0ffb70027b3c5a967364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04cfd5123983887e2d524cd09486565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0c954396bebaba6c00f86f4008c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ed1c8326c5ad50f6071d98cd807b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec72a36d96304e4fb8b9671e080d5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7563f81897d21aef0d6e2b9f35e15b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ad7fa97d063a4d37dbb7b48c195c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531599eba702f1f0094e853aed8722171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6a6ccd98967113c4458c3ed32a19f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f84b95f2731b73a8640d815cbe4fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe2ae771819f25c8b0d8d2aa26dcc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66132c90c0f752130019880052d7ba5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07333ff76a0df617e074e89389ee03776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf2df594fb5061c8f04fe9ed931dc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e54d9744b38a7aee0e30dc8c933f7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f534b99888c4c4e0c2661f208a7e24c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee14c65ef950882585c68d80f50e6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be1ea37b84a48802250b5e870e70a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc72955622dd0ddab8606d2d4e479282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb7fbf99b04913bdf243304975241983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffb495e6756bb693cfa80a872b13e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1213f3f6f4595bd822cc54f8d4c06f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc870facdaa30fce2736b9f2f31e7f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f4ba5e8c7a97a5bcc5bea186515b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf013e95c359706eb5b5236e4e916588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53865322836eedd0718b3d0d1e5e813189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46cf77893b2e7545c23cf0cb00018d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee63044b6070e98bcb4b7d781e65c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2908c9bda38b444aca1821b196b2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea85e61a4124e54835f89ffa7e4758f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c0f3287e4d3b9c98333f8a825f30394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e98676533d7b78913a1d3f3347476f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dcb6ef4c90fe26898dc38c5153ac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695cc50f0d20fd580e94e135a2bc30d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb6a0a8d94e0f5374cd0688555b4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c750a1d691f6ebab47a33ca3fc9e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c8afa27498adc1b5498b51d02f2df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f8a04008ba001b09459476bbb1b47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4dc8b1c935994eae43c979a55f11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95abe0c269db5667804dbdb1e503a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0895ff41ea728d25546ce12628f76a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40de2bcb49cf872abe1f5d8860177105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f02e5baf7b505bb6101844f19d1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483420198ddd0eb638c1618cbc1f17a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd6feec843899e237ce3cbb61a275b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fd8da4449ce1781ac2eb28c2fcb70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54eb8c07b8e3a9062d193c790e90de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e44d8c238195fc4ef8ef33f5954c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7780101d99cb3ac4695bbb7507d8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fd41468d2e271733442acd9a00639113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0d521dfbe72159a1d70a757d23942114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c76bca6110ab405256c61ba019ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338a55673d7b3cbfda593fd93ff48bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d8246ab72d1d2b7309130719f3bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a52a790b9c9715512a750abe7b122118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690dd4f9a6e4873d32273c48c0a9824119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baaba278acb8309343558802e383b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f4bb337cb2fb78579cf00a23fe96d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8198816f08a5044aeb6a09103c556122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd1ef888aa9de6ad082be0a4e7dc41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a0c7b360738aa1a4fa1439aca3b58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30016948f88e066dbc4cf53c70328909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06612cdef8e9416b8e7e974d0506ac9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a643c7eb30d733d9397bd5dd79e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da7cdd766323b442545993e25e02aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7760b786d685e367fa3c1f6bda85a11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8801dbf18ef427a0b17debc5768c597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffccb7447dd57d61ec8b5e0aaebd44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77a4ec5950f1c92bafb3531df46a49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008741562c40ccf8d2cce81f0603197133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8806d1385b4462919f73f4ff950cbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddd1eabba280de576aa6e26881267e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e29a29cfe103108280c117bb72fc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d493401668ee353cff73edd1274ea9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ddd6933f7c64855a3b6749418f0b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb188974d1b6212f25372c9d74c628b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0686e1594d2dfe7fc6bdff4013e57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ca403d20958127412a8632cb1135e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a9f7d4d6f21a6e56868630e0b7a24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c18d1e1418284c9fbaa3e88813f5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42529e39891962a4893d5430771eaa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd98fd5a30130c93634b12dad5a767a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef99ba6efd5e46391e062d7c2f79a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ca3459a81686bdaf06a39e854c269147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c95158b0a4db98134d3110a2b38d33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35a14f4144b4e1e64d569c73ee045e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eddbaa015ea8138b35378cd2195c68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48de5fd3730922c6d7e11988adedfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c20919587c90e2209222afb144f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d301d5a475a9a9587123cf086ce6e39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa064d40ed08a7be75348bc862517a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef691d61c0a6b3db71b9e718763a890155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191770fbe853d001d9d636583380a572156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac95912e75fa12db874c61a52ed32a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fd9989e52e2ee5cc405b82f490bc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe02f9c25ce91f5d45e5bb6be30c05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d33d2ac6555d4f7b654f8e01197cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510906561e74350452c16eb49750316161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bbd0e84047ad7a61d3faffdd15d9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e60fc75dc477cca5ec4e3719b2d8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5c487f9cf0c8f98013ce6787b7ec2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd88a6421d903b05db8e67e411469e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f78b027f668c99d7db91b4c510833166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fcd44b75f0a386b696ca2193dcdf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca6fbb46074fef948aa9fd388447ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592738260c1096524a9bf07cbf29460169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d23885f2680287efc1b03cdacd0c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5e5d1569701243c88aed70abca1ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b01927991b278836c59b694dfc33c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8237063e7b8e7ee1a1647ce8973bfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb615b8047c3c4c46cfdd9c13b48b12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e75001b9cf07434a1c33743532991175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80263957365b7e049882243a44cf590176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efee8ff3c5fba32036df27d662c066177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e18d28d6f4bec8e533a2423c33c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3127eabc0933b05f219eb67cd797b10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76359079abb75ae193de101344955711180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45c8d78dcb307a42c23806d9d8b7b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629ba85f4df8b0a1a06f834104d5b6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd2ea42d3c6119a7f15506f021e77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e27a44723d4f590835b90cc9291f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6700769df772da0db9127eb5600cf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d600a37791ea32ed3f50cf9cb69be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af73a2150483f68fb7da4a3eab4274187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259faae39c6770eb2f4d600e673e713188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea122795bea3c1688ee356eadc934c5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8cbd62b9172999c5a1162004b9f6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24208b06b73fa674b4163a622bf0cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db88add2eddef8e8aee5e1fecaf3eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbae22a5463d871edabbd786962c15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2eebd11896fb270a5e61541a8f5ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef04b85db69f724554d8af1bc59efb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14842e7b3b4fca6b280a83b01af68618196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02be0dc8638887c9e002312ff18d48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c82b32d5a25cc77d8432a31d2b246198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7dc572b59fd327514aac12b6aa5be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132450cd2802375912c1b996f00b4488200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c48c2194f2731ea5eff4dbbb72b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4818a0136f0bd72349d1748497f7b2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d1c3ebecbc812dcc6d4b58b0a8f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f945724609cbb8515ed410082a24b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa73a393f27bf072c6d687608cb4ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d02bdc74d8ca7d007115957ff2229206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da8d2db9302f48677cc2c08281a94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e91224d7a55a00a320c652a189f95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782cddd2cd29be2ead9d44a0ffe92ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83951fc21d2267505ecc553ac2b00d60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2cd446523e09d6f68d6008b30d75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad073b49284a008bbb8ff7b8cc9a0903212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b93248eafa7002633716a2270dd2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba4220b7e6620d3ae56b1c20ab275214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb8357bb1215ff4fd961ce89b00cf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71b573fc1bad1256fab302e4fc42c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4845722322e39bf310486fdaa549d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508987bf73b03d564ffc73671f1065af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa63427731fdb24e401542d0c2ea471219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea0ae48d3d8352e55384cef09e1715220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f61827b4d51412119e6d788dca1f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d5a3e0a69801c337e1977ad27511e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003431eed05b59030a4e2805b50b7d9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709bdf97208b235656e36f46392d25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66c9397ee2dd528fe6e8359cf759c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5202f93ddba19c56ea2db42098b1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5847268e8d554658801057edb95386227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c70c81a83477ca768113c0d39ccb6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fef891bc6066db4d6ae3f4ba6ac6be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee988a5bc3c2a98154da04d7f98d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876bda0efae5286e7aad9cfb5075d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf3fe0b4bf062e2bd8562976b78c85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc966f7acf9849c735a1816309d7bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f3d7491f80c7fcc5f42cdfd418c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd91ab06693aec627e2b49613126f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292651646522fc97dcf9080b57b0689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6b7ddd83c64c9942107f178f0305b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fbff9ba067df7468d74568d0406f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfffc3ce23d3245378819bc060fe24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2eb028483497542fc91eb775b2f95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e9f49e75d03490b0f60adc2a0ebb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970765c5706712f7cd967fadf0bd3ae6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b71bfcb7d93e6e4ad9cdfb4e13dce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e21dbce068dde212329273832aa002244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2642b74ab218d84f7d459e7bab9894245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4d4492d49aff4ad0938c3677cee37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e8deda18ae239178155a36acc4d96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04d5183d0f08d3988043ce86573872248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219eb9f7d86b4a0e3ff2df647876064249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18574d2e671bf6e27a6a6a6529abb18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be4338d1038bf51c2c5ef45596e058251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce453f6c6ca094443cc198fae34a1cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f69a20301c2899bd60865a1083f9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb6d206671d92deb99da700562e8d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9375ac376da9d1454f19d8d267ef01d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d52549688cc6523a063382922417ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2940f25cda376c51bd48baa3b3669257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54075047ee0df63c7f3ce899fc4faf60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f047ef5637681643f778ef72fdcfaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d9480c65c8b8b4739cc3efb54e24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548ed3ce465f7b8f214d7e3c438b545261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866c77923acec0be872d75f9ee67d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eab274c2222bb60b009296cddfd36b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51160c65829a4936844452383815c2e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ae4aa52fec111f90d44c642f3d05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d561637494785fa7e76d03e213fde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cc0772eae06bf9a651eb14b9fdd77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60339b576307ac9ff7454075317cc4ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991929d70c3d9b34a3d4be53a4d3afc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74935c6462d5fb0824fb569db5deb68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99b931cfa0b9b55ee9b5501b6d6639271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23f30099321a4548ad22ca64d99a6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079eef6bd4003ee5f2e4e63b2871d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f0ed2af476211b516861644bc8061274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b993b2d1b66de6481fae58370af72c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5849a9277709a3a5defb8b240aa112276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb54e167066e016726b4b9b25f064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bb0af18bc38e1f1f3507ec9bda1de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde195a1e853d937bc577dd4cb81cef5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39507f6cc63ddbfefb99060153ab3e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac1c24381e9d97e91dc2a0768d9608281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87a002af4b8942f271fb48b19c0750282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8672e7773d3a75d121eb3c13c278c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638bb8ef90c1a9fd345bca98b57d513284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c814897caf10138194b2a76e100533285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a7bd7e336a6f8b105035b10c5db7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1f56186d2bfa75c226d163aa4fed8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1718b4fc1e882fd7e30ad1895004b1288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>