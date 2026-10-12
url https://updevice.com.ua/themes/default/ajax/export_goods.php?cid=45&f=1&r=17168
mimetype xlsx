--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1091,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512cccb3f7e25fe854a96854bfdfbf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c9c001ffe36c83fcc63d5401e87e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664219b6279284bc8dc9dcdd01d8fc253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09503196c4663b64fc3b455b0add7f764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166a15db3213a8a524871a4e29ff9c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8302477f114fe8265cbb43bc64a872d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9982a5f9f9c69e7d67e8394926f937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85678d80e15c484290d2cd75cf9539df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24659738ba8dd2110648b60a97d56eb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7b48949dc6b673b4b9c81cbf361b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d237e232be2c31b672b6fd6e62f3cda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708aba7db1e8eb60bf8fb626a1f829412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bf78e707808e65f4e04ecef8c11c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e1b1cd995e1e2cd23ea11e8cf474014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7af725f71c025177393c8205c547215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d852c32e27bfc42a997670d7d3783e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5814aa132d1ae529ddc6d15e6ac6d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf443c9072edf864d58cc680804d33618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10343b88044eab286f2bdc1bf1f49ccf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a20ca1396d5dc3b8c3022c5b9a4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b51b219af26f83493c7eb9a948775121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873c42cd975ef1db40953f2588e36b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11210bff939673d0c5086f37ac61157423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae75649b28137addac2e8192d102b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464467b32a138af5c15e8ee55dfcc8c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e8f6934fcc6fcc8c61d89543fa48526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b0a1dea67f7fff7a7e0abcf63e08127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61689a71e3d4939e4c658586e1ba4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2712bac8f26d7f70e218cd3f353be0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683160330c74fc97283564acaca2fee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043d9cdbb2584872af4cad76dbdc8f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64611c88d751e27840e49b2c33c71b9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e57c6a46980fdeeace091336f054633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8c3a337f87a001e5fdf8294ce66a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963836db0cca07a2a1eb605d37d86a7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdf62357aa83b91a2448c6be2281fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17577343bed8800eea3f7211a88e5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01036429d8242e7ab22e3e5cbbc6d8ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dea19585729cc1e47416d6a546c0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3634bf17d98af22695b764b98e0425340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6aba009534d4375ed571bedc738f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906a91253d5cb9801de1c3a2873b3cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5830b58247a453f128c23cd433350c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd0e4b175c118eea853f5e19b710e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8952cdfac4dcfb3a06c547b06f1ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d85f89daea7e3a9bd91d3601c05046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4614ed3bc3b212697b92012946c92747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0626b767e49b7da76ec0bb5c95e585e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a83295c6279f2cd6e7ea1920d51149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f82084c08cc637fe4398e0de9f6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ce08f2d1d7d813f84c71ce7ac12651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143b150e590f87402df2b0ba72627e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7152e310e65feab80f0c2d730791f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d2c59bd07548c0677dd97d4705e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f14f6b92dc96d16a271add5650f62555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938d306658fba3ee5882e25b463093956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee069c85dc9509521a7ea6d6aa829e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d89147ec3d302975d1d6d4c09bf69258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132feef6cb261e3f308b63ed755766059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6d730d788ee1b7bbf40526d63381660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f4ae9bb14fada9ef1ab60d5e6472e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4e9fa73dc19df82f5d91a541fb72862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f26940abb55e44459c612662c97e4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbcfaec09df08f7054512455b2cb8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07093ccf1679d03a77c22c95f710fb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59ee142180b7e80069ed85838a170f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48bfb9829381d1128624687616b85267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794a13719d04ea2f662481a891fb52868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a47e0a7a2de313961dd646fa57ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abee6587b58abb3be958fb33f463f0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d77e6bd7da6ed3bde6119e1f1290d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280577d82a42154e7d9882d5c298025572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fc99216649b65c5ca74ad3f569d4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e8e5e9a08c8442a2e855f5cf445e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e1eae599f8b758fab7e482858e3b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1814c52281453fdc840804a51b236e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa536a91a3c8cba86b86a34aeb5f663077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b517ca0413c444e495665678744f6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfe39627b2b4befd8b702be3aa209d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b42afa4eefca1ab3b6c21738f05e2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af920701e3ab38d5eaed65e4e499fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccd2361bda48e7c25b1f63e186563882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2677086d974fe2d9462763f19f816483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b63b1a88feccd609e0574bea7fbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8cc7e246327b91958405547e47f4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00de1b6322c129f8100a45139a7539586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae69216f4cbde00b474b49dd831e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed78acc4face8d959849a0767da8c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd05d22a71c5f6448a8355300d6090d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e322946e552ef739a40d0a21de94490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896084c776e67ba51872636a8d1ee6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebc37fe311351452c28d34beeda67592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b0699d0fe34c6d8dadd60fb9fc5f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc8172e3b94646d5b903be91a00d0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948a804a9a7e70bf40f7e1f1a4c18795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ab08cd2e41ff09221257c71f5119096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca2b49cd405f958a3c9acaea57dfbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bffb6225b5ccf85b3e8b46b81949c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f25a05053a06d909d73f57cd045a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550902e3e1dfdf4dac9b8d0a5badfa7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11f14ef2a650975d84df5e1eac820101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a6b07c9032dc1caf7d004a404810102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259dc243cb48694cd7498104cd3bf2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809f8b0f431fb69cd52d89244286794104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c71840997ad5678bece37d4148940105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9383bab4fe972905235ccf8fc1c8806106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05779bc5c340d454c19f716ff68f1d87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7cc4abfd0c96c3208acd018ec345b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017053bd7d618a8c93be2fdb5f9b8cc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d87d6a0582a463363ab900a603125110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82a8b39de4855fee257b19a1464bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278026d0050a2c34bc771f654889a9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df32cbf0cc6d377bcb6be010347b05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aba7236652427548deb684dd76b24c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67515764a7aa25c0128bff6528200437115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33e1ef14c4b7c48af08eea7e00178d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10868059f731ee3945a44b803857ab19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef34f733d4750087e1d24ea168633118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823d14d6277881b90bdd4a2c9c7d92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1bafbf5bb730516dc39670c8f8b24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b5d5b3b4f56b79789f37b158d1906121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec97b22230ea37af3c08445b119d7bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cce6d61912525fb8e329c7cf8447d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0ec39bda34e313ef7baf10b629fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301ae5eb4bb17b808edc08774b4d8c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c189a3e8c3310c8aa69af68b36b79a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37013280dad80e2a9a92d8bc7fc9fe2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45dba9b9e78ce33e62636f2bb506e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb378698202f0b6d5df37a7f9ada85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1745ecfa165eee7d4709457679cc89e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1594cd5a8779aa9196479f012fd08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f562c40e66692929e61e9e99cb3ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa1c25465320a2f055ca598c493c56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae895528fc54a90a8dac3292d2e565134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac5c82153d0c52d3502c919510d1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf01f36a60d0a4914b41fae3524d6e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6097181ca4abc103fcf2b06965a5d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865b14dc998f0d40a057a62490a845138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccc27f80b1565abb3e827acd9970c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5347bbe3d923623fc133fc0833930140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c7ffd3fef16f83a9fc4670edd2c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634328fcf0d44e0460666d6514958c6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb13b0156b0d3f84ecf26541cd9278f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110f79d59736c53c3297c85296e660144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef0ca86d5b029e638c11bbc268789145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c578363127204252bfde2e6cd9459d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e958ccc1e78de78e433312f89aefa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004691f8aa218d55a5b9819d5a589d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d0e8efed6bd0cdba96abf86f6b4a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fd3f877d86c25a54066a6577ff791150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebeadc921fe0d8cbf2275e639671c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b264f570e4421565bd4eac39bdf02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34992c87b9892b744437122fdbcf54e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bb204dc264e35d6ebf83d555f80f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c295779b7ae132f3b092f0230e395d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f80a59c6867d2225fec466d33128156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12700e749a608eaa7efbc9ebe91f27e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab561163724965cb84e06ea4db3fe2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593fa0be0c67fb754a4806a5548aaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba374bc1ea1a0fa04a265a69241bd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d3b94684fd653b2efaea3840f713d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbcb8243f05431b758cdf22b933822162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c444b29975820a721998bd27f9b1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e11eab5d6f7022893b2cb5d6114eb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc977a6038d7362ad820b1fe9f4e7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68298bf67dc57f1ec0bd274dd7a59771166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56a2e967d8d25eda5e658610db1a6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f82ad80f2fa2028abef2f1b58ab658168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f867c658a5df0e09e49e3bb2dd20b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffcbfc9a35f87d11e8209b54e01f5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c61ce1567c3aa7bebe421d50a139f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e6045f29b8e9a68d3774d7ee644b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1f7e64ef2d7af3530000ca74b0c6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c997b43d4dc9f7be8764e7951b60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6812c6ed7ede3e449a27dacd33ced175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9d62818495c29ede1a22d19383bb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d25d737bdfd99f11d6263d3e20f7bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662f4f79869d70f0e3d89b46d6a7e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b72d73704f4cd43e5ba6e17ac42b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4855a5d8afe6224ec974bb3720717d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c5dc02c879346826459fa62b63227181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96585142cbe48753c127ed8e02fa35e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d19312da7b7780555e670d6ede4694183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ba7340973e8806393bd2dbd676ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fab897b1f5e9bdaed1b984722862f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a63287dca696df06a4a5ce4c932a8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985083b8b043607eccd6d3a007b1d094187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b65916accbe89bb81c0022ac67d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864216734e41191bc7141d524b6f4e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90df401fdf3077dac2edc6399b8b37b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b028d9f4b1d1140acf8526a493f2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777f2d0ea3c1d5d06511bb2245e62a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c44b6d124907d5df9ef2b4ccf5690193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b34cf714ac57cb429027c1b8eb346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93140cc49d1a1ccc491e53a8a3a64fea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893820985d96677ccaab319a5efbb80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ca66f54bd79402ac81ca9a353635197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06461f97506278b85328f9a81342dd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5ad87208359fec2f81ce088fa3d53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5124950add09e8406f1c23be1f2f29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af81dd96c4a352a008f9a73634cb9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe65a4bd212aac87277af4248761e80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1fb635428281cd38f6ea24fad5bdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f067353fd55766e2c699c09cd9079d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25dde2bdfc6255c53ddcdd5faca48b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c94502c8fca6eb5547246ecca8f6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ba711db5d92f8ddea0e89f1c85fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256024bab3fb598bdea3c05e3847ce6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f204d8312044007e2f2f4edc5f2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543efc747aa60e196759a2706d875e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347edfa1e81fc34b5a9c266df047b615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd187e89ae681c50ffa4aef4249a1ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6805c22061103d6bf1e1c54ca983f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d75071372d4643d2e5110888f46e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61b008c5f3c20618c577f3f22086c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f56f032136bf5037ee372d024bdb97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e018ef60fe066354e42df568a04a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d7ec5272518918f99e411f1c59de0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caa130f18015f8bfad19fd44b0aa98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76816b27292de6a5075472417448feb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7aaf6a0966da2b5ebb432698570b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a33e0f11d318848a99b1ef72db9a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820afc1c7d1ad31d00b5ac03cdc799eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04897ac8905e1dc3756b5f6dc93f18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da804680d23fc12879a1221edebc839a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023616f9ee0e1cf83e667b4e9cc42c3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773867a2db55af8de3c8deb5dd9d77f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef289d2b31c6c9fdf1a8557a37273ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2f2242bb1a97d2db7de6238e1efb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ff9b8278e11166f94175139e1f90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038ef2124560508bc828d112070b2a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8df6786d684302000b9c94c12662232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aff2d22d193084906bb5a5034ca7ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c98a1f73bc2b4fa49884c87cbe5847234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9de9d9f72c35b60861a450ebbc41fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92351c524d3776bf2676f3fedc596e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfaba243e3ba422336adfe3955b340237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c06ea440c4c5afe8b0572c6ed6460238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e316a6ff4acfcc30c73b89651af7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f565eb716ac146ff39291d77153eae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58fe8fc7f9143743781c273852a55f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508350efce87aa7a141dbcc7e5560de4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a12a57cdc224de0e5d4fcca6004c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8546136c0bc85f251c6450aa068c7d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaab7377fccf90cfd4e067da60043f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f22d1167afed7fa879ce78ce23fd95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb5117e5fdbabdc4c900ce89586d9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84e7380eaf49f0f76d2e1eb18cd5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa432162bba43cc526ea2c523e5c983249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e206e9bf6c1e5460f375fb5b7e5c7b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b830ab76f41b599fe5d4e8014f206251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d0e3457f3f36378584ca6700ed163252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6528b2d6a8b6dda676b9f2472c9de1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd0246436a5b0a1cd536da22fca8b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea798babc2eff29595927ba1a3432e2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac3124da8426e16d0ea49cf28a453c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cbf581921f164583a57e162e48832257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e723c9af5f96e85eef9292c81d3f85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e4ef619b3d16f48fafcaada77fc78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ed15ef0ba43f024182fe5664860e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746de32bdf25168afe081eb284ad888261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a364bd7829df0052099b0711ebeefe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578a6952114e5bf0eb205a41a6b0ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18162f64e569cf82291796ec0b6a11a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396377c630684b0b549639a07fee871265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6971ba5a1924717a8b7b95456fadcf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c090625b53de5f497d3aba90c9efb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea560941ddad3695bec4c376d92568268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcecf0ef0105d242e9c13051dc22f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67e6d73ab29bf91ffaa03eafa03061270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dbed0b8097d89acc29955378b90fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51482f3f6cb2bd7022405f382632ac3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2562c2baf6b4fd38815bc4e3b9446273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a9a1b31adfb1f14c86ac9823ffe22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfce516fa95da189b9b09aa0534749275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b021e3dbd906495bb4dcd9e14f86a79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e578d7cd88963b48d0c06dc16432ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e441111761154741be9a51ff92e0a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e42991ede95b254ee4da669cb71e4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d592d725af097d59d5c194105acc00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda93805f288a243d4471ed4a7586f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdc86f4dbbcd4553d72c3610e97591282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909158fb29b15f0fba9d897293bc102283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fed665ac61ea14ff604cff74bb0835284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a23ae011b9cb9f5d284874002ae43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9d2c511f952a5a0eb5b74b0d98f2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a683931c10e404855176a79111ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee2a224cf3b8c0ad0604d79074d2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a9e5c855f466d81e091265d31c52b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc35a3ac4d8dc982df1594f2f0d4e9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41209232b558e2a88159b009d1fb2cd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8b104df4033bff8ef00612e51e218292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea138fbf14e26f606407d78ba94faf17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91324b2cff060304c35241989012d9a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70084f3dceccb77babdc512af61c68f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac559a1dd8df6d1f0ae490d13f5a22a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590d144a0b99387bcb9971740bbeb43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ead762b62bef0ed47c3e855bdc6bdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc4764245693596dbe226d54f173d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c668ac970d7e9543cfae4ecc8523e59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2ab5ffef062b89df9584a11e889a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f12d4c57941cdd3320e00f4077e55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b78ca7ffa46f4ae3bbf2077174521303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5213ecd7f5351ab859bed1b7726ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1839c7756ee0ea2af4e38bf897b9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db5b5ffcd2894679c37535385b2ec8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6113737a6183311eb3442d17d97db7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c18c87d82f7696214755133eca83a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efaf141238552c1c4f840902c191d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc31e58c2548babab7b212c29e4cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f3734a95ada720970e823987517fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ccd88b0987407ef1eea998097bc25312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5645ff54a8a9749efc43f6b3adc92231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bcab39f33daccaef738b0fdb345442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55484fb8b63be3a630ccbfbc10b766863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a414851b115b81f98effe489a8c474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5c22b5f2efaf6d73beb44c922dcdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3c3e041f595552527b20e55f53d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aa8a9189625a49323bbcc09921be97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205d794528447f1bd7442e1a7dcc1ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd31f5c937aabdd02c8f8287d3cb549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e7a062a0ad51ff9fcdcb67ab3771610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda58caa287652efc2774053b8b6d4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c5b4fca06c7e3711f11961abd021b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de0148b9e8bdf4b7952bc37ffdf05313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2669f724d7a177c170357835d58082e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c931374ca88928d2118d31c7b527315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62ece80389b21315507af2994714d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db9ef9d47e5693910d55fc68109b2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da3f373d0b8e1fc2b1d239f1ecd68018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870bba5b19f2999f87d1eace068bc1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506003d17624fc0b075e7d28fcacb69620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b630431dcec0407b5ee35439a2b47221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d4956478b01e8f80103c59505edd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef19a30477d690c7ef462c9b6820e2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaef20e5ecd8991a255bd5864c31d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350ac1b70269c1aed07a13ce8c4424425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89c14246a8bfd3f49102b664fec32026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ee9b1253f941e41e5879d1a16cc4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8dc8a6bd71a9ea9f242ed4b42a92828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa1c0a0a071538a8ad17e58a387bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741c6a20a5422da52f07eaf94cda6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1883353b655fd335dd7dbd44a5adf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad04780a8bbf776264dd3c9efc200432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c8c8025b59853cb92b767177e77333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459a3502202e6544f60d74219ff6b0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8fe084349a8b2ce8ce9746cd33db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ba7e9f1ae563558952d2a2fc0e2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc67c795d91902acdbeb95c4b6c36e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785929c08e7998ec4dd1082f4b8be41538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12700595fa149875c8c47e02499f865f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58023461a328473fcc118157769fe0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfbfb7c4d5592d5770aaede43333ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81530a9331496ef2e56b7d793f1df4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31664f19f8696bc827fdf6272029dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f7f386f89aa6885b2a5e04344c2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501f836b0311b21eb5c0979a7cc22b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9a5b850e4497c3003f9ca2d9d4a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e915c10f1ee8c448483518853f1691947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f90f909ae571ecf50e5b98a67b4c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e404cc3f89f2a0171e2ed27094e3f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f87f115b2df677e64e74f451c594f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533a56cb89301b243efb6e0975b0bdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0297a95f284f05c72bd8476e84ca552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62f80e97ae08a69fb339840675ba4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eb89ad1d565bc15270233c403f04a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287fa307dad0fa93b6380df009c64b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0588a73ea35deea3ea396462a8ee8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcab4f3213829078923f01309a221757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f596868b0b30131c6ef1332e2b58658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df319bd62bd1d5f48389914db72a2ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99241a0581e43588eabd852e6505260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beedbefdf7aacc2fe3f50a035247ff161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f140ab6b6cd44d908cf3ca5d9d1c24a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b53757360a55a73e0c9f9ebbf414c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adfd0df5ae2c8e275127818f00162064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17bdaff12f5f1c400529b8db76d65165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902328fdb50bd9ffccf24cb52b382d0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc5dcc537aac353a50a4a9ca1592ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040abcdc8623b0683cef9203eb06571a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c6a77927c16422e51085fe2e9e45a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6532ecc115a1ccbb9e7f29d514d738b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af400d6cafcb8c2f6291b48cd4fc239b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbcd3bba3a0b5fd58a40d2a48ae53e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56631c7292a0a5a81c2a9584d119867773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9751df4e80fcfc5b14adf275bd925eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9876e37f87b4c1c9c8f55561fb60b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8574eec2e8d9c2a0e186c9b550c5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3f1248ad8e5c6401c7da7570bc93477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e7599dbb3a4e05ce4155f6a232f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95775696e4986773182832b5fbcf6ffd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd09a85fe9198df7df5aba129d0be9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241414c4ba935f6308b420df9541122681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e4491912cd06350d0b8ccf82736fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fdaeab87368559d00a662851efc5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf0e62b39989d8942b6933955d7ea084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185612d5a5d54d2ff3c53cf6b7d80d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a888043bc6c9bad0aefcc1d126656486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c94ea5c20b0faf82bbf765fca9fc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b1daeec3ec228bca1709f1fb9f53388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d18c60fee9c30cbc79462d0f6ae589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029f72de7eff82e410543254ad07da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d10a891590510b6c5144e8ae733c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b677da5455cf9735351f043cd967e4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb29fb1101574257032b3b3909e25f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e63a0cd89f502dfe46f251670e91394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b26b9efa33f7102349fb50355f5a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42334f3f62910fb7de0f3c5bff5f6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288fe6b3639b5cbf454292d2e605cc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf5b6fbd5cc9d5d90f48c036040c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d9f4aa8394c028b9993f40eacf87799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f2e973d0f14390f5e50adb314fcc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7104277c5f7bcc1ad96c04666a19b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199dc13590c6e72dd78cf546cdc7c5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a64e201e89313fc7cd39ec111c5e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a322c2ffa848960b2e469f6dcf2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd9af147aac4060017ea394bce74c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ac902e8ded4386731dfe5ffd3a05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9bf183d4083af464a1227b2206c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b0430aa9167ea9bd40baab8205597108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb83229052ee050952c750e229ea701109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310152973ff7b7dfaf224839fff60792110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20a0bc864a504358c74a43331f12cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ced89b241df36af7dd0d3617c4973112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80cfbd62be280d6e6f69739a8d2333113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb18a6ed1eab5554ef99e6ac9904c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbaef4972adce96f53709e60551e35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee62c73860c868f42625a2d465f7a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f5d1aae2fa9def79892707e6811e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae16e9dcbf6c81f24dc69e3ba661e98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7236081d4387a1b556615b7f8a55b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba30cf96b112ff605d692bc588081c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d85580914952cfc18b091857a2405121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafde16ec62fb4d8eee4f661bba65b8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a68b26808409da3177bf6bf138b56b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c7ff6a53ee33963ffb96f9a1ba985124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084de2355e5e08d47515e0f8560c095125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b239f9e646f3a68af5f743ee575e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287ecbb1f71731f74954b06d2e2fef0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1568f57602184af263a5874aec07e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76029d9efe699bfc9f0556ea6d727c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0e50f6e9bb16f79f2f26eb6f11151130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1aa9158ddd8a65abe97517348eb8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e47ff34ea201025a0c8bb705213fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f970bf71746b84ab3bf6ae05aa4d41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a271aa2ffeb2095bf6158b6dc80d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e701cddfe84ae200ffeee065bf351cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fef7722a839588299a0344fe81dd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc716cb4be130d13518172f3198d9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfe583529689a24c430344d4f212a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27818c49fa0b7903482d18938b1d209139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb7d18fee940c364418db2bf9e3916140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d12664af3e1a5bd9c1aba5dd4ff5be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f58436bab2a88b59154e9f0e64072142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d8ac6ca15ab984521a636fc20bf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e37f4b19db09f07899822d790ea5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e517313534f4e34488a122910f437a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ec382545b82a70154522406e9ec2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597caa6d0d6de765b86989a63b2a051147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac8eb94fb4a2f9a1ab2802f942e52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43d35f1c0868a2c9f180ae7cc23451149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a317d73dc50fea07412ef3c3fe8bc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d0ba967ef2a5401afbf525664fa5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5a5a5b7bb2bbedfbf099ca7bbba36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4bd2a169d8c1f9a1242dd37497834153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407d29d08a732597c050a16925a181a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0bce6edf257655282d2d01e980932155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b68cdc3191613a24087c6817c1881d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0b6c86e2319eca33b54779969523c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe9f9059b7e38e9dd189cbc80e436e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd4a28f95f458236393f6cd0d542c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bb289519b0526e449740e382d8328160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aff78ef9150ff4746bf404817b58b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616616f6f70d7686f2f9ad4cd52805162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad91d96db5eae81c522efefb28bf72c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be826d5ce4b7bb8a413ce36dcd862164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff335ddba02443bce106f3540c8e858165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001987b3845b3a24f5bcf066e1a6e801166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c71447921bd4503f3242a15d92a422167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a4af42ddb266fbf21f7076167ff3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bfef1e29fe43b1472de6b9a8d5ae2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65bea0f13c8b4eaf9959e8786fdbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb912dd0fa2aed442198e3d7ed0ec9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed13edf3ce72ab89936ff32d3128972172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd7d4f99a47d188b0bde6cabea01ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50138628fd514f4129c8de9b9a77500174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee731069de27d59d267cdd9d8fee7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abc4b52019986f9c9bbc6977e33fdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a3da7b7c1aad5b283375c318eca87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2223ae3e55bb257b341f881c7422e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c71bb4441e743dbf852496832165c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165795e2d5821248a9744684338e500180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180adf7010a55f29fd4db7fcfd3a70e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfd603368532831dec5892d811e02d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afb4684104173fc4e6ac7c674daa1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f9c8b4c934b7ad5363faef674aa9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd616191f5c6475af305747a26bbfa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43643ffdaa9652b0ab6d670009535137186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2198140d839465c88444319f854b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44041647c666f44f16a4d6d4dff270188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aee24b813c21e5bd1eaa4aeec94e30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f0a545fdd55fe5ff107f5849650f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbd0c74cf4e8a108bd7d1f3d66905d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f24d8ecf6122bd922b3c9d46b6b502192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8d62f5acac766c58122d5864b568b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeedc1afec55a470e4241dc7d205a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382d0b64c0b570283aa925ab900921a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a16522698c4de1d68563fcb4c304a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95e069c4dbabf4eb518715ea1e8c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4003a712639d09dd4c4428d14107f6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114ea944480d674ea41ba7c4fb17b1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cffbc573a58ea0430166ad1dc75938200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a671f1cd48fa50211ee1f0a51ad0be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012fc3f5c1be597015bfd81dde9ed77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56de459fa80c2819434852247465fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13b72d46ac51789319ed3b4d87e93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac2b38beb3e250db855efe53448b4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54623a473866e56b6b63cf3b646f035206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4662ae201c82ec979bf2963dc580c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd6132be31857f9dc82727a5722e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22576ccc39ffb5b76bdcae030f687574209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e717ae44c9bdf4bb37ac014aa8044210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bad2e8d7c9a2a074a88e7e8ddeb0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cf5642db90fd0c2bd10a98ae7fe7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b2f8683c2dc6c7a4772695ea79015213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b45a1901edd91409c44922cb066d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa4c40f84e8d6ecb2cae5ff4bc5db3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd826dbed3e926b610e38dbbecfb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345acf1071a88d801b01c07e34a8f2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d59aaab8ec85e984fa78b568fecb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e23c3fc48716d38152b7a500bf1bdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84614e70b9c33f8e93e14745944eb13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55ed471092438548571fc6f41068dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9d8c8b11ce1a9446c822ee88e1f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825aaf45c4afa1fb0a3671a7ba6ee94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53078e85151b0f03fde213533f732c0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ecbfc77c65ca04a96e2ee5af2f8da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c85b2ed6e22d541250ec1e40c1d057226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26448252dfa9ec9b11e15f1ede6a8b55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7d0bf3e4199f712a5e11bc8d5581228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800beb234a61ebddb5a12efc67fc48c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7e644556d926af7da2a714987d31b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b536ca1c089decc9deba5cbd6fb58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16902d9a3135636d0de71d130779b4b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa49d4e03232b7014a92050b74a552233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a663bc21567663ce9786d6af33acc52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf7e6c1197454bd2517d9476239a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21d0e327f3851965a19f653c1bce8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e59b3bea3d4ec876c3f483aa02f47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3083c7235d41977992d1bd968fe25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ac7f783cd8e4998d486b2ad9e53b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3726304a8e1f99f982853f49247d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0448721a2ff800c11678ea87f1c82f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558a0fa0986f117ffc0026bebd2913b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494767411d8410b9156d7b30ac793a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d8a22074750e0684220f3c60191e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f2ff5de34efb716df077f442b018245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726311a26f7d12b527415b86dd9a2b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33926a8f4ee43c82e819df790fcef706247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11b6ac0d0aa0ce18452ebd87b37418248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f199eccbd19b0983471695585184c45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe591f64631ab49ed2055e8cb9471250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991ecac1ec324ff0369118148291ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01531e3b161b8f47726dca1048a2743252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da0426db6ed7e6b304f10d199d5628253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c39640e7a259d4b54aac1ccc578c54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55013c32f3e81636fcba26f8ec048d01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7745d8304b55fba7cd814e063463a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5277a58bddb6a77d06d371448d227e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3cdc8e9bfc907c319fdd34e2680c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc51fad7fdf0a54977543da45f3fd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cb9b3ccbfb7c147d0335fb8630b47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f1914009c0ec3fcdf1915b088fad2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d43f32d29f71a22960315cbbbe57a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578065afb6a8a467915384868b80763263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19eee6bd2aef6ac8fd8ba32d035fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0598787c9ceb3ac602082cb42508d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cf17d4b62f26e59facf3a33e02e10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1dcbbe9c266e21c01455a486123dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205afc97ff7bed957fb3ef7a01d2089e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c324051e2c1faadb5494fab9ac5351269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e65c3b280e9281a779431d9085e1d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a851505fca7263eb24ebdc8f7491c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b1822cb96b220d5c3b4f77f2d6995272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7510ff61c4851ceb71036d5ac0d20d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598773096731aa780f793fa7e5c4b0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11390d16102f17b08c39aa2cad3d7f47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26414080e3d7cec7203e0cd9ac2e21e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631edb33ec08209dc388af355747d55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88e227ed2d37549792881235abc1d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79c74ea0f5d92c9b72877fc6f9fa8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078cbb6b2fb522c71067e4e3abea6ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0f11779892ab90ae1256ead9ecfcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dab77e3082d92488b7d55a04df910282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77e8c9a26d9c91ed2f7e1f9d85469d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb80108af1e06b84d157c341959515284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530f82a6f1f5a8449cb90653665180285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcfeb599131c3b4998b430b5beb622286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9818989fbc962e6726d4a55bbdb90a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff75fb6f4fe5ee655d7d3366106bcd288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9977,770 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...718 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...260 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>