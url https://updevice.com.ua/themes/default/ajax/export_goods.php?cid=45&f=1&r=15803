--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b61d0d4c0d44ddaffc49dec493121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb75bd02d7cfda67a3ccaaedc0e5b962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c187a9d76a21e0a2e5f0e1335e19a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a60c4c555729fa4100043392cb28af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7792e2b113b5dbd797d3ebe9df1265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc46db5c108c717ff2fb60496a0f7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b95109925aa73a8afcebe3a6241c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0934c953009b22e5c750a5c5c6708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123c9ff58296cb02cdf811222f849f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e563529d4eddb0ba07c252ff677d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971f031646f9f9c7e9684433baa453c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43333ba64b77a9b8463d0ad06307a2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79a0a70e0031011aa395ad64563a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e6da90b3fb8d7b46e8d9341b7358014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aa5df3939ed1f812f18800dea138b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29b26e1f5373785f79440aeaa61f0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff527b781f8c51bf163ebb86635be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dd5d0651a91badf7353ae3e78444918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830120f505cf54d81d2b50f378ac7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d205b55597c2319361e19ca5e126420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f6f96f8e2dfeb5c706ba2b996f5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ccee6d67a70c8043b65f87459224c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa669634e32c96dc55271e930b0fd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9119284dbfb1f5980fae9e321565f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d4971e7987ddfdbc4711e7fffcce025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d59076e5f373f15fe60fa141a105f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf41d28323b1e73ea0b971cae5e757327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b8dddc69ab5e4ad0101a158a7427d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73816c18d3fcab1822944e56466ffe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98521cfbf1e30c0126fab38ee465470e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124dce45d7c5ab56ab839a2a2f1dd7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b421e62cade797ad4094eca0d41cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78681ffe022399a4f611cc2b837172e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508a5778bdc8c3c5b6901ef0764c73934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3b80fa47ccf1495d77e088f87ed935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e68a99219ff52cfe0bf2829dd38936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6fb85ec4d60cae207fb36be2ed92537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c76295f9270df7d5b9fef1794536638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bbd55f6a0860d5b39598efc5c026039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d53b1a9cee3b558d2269e031a13140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3ad101643fd64c275d1e121484d5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d72f5cf3cf2c68b066d9c638a85cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aabe7453e4a5909ac5e1afb29b68843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ad41e4cedbf90fc2817106a171b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a51a62dbcf442530a4d2083fb2564645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58f3d516ba08eb5bc5751c6a4e0b2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112a3e1f5596e5d7f2a3e0aaab5900d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb23ad400d249c2197be8d3914935648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81071a07d4094355d7b4b9fcad35d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c797ef820529ad70bc48bcdea76cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72290b68ab7ad350fec302ac7acc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce65d0dc3648df8548b608e499232752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f4bc9b38d949812e15b322a672b9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf38506e8b3e734384e36826dc92c7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf67944fe7265d87b92d6fe44297855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab5d418900cfadae19404b0d11466256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e5152ee355f0effd1863700d0c04757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6ad84ad501f828c787d1108168e4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a41229a9eb57bafe68df8f8f0352e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff614b03568ad11b4ed845c3a63e9a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77774c5597bb2cc50df05285648b0b8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81760f97736a46fd2d8d8d2d5658dc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77297ad3df78d030f12b9f177d3603c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8a6599c40fdb3ca6b1c8e11814d2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec7e5babad5b116636d8b64497c3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5c2363bb47a4e386f020d93fb16b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f447a98c335b89384c31e62b4278f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c119c02b4a4dd47adf39b5975c0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c912a1c9b8aae519be774026b67d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae3063bb5319664d112826768a6ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebf8030cf709f7b998c15999aeca5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7456dc828d54cb10be762af8787807272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b9d139619f315ae704d52265bb68173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d663160b14e57e60c3e68152a1c07874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ccb493da7f9204b5af6754c3e4d1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff74f9335d0fb2059a3a2cffa28b08076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a698918186bfe1b1401532bf82fd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab223798f8a9d6650fdc51ca23e05d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6a92cbd92b50a403e65663843ea4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed103702c8cb3bf649d9a50a685ddf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea878b831b0c532ea7e7f2073def381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2aead328e736a73ddccb9602d3b0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cff69cf10a5dda237ad500ebc4105683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08875a8cb80f10a3b1dd9e146e432ece84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4833e1664e1efa4065a4a3a913a47e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8da3266292a298c03c9173a3fd030986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b260a19f3b09038958de41d535952487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64b2f61bdc0e0571af91e19e0026eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f44c54f8c6ca31f51d82cf0a419f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f4e9b556a4a4ce5e2d1e1364f4a4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a467c12527a0f41f7493a18157b7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eb1338163df14a940035be2cd08f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd807c18ae7e87369554a497e6c1c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc11d0a788655aaab60729cc015433494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14dd9df988332b6979002b232905f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb1fa7351a83f6b23c052944e29ea296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91dd984c035c5858f13f0a3d7d170297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab08063a73f12949bd4ced8d0527ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8c0da40eed7438505aa81fd10810399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd4604d333df07be84466b5d5576b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111ad3e313e71379b17b08655d82d95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553d201e70cbd590520e18a021a935102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698244eb54f27b7d9dd4dd80234e198c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0ea94965ad4eb57a6629dd616954d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf62e218515870302d2c4c3f87c242c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f7d593a4bfde29e27d61f1ffd05d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2982a6c48fc747109e7b4c658f2f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b45aa9624c1414930304ed72c8bde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6670a3b87ad832e88eb1a10c6e91a95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d6aeef32aa4d1af559a0169dcfbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70463170cedf8209b5b62c09d09d7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2be7e993f43ad95819cb1bcb173a64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee17bd07814aaabfdcb2b98d338d80d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e63437e2d1b0cac4873f770c7eb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed055e1833edbd21fd95ce2c30588060115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae23468d869ada671ca3398ba05cdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75e61feb9e2e8f758820c58bca7bdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2380eeab3108f1f5bb385969aedbf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f321063fa458e8841dfa068426f6b6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ca521388654976b86726608f71bad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4e52085db0f61650d465d88253b29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a9309b8e8157d00b54759d773e786122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7ac55dc3e93fa401a1cd6e20a06e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cb3f52da8a675d9cffb6e5c82ff43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2ba77320ccfbc266bddc4143883a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3114c42edf503508ab7ad8e7fe390126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e655d4323f8a8ed10d3c71ba46fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de151cd1445a29764373af18a801f2c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a889f7f833fade30c69ae4d26a6db5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dbaf464f0ea490cd1a0c59b4ecc6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2061cf2a8d54a736861b6c315c5c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddbfd01712f7bdcb29df4afaebc86c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a529c9626acd937ec1ef9f8741aa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d579eea32dcbb9591868c10f329035134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd86b495c72fd3b096579647bed5abc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10e910a1fb436868909b25c026564b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bd5a5f6f5cb8b3e861ef13c5c7589137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d79c48ee2716fdce928d1540a5b0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865ba2a43eba9762a27fe0f8a86834d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30119e3512738ff4f213328027d4da7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ed42ae648a7f9f482305b05ad719c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e20cd3391576a4758e2b6206f832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf99dcb3d04f55d0896f2d0577da0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844f7b17d8748de758e3b1837e694c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aced809aa27f77eeeec3e04c4ada6b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798714f2c80dfca2b18dd09dd1163a28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e3a33250c9199031fea04c57aa247147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc2601f780d6a54f58e0c8544f6234148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd9f2ec3e518847d603e3d651b3733149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff238b04ca746a5e6e2010acee18d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75457ac703fd89e63db44b4cf5ecbee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac5cf3bc835bc9c283c0492e40050152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfaf894bbfe307b8d5fd378ab2d5ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef6098cf3ee1cbe4c3cee83d23362154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd263d2ae177e8dc15393088e3a728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88972358ba1d9b2cf621afa7af35c942156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170f3f91c1f05a077ba2a42e6459417157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249edaf9b85696ba95bfa0f1f9872e35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e1a6fee112adf7c15f210d9f04cb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8198a465eb9a1bdaaec256a33999e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2dea680f8338bcee721b17e5e6b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12488ff30b8d9f303d2ac1a211e6672162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d3b2809d6ceaf75441e443d601c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b62b450fbf353efd76037551a26d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df467a4ded65934e173f2c529566a0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a565f5c084fb589e35f9b7e804a013b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ffebbe54222dc069294ef85ac74d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bc460d7c99684c4f49751cc3145f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae555618c1850cced6d753eb515b7ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9020710a2b129f51f3cca0e6b3eaa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2296d5cad437cecc76f12e9e41952dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45017f5c7fdebdfb001acb62929a56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d8df8bb81e96e1800078596e9036173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc07e9ef8e5d57ca2814b78a3e117aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9a1d88afb35d9f9a6e12ec92f0f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72b5cbdbd2575b341fee6b5155fed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0e6739bf2422f0cdafec3b8212483177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c50d4886cde3d949d1b0871384e533178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f8a53fa0c6a05920bb432071c14d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700d0f3ec3fa41ae3cca72639e30e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef8e3a93cb813c959f4e42eb8b7b46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b555f47636a5498fa90ec408f0c268182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c830f16eca6e8f0c88d67a4a4d35954183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a40fa17aaeda3afee9a8f684cc4d6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d403f16025193f13474225923c84376185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d49ca4c2d2d66c81cb2d3af04bdfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597058c1603c62765b63b25eb5b0ca3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180981aec7840f9c10bae823a27ba5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd725b0bcc16094378b46559730cc29d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc35cb06616c373375a0b0bbaf800190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96892ccbbd5d38936cf90946461ca93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b799b1b34840559531ed596e9a18485192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c74c20f1e537057a60125845ec2654193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306eba89128fa070bfdf995a88a55ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a97a21cd5210865cbcc2c05e30353195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3d8f01b64866e06a1ca0fd81b2c0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438daf87f9dffc378992b2795d248608197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd25b4c5bdac2ce8dbe885c1d6111f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0ee00bae67298d76f5793c141325199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddff2bcda92f52a1925a0bb713575f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c645ede86fe20a3b2f6b5b405c42f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea410be30692db9c3ee6e730604ffd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a58e4e39b1bdb95f763bd2aec26fa4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af631d293eb9653855eed73a13aabd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7a3f9f9f044b3fe18d53d896918b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b974291ec51970449c465efbb7648a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeea9821942951b4db5cff401c20e19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd2108c1d63ccd6c0c96da9512dcdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce10f6cfa20cd92edc7b2effba27a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a918e46176502419e34d06bfd2a95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee84aa47239751474347d2796e2f9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c6e941c520de50c301ffac12faa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb78e4920019b735242930371564169213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01374a5a893f109caff3f24f8cda88bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcf4a9b54b0fca6e427bef6c22df5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cc13dd0cb39a625fbb42a6bbb5e51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54545845ccead0ccc01bacc53d0918217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720aefc22814b78f8bba9f9ad6de664218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c781dc2432dd1fcd65b1bb933fe35e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac566a80a2cd1897f0ba0afade0ef3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63867dcab3cae4676b8994cadc39ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b25e133a68037de732f374f8c2b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf63733d1e68cd043fae894deaa404223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba56eeb7202c8069ad8f7c937e6336224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc9817b02f58137b51357d9af6fa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e3dc5a2bdd0e3b95e2632859d3c25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aab3f7e0f7dab1ebe631a0d81c3281227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc3b6924c6af1b83bbb61df9ae6766228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcf728aea04dd5791a3c235462379b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b28fc99885c0b1a8a2c1f4fcc209d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f694685f5fa736c9c2d00dbd19481231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe09a0a7ba56d281c8f635246f175232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd7827266d30d6c59c17a1e086bd86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810e56e4cb847b6d553cac18a402e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5048f699bc093461dabe9dba83541235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7ff85b7aa0a65aa4f4317b61215f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91349bd76248acff18e3a780d944247e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f60584f77552bb3927c010c34e3c36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1daa5954fee75e0903a31f07da498239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948f3fe9c4308e7bca4212d69e1893e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e06eab2b2f1e19e5d62002fffcad5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8011e28010c1c78bead1d4fe46649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae840e39a1f4b3a88be7a556a6597cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1f44c73037a95819b1d81ee866a87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43371b2857027fd479c3805ddcb7822e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525579aedb4b028f029fce6285bf5a52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b26761c9352f7331e30ce0bed6dcb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b6bef0aabe02d7da44abbc11757e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715c1d83ae7aa308bbea9934371bb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd01a98dae6be5faa3424da4d089db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb464f8c965c327b00cfeb995059a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93e3529906e1cc16670686444edbdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b0925625a15e5621c61533b8d5f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb8501217a7b89c146b1f95a6f619a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d445703ee55709d7e8333fb917944255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05acc7b6ffe11d866100a5fe49659a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e6b76c8cd36b206c5ee83bdacb4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c2b610b5406e9ff5ac1e65ab1a2d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a84cfaac9a9245d65217532b51c12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e357fae564a360aaeb8034fe6e9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0d8265d7cdc622f998a74442fe020261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48970bc2ef18a68b29b4ac4314a63d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fc7bdc17e81e3364a78f73b6acd17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fdc1d75f0df7dfc537e51b790b91c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1efcbbf7b804a8ed38b0479cec3224265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7ed578e25a004c713bc3a5c6937a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa0de54c5fdbcf1041c6ab329672e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf877f528956927a56903a6410d428268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019a273a9e692bd477ac2e60e61a1cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed218b155319233a825267f1228d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3b4200901005bcef9f2098ce0cd35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b3511180df3b99137a4b6b7652512272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9cc6dd54d967a69126191e84b171f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336b59e664a71448b86441c1e56007274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7656f00b739cf643cc13f3a487307275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9dd5a46b27904782d787fcbd112ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18b6c889815e6904156b879ee20ee6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec09b74e2b8bfbe5c925400ab4676f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4178db1e80b157abf867c1d154b70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e12b0a9d92c4ca84ac80fc98d302e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dec169e6bb031cc89b6ad57b79a74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff392e3bf2e814a7b0b111355160a7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285cbfa4b4d738eff5f13c02bf5b0b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e903a600db12c4cbaa425033268f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a438fcb48f5532c881f05947dbac7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a97c0b1587bd158bdcc530f1e9bdfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2efba06483a1c100f447b840cd98cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ffc5abb74b5b76c3a79ad028d2f2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6117986110ff0c4c495d9615d1220289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cee83ae26f55dd698d35b82f4254ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5bae478576b0a1928f393160c3654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647102a8e77e853e2a570716d837632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aba0bc90bfda7fde111699a7aa3999293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a1c927bbd33a6a66a045e9dab4983294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda2f9bb3c087bce31aa2a93dc2a74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadefff2a92c28990a8350109bd14771296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebbcd39a40ec34709ad04e572323a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f4084988a98fab422ebba983fcd61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b8302ba0302aa90338beb83a0d184299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f558079a8a51351c2c393199598409300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745c0dc6eb679f26da2925ce4fe1f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f79316235ecc606ae18ec12ec44322302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11c4b6315058d0f7fc2678f516e26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b497d4c7fed36091dcef3809ab830304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba18a15788739e88e05f48c3c36a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49285c663a92388fa9a36b488b07a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87305b4519f9691d11023ac6d5f293b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78354256c50adde1b7e05b774e0c378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3014b78217cbef06b8bab31e916e49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cdaa962db8b68b95e7eddc669e4c7310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176f11b7b6adfc41ff422539b684af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c2028a428c8801ca84a7aa66293f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c76c7920542a890b5c15088dec4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559d4159756f478077165d19b4294654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10826783157ba062e4fbf8775baf935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1857d421ee1cc553291ec0f7fd41896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ec0cd08db42f235f93aee65148357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa12e9d82941050990382d1ec678988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac28309dc18a66986d1a9ca3a69aad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc81fb422a15d3f279dc50b512084010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518ad9f92955f8ab88f65c5367fe4ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc90a210597484109b4418b58d63112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69901107d1e0042aeb97396f768d4c3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf5aad62d2f4ab4994c0bb890a7a7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4cc9f73499ac12f916b3950885fbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5e2357d5c67a20fb1252704bb809016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc40d1a1344e0b577675ff3243261c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafcdb00d74ebdb974a5d08aeaaf8db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d3aafe40d425d45088025d7b915919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94bf68178db1ca34d79ded9d0630e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08c669a68a06b2f3597d47af3dc2a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51732cb65433dc5437d7a8223ca1dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e34deddbc70e622daf4090086888f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16528600c3236a956fc58020619f789b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe3acf05fa2b5ce578b438ef069b5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5007384faedeb202da1c62e12abe4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee061c891cca5820877672921bc6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b209889d6783a51c2f8b60839b1ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ca2fa033104eef045bbe95badf42a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbf13acb1d61c723d28fe23a05cb6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16220d99f243a4de36bf246b1df5267131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e39925b6be94e1c0e5edb903ab3cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa62a1d6dfae579e1683024443945633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c5ce4d2935ab6532d8670f27786834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1b89e14c0cbe01e3829de8fa9681d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422360332d06cadccdc9448b6a16821b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3241dfcb6753c82f8c7e8989362d3b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a25f05b48633517f87ae5658c8daf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c991354edbfc0ddc41628932dbf13a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae9068fcc187f2fee278bb5b32b9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f2a49aa77a5d975a741c3065d981441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e618a98fe33cffa8abac868bda826842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72318d03004c27e124ee0470b69f8cba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c5b639477e70c0914b2a1d8835ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312709116fe16b596b674c9e42de73145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8eb0b98b1cef8ca9a39919238f18346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5459c1ec76e0b0ab10683e917750c9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24701d803fd70a37fa1614cedfc5b0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2522415df682197a087938ff8e5b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3a8860aae7ea9b5b017c6dcc04d2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9b40ba1ad28f713c38bb6f964537a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7c24bac72b9659f39b725ef2198c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a820df77448f341d9209001f605f56c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5195e5e6ca597f63fa4ae19ada271854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef804645159f07ffa6ecced058113f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b3c6fdeacc6ee7676704d4f6de65f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420130ab957980f62f8caae9463338957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5866adf735120a03b7028449cd142058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b20efa5906b068471fda9dfdd02ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d914f4db19cb154684f8a0da524b9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0372c739f4e01e6ae63300ead77a62461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff985c5dc33ada7517a3508ccb28f44d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723080f07687348a75ebda327d4061e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270ea5fad7f74abf56b47630611dded64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f389f9262e8ff9306f72069f36d81465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991a96b2a50dbf527f57e1dcfb2e8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d906aab954ef0c98925ef4c49a5fd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafceabc05b15c00671a370fc6cc31b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c3818427dceb3c1d4d655cd885df669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fafba98e67097ee5e01f3b5497a26770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6e0320a12b1a1d5f66ff356c23fdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f701edbd36c529e93cda4c3d395b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1780ec9e9a0ed3baf4631fb5ebcc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1aaa90d01c17710242f322b99e79174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752b645a182b37ccc5481b096ccc9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cfb46fb411fadf492a60479e401d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79db44acf297340d90ba4bd2a0c5c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf02abf312c2ce190165694f2a2c0d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c415d3b7d185edede7198eddbc3d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53f7573f4b359aaa72a9580f2f15e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3009a2948ca63ce17f79a7cc22004d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b7d149ea194b2074673bfc348ee082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e32d05179c3f68d94a62280a25419783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97849e79e79679df2be62ea103b14fbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92590cbe7ecd802c57e725e57c7e21c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a8a86b34ff8d491d12d054790f66086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb9d00e4ae3710732f46262eb9e26287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069327bf9342a6ff6929665946d330d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce18cebc1dc445dfe40e11980e62389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf892e07a318f06b399d3d2b28ad3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7906ef4e107b9287290496bda3ffa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9531150acf0111075bd51dabbe3f2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1d57c8ff79f8b835bcb61a3f8686293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51815102e3eb4aa16f05c1050bac1e3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2becce8305b6d393002adee30a702c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25055a5acc4bd461c7ca3a50360c81196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c39e0ae6c41ed35dccc1085eee640997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975bce0da3bfc397d60af4a7540e22a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f5dfb9f13d388f24369f1a9772b0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9978604f7aae3ea886bb4f01c675d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130595bdabce12e16a70247b853207f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f69cc44c85851865ef91be35c04e3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26275c9f6440ca4d59dd62b26e5c04ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf089d46eea8a925e9b25d693a84908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a10ae3bda8e73f23cd5b008ea665f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d159f7d97826c4d1601d2ccdb2967e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe9379beaf62280f08e895bfddf8b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160c1e0c1ad2a06b1241b2dafd5f751108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec7041116f361fc7a4b8c10fb61e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225be88dbd90db756fd698cf68329af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47392010d4e8f64f378a676bd8d2c062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de862a6a9cf7447742bb0236e10b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbe5c6c16e5eb0defe0d795edf9cca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f34b1aaebc3b57fb6f1e13f0717ebd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310929a70f1885e98182512d29437ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7679189e3766ad699db68cac5368d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e511ecc27689217d5672c308257c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7daef1f013dbc580ce6367b1ee97e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59101de01c17089968770e57c86644f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332e48f78ea51afb42dbb781e334d05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b57e019f3187483d3a02d71d36f367121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5022952af1a644ac47ea8aaa63d987122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbda835aea45ff4015c2d3db277e04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f40ec996a7da9618e9daeaf2a472d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7788d796ae1a9a7697cca1d08828610125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8dc910ed2095a3bf55771ea9b4de9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de5cb9cc000f18c648563afe1bdf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35937d10856c7610ca6d54afae3fc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd97dbdbb21df146fe7b4ca51f0996129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b39bbcf085fb66bb5105d5ac9515d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ff00b96c5f111121fb3fa27c9b80e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2b285ec9cdcbaa356e9d8bd84ab0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3cab133495bca4da533c315335489133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880b22c28864ff79e2d47ca9b253513134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9a32e51f763e7c51a369fb6792170135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44053aa5faa40c178df90b2aa1d23627136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f6469661560f5747b81b94c43a191137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3767a069c5c9615910372b3c95bd1bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aae63a103fb2aa4da2dd33510a2746139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0719cd33addbc98d7ceee003810c0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11514e85229f559af44b11d14bd9e89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625874f245ab23e90ff04fda39a0884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e75f01581974a8755c943ae2086ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbaf51c64a63405d805f3ad8242961144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6acb70da9cb2f042c660d83336d598145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094042ebad4213f24fecf927c0243b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4419295ae15c02d3159cd40628971147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e6481c5e60497bdc63ac5a396d91b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ffbdf44d27a808f29d8c1d48bc208149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a78ed532e9030ba071da68349959b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb9b256898c197ecce0104bcea1937151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53857f8b18d8dc54f301a2e14e127152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523a43e0e3e0426608a29022d53c60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d52ea29ebe4bf8621fc9719c63a4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f7deb85e8458f6c88f358e456a0e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826204f6e638fe22495f49c4acd8bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed63e2f6b50216dd7c60dc08aef5b1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42103c78d9ab8182511a008a9da8ca7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67500bdb39c9fe8476104512ce57ebcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c04e359139ad57ff26544da1a2275160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4e543c1d88765441e114000fbdb6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d23f7f948221f9fe85d52d899ecc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374e15e9fab18a1b78a2bcc21c2a4f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d2ee92d24d1c3749623e16e45ecce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b784fa046f9c28b1a98ab005870dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f082cc7ec69172a757bb50432ac0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0413a02dcee30efdd0b487fcf3f63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856a113757b1a20663cb91b2e1b388168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883935e778bbce263899c65b4fb7d636169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c601a95a1512e07f1228439cbc809170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75775cc5e7643a119bdb97c0a8fac82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b2817d3c95d239ef21de172c9068172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b090a3fa421cb74de05dd5ca724c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc0e6aa1aee92ea2a95084577d79e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2abfbdd5a4428f87e5dbaf5b7eb776175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b3e456dded485569b566ea6ac3274176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0253b15dff1ce67a9978c33b1936177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d30dfa252a6f46779b265ee6ea933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b7aa887b45ab5c1574ad50788275179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0093f9c8e84ac590a7d01513eee605180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8473b2cb74bbcba9030ebb6f084d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780f31c148b8e8dccff66364ff79fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528996528584b029c2343d40765c1e8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3a6b3c926a199527f5b4ea0f2b2bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff32c614f65b2d67cac5b42820ee649185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3e65e7a1a294f210a1d1162ec720e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ee579baf5db20161c09d98426f127187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec92134c8e0091b279100ea52928dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1163af7d1a3077014ffafa450ead878189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdd5ea9d46db2ae3681f1879ee37fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942ec8b0c6a6ea7ae10086eae867db8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3b6ac5633315ceb02aef45e79f003192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3d3cf4e87f0f8f2db5888da60608c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df490cdccd010ce53a857cf609948e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd70274a3f90ebe345e141c73cc93d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b63062ad51605f64e74e99805452f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fe69a752fe9d6a61c17ca215ff73e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d87d46a931e89f94fdf5d45a2007a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da19bcefc2e4ded8463779e185e463199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775961827c4b04565117fda96d9a21aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87df69a235f7241f2f8c7e0f34a8d6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ba1c573eecc8ea8dfbe2c25a15a32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89506245c14a9a51ff41ba772d4064d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577b7a7e96e522e4ad32e93f4e566c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9466977400df380576e9c11cfe74f29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5dc28a54635cfcb1fbc64ff10cc3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29844646d61d1cbc2dbfa12186d2004207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f1a196b368216a70735597a94df92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a53978f49e6bca6bf524c3b51d7e2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339edf3c56497a2da40037ad5432fe0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd178423695f34995d07799ef19f55d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb518e7ff747f239e17637596f2d82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e04955e943d86f4aeb0a90110825213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe3e9d7b3a1a52575f14e7ef84f42c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b3c0008900707cdb1f2239378a0e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e12e481577eb96ae182006e3515219216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe4f204a64f4e6acd2fbb094a2a50f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc558ce95f43759252fda91ad416ce7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bc31ff0e064ef9272a74406ea1358219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8d1392d24053819628012fe89ca96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8724e4abf5de5df605e83ee5a8474221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0bdd198090b394c47142ee19504e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa392d4d2a37c387145ab63bebcd8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5927bd5b609141ba7c2501ecc359adf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07ca812cea7d18eec6cffc4cb02fcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a4c32d6f1082fc95b83d1517e94c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5340c1beb42c6d4ebb92821ff4cca4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d444ed208a8169f93fd852dc04a7a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f931a7fb7b48d05566b87b040825229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f49d4f3e4f4854853644e98749a16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027385185cf6fc35247ea2178d8ee478231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92077851f87262eb9b77a383826a407232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba5113fc52e9771eb8c3feea884be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3817590879a5e62218db45014b94c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39c24e008cc4a17fe1cb17bd5156d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8bbfc10291d65f1ebf3e447d4beb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b5d50859fcae9da32459dd96e9669237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b069ab8717fb60d1299f95675bbc37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f42512c9e41eb24897750fc8bc047239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92f400f75fa3ee88c7bbfc3a864a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abdbe684c587236aad52278090efe3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c67b358c894a90398007c9e02d94c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfca69635b18353badcef946759494243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552163846ebaa17acba2cc5e681d12a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788745e81f0f44c657b40d5234b2a291245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77922212feee06b95e97869a172a74a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5f0c0f764a26cd4a58f1a1812219f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7535cfffd6f8dd2ccfa4e8d0e269a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07392b6b5388d3dd9d51d52ec7ca1dfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd2a7c65879d1d79146f0ef205b551250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2450158f603e32d8fff8a3812f92c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ec2accbdecfa75147e08737908ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38d48cf2cfc550795f62f7f4fd7639253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496801df6bef5055c772bf4daf616d55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1703c8300bb6fddd6b13825a191c64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c31442a1777941a552e9b4ef3dba4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee9c7e3974c0877220c52e0ce3865257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85904fb32c45b2e65bd81575dce2afc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628eaccf00eaeed0367ef2ddc3b4e7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdfa1e1c42cee765ce68ef6d5f27e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2de3409f071840834244612fc8dad5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d71fd0fe5ba5c4d0d43b5c16b0e413262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cac502dba6da639c8f0ef72807671263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77198c9422ad660d3b48d0f9027b9d4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6631b782593e6889d76a1d45f8e5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efac656a0754b3b6e8154ad7da0cfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea955719cb81df89abff3eb6ec1007ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccd669f335be71e3529118cbab1ed3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095514bcfb3fbb70083336dc777d982269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d6bbaae5ce16c20eb1f6376714e10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6edfa420c626aaa3416037e3d321f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d10ddc3c73d915806f6c0b471289d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8067919e27a0fd36daeefe9127b78d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfdf177970eb5abbd1fa0f4efad183274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43acc8a5f73d2b3b6e8770668c5e6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fcd51c731217acbdcc430e5c30c84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377236b6c0bb0089a5b05e3a634c3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5f8b7870c7b10118c00de230eb03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d1540a068b922128491d60e5a058279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84207e7c1df6567fe3ef443119af46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388943a04ca8b5ab0313c1a8e969a52f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd030e27181a96ab3c38b4cc8860783282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62421d9ed15629d4844c703e24c0fdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148a142ab371a158b698b1d432bc8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fbc26b0bd0193965f910bc611d5e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe68d4fffe67e67552ae3c5131ed8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cde791ab2cad09f196f5076020090287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2ae49518b70865b6a2f0fa1d82811288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03053a35a11fbecd3112f6e9c94a84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5670d05497fdc8dceab6effb62cba290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>