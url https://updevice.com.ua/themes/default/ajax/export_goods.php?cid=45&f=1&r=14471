--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3292ca6fdb880dc0a347d1f70fce3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5e93e9a924414e3e8752375a19db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273262871e9821a869b767be908be8003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21b3c18d19b56bb6a67363b3502c584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bfe9406708495170aa745f35326fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0b7fb6cc82bc46a26da4561a2c2706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c45916dbb4e5925502ed77ef963cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91091485271c829e2b24615db7799d418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1dc9235724fd9a05a30bdb87b46c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fc3eb097a5aa0983c5cc458515aca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2a389298d6205e8184c36fe8fba1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00750d39dcc8888d44385e07081fd2d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d093244ef15da9ebaf2e35b958c88d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccfb99f50444b45b7fe41775c47fb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602077a9370798aa69dede60bb1ca00015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d834d4fbe27f1634375ebd7990f6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e082697b99ef5d272dbe302793df117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60b7b0633907f7d3eb4099e5de2a3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254d1388f42f4e89ab9b9f13dcc9c1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f5976c96dfecaed04b16fab860afe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0433f4ccdc0c5e362333d6dd84297f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a2f66189db6277316ee47b267f79822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f14bdd0a933e82b82986e458613aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670616a07b0d64dd70fd6f42072ef27024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7070a5395ab5c807d8385f99deedfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac261d788f704862387ea9665c3194f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d40a02bbce415bba469dd4507517127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5cbfb55b23d4dde3e2418a1b13f5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd26e8b00423ff36ad2b3d148a0cfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13b74fa9edaac0e57d039b0af7dfe630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd03bf0bcca93f2f154b8e8f047182c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adae192900c0b25d9908bbe27f0ddcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ee0b122df90926e08698b89fc80833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5b7e56fab5f345072e95b9007d5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69e408505820c6d58d81e3bbc2289635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee2557660ded8c5541f4337319aaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb3a1502749deadca9c605d42bec4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a6f9337abaa458691a762d0375b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dcc6499379c0914268f6c365d868439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb367df67fcd73200839a9384dbb3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e221aeefc3a61cec5d3054a481ae23141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30304fa3fb283d5047487cc991165fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197302f8e08dacd1495abffd21f2295043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c690f5179df352bdd98c2c1846e73544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004a392f0cf746d21619aac6ad5b8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9078cc3111f77d06fdce900413fd1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31733c4574767b899a57a89e5887385e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31b32268399fa11fd63c6ce544f7c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5abc6271b24680db0f06abe4f56c8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74795f664d7244a7c6270aec2a8eb63250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bbd56c2585b4e4a425ab25ada54dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad98aa0f4fe9405d6a5d9e66283b24552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08e4d7d5afd86619a7758738a6724853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9efa2c06c26eda0947bc1964ec6acc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d1c4b6dba0093f24d682d60b9ba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41da157000ed899c106af1ceda7bb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07554c492955bcc81b8c5056b35a8da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635a1d84f979b4278aecf0001c007f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa66d373d0d2793378dead3ca532bdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338644ba908c943b728f3d846baea5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794fb5a0df89ed096ef6d8f6c0a4d9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feab6a3d82fe8188d37c73ff968965962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f76ac58d3b6854a7038d7b391ddd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007aa06a7acf5d1e643983f8c28c87864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72730f5113b69b802b481ecb518916e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14245b608d8b7f6c38f097fb8bef85066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf422d29289a4870a199cea520243ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e848cabe4ded618a1109ca45edbdcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3742ba106d4904a2edc2ee7140395d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32d0732bd3c1b4291a5977c47115a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e965dc2703c1fa78a82b006245a5d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f0daa8db87e6d10ab203b11f47e1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221733882e45f86da8fe1f78b064c69773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f709325b545cb09d486b5f1e22e62ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d409f8508a16b55786e6fb0184193875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859b6a16fc89bcea468f58e14d170a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde77f93f5e008636e134ea105e4ffd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb1ea4b86aca2fa4e77abcb203ad6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668e8dd534fc7289eb9c2f7262ad26d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c09f106a6962a73725aa7823e0b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e48f243e7b56ed5338742afc648d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad23cd83fadba007471e925d267eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9acf2b5712fbf3f8141c2a3219a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf61fc955e9745f50d9dc26d1be281f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839912a0e638cc306207e81120b10cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d31b69c07b4798163b53a88059acfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237adca087d70e4440d78ba998d08d3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd707031e45bed71c85a09949cad488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2957bcc6bf63f6ffd1c6fb6a8a50f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7365906c55d4f95546adfe5b95b7f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c42ec5a919bfc0e2095636c9fb0d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ff9abc76b70234fd767c5993566b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b365b064fdc4e3084570b1dd109b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20610c8817a17d3b2aa54615ac4fa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de286ede34abc7e5fb82d5318afa0ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d0009598cefad312bd23c087bc20296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc1c1a2eedcd0a9eef144eebf847e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51183c5dd55020e79bae4329f178bdc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddb92c5c1d3cb0c213d30334fc342f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ebdcaf0ca52582fc90e1985dc705b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3c3705e25f66a56a7172dc9218ace101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c41e6a5e2ed9bc43416889c146bd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1522a0c7a0159e6ef3e1c56ef76f412103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb3baba18d82efe39ef4dc325c901104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102749919338caac74be7bc86d78e00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f818dc36a32bc355c3bc3f9109ed0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0877049cb2aa05ec89832259252e0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3d70fd495be6d61848eb631af256e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899458b6bff959b73c46a02ad426c89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1a799d9928ed7c1d9b4884488ab33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8c97eb626057f347d78865c3455a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7fb596fbe95ed7fa67a15d8b85472112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2112d1fac5b3cd7ef8a60331f55d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d58d0ae08b7be5374394314a1a04f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5e388104c0aab19081f34e2d3755c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16277a5dc469856db77f4ebc11e3e23d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43deda00a098e922b20a7a86cd7ff2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c8dd74308adcc0f325bd1d0d58027118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638aac50adee250e94f8f7a973a5a10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07b6cc9da9e34f97e791de09a93ef2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2cf5426de20290e38291002f83d4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60eb3054c5e15054edfaadc3153d57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b29e6d10dfbbf4f0f190f1279ffa52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748855040c306dc810e67188271b9d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f024005d2953e97fcda01ab66381aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3156dee548342a3935316c753591e2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49ee2c3f60c50182a4bd5c1649267b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db4c011d2aecf8d2e8458d3ad47474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533f072660c702528c8e493438d9489129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71c1de735df8ceeb92c6ee8f30b469130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4a8e1e7a2f1ac15d7f510098d7a79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad787fbf2b2467b5802a7bc97ce1a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb55d01237f91705ad2375fce3ac1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389783869224e63b3cced32f1458997134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c72cc2e30f3d1289b61a919ada3db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c8c5ec6256fef2d499157bca47d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb13caaf3cff2afb15e5db6a6f4af6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392304e8a7f0432efe7513374785f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54950850a2cfc74d1552100543515c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f027dfaaceba7f5aed58552b7476f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127aa11996d5efa0cea935a069f3d4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e02f81a4263dbd505b908baaae11b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d5ff64cd1ad5859620310838cf349143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd738a6294e1169f615c078dee69dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055dba430f860e907f327946f680566145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713720297ba2693842cc5c9e3f534e0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d361ec9109d4bb911b73c7afdcbd57f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a7051d5538b3a608bc2647345e1cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ee10f9b07eee36ee4e2e2ee509412149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e188e4ecc1a5f81792ff90373fe6816150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5388b09022a2095461d34ba117fff3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536bb5d360984c179d9680e22827cc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ae2ecfdf0eff9c8b128f571065d89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23418d8f68a4013c501cc6c04613e4c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af728e23d9bd47b9a30a86fb07f242155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e501468d7a2f508ea6d3dca4178451c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e821c8f9af2a4b98c8656f5f25256157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fd8954db053222492770233164cac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e874d1b4eae6cfc2f4fdfb5bfc41d05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af8485e8ae2682975e7472a9b15fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff3b8995d3ae63ff19c96c65a5273f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f7f724823086eaedf489cf9a8f198162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c85b3a65ad2aa769431e2173af653e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc35a60e55fdc871cde083ec044154d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b3ac0f448e2e4053a928b17815e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af6e937cd7b3f4c7be92d551e62015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cb222a72c94c3a414a1f559ddf72e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972cdf1c95a5f19359bf4df36122511168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac1306ffc2016cead8602558e077fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ee2d226b6447923c7ad0c9f3669b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc464529691ec4549438c7a1e191793b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d4cf53f47ef67ed21eba672a2e041172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d7865559ee29961e33eb71e03302173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89fd4ccfe0c3f4dd3411e47b8f53f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21691c25d083ae453ca49abc84b64271175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93310de89a498151efab64de75442176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa61ddd6209f4747c6a4663abcbafa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a101f3fc3a593a28ff111c4550ecd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c79d648954b5a9f36cbb36ebdeb404179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19115a9d708ac2ee921ed7e25c99d844180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe124b25c9d2c34c3596e2774849bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99321c57fe4a2c03ffee9d89806a81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7efadc5f9f0fc8fdfa919f36662c32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296179f25b80c3ff10fcf6b01a43c480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8a822c91dcdeca7e1f0b05f067692185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523740e96dbbb000f7a5f5f271b881ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abae51c7add45ca8069d2a087b3c1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908723a948810d404c04534adf120b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86b98dffb357a6aaffd97c7d941511189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8850cdf6d03d4c6470ad578153d739190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9185d4a13bcf6679abfb71aac209191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4b2d948d2f37cfa0640abc73496b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dfa1a22be6a4443b2bea92fed8cba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c224b8ac0bd4284e83e8afaacd90d8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b5d27d2f3a82e1d638fb52dced03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029e6769f48683f5b1fa21aa7ed9e87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4812a713ff13b65d3af2ce704c8d3a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e6cc893e79fdd77774e7c908dd874198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca44c595e6e497ab4d8a1d415c54e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abd5c252480162fc5d0c212fea8eb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bca8f66a831baff15f56e0985aee79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa69af44f9924a132a3a2d5a293486f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7665107691c2496a5926fe8e1146d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef321baae04d51b5f0eec4b402ecd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f22ff4bd02dedde6cda5c3acfedcdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efdd5d1cc43184e5889501971f6d52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcae71aff0d9780e6680628e69f0db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876f838558ccbb069913498f626d7d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b469e8a25d98885ce20573d91e7d5e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c234ce1c358c605fb7388119f3a652210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2d6f9b7d05676b6cb43e44abf961d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4bbc1bd49c07a269668bebb3b4af7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff865315668e51cdc5635b8cc17f310c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5ca2011160a645280fb78ef82b160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf0fba6361f92ab7cedfba478ef020215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211f936d68775418068c46b7b42169216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf3c0226c892551749e1e6e386da0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ff597f50fdf2d92b82a97280f0ebf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b237ab3d8c7f67fa7652ff25494f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7962c92725869d65cf8cc1ef22458f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45739d5837565cf2dc1dc5c547633ff2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb674265456894cc0717c84b7179e12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3e56adaf3c7eae6f1433d4a7dc20e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8c1a4101e8bf8b8b3a0ecc6bedad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078bdb8a9a25869559eedab1aaa95d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7de2f06dcb9f5d1b6efe8ca4eabfc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c3c2144f80d20efd298b0bbfe6bc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee068e4b937fd1e3dc8c4a308a705c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dfbf1b3c10f9cab1e3a8f8ef2e64b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d64edf61a798b3d8421520d507e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d743266da34d87247feafd2c8c7254231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297b85a07a8efb32107009c7783a3ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a248305036e42a8ac6c83f6a03c1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cb27f5920de20349cd8dc0dd543fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b44958e6050dfdd63865943cdf224235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a18fb3dcb3098cfa77bd8ac213fea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bb6b4ec256d7ef5c1d789e3fa7691237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8bdb5b1cce7e2319bce27d1f54848238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1db42d6cc9c47d2c366d5a67f9b84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa997edd64109d48ab4d07fb7459e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279639007944cea35e1a20bff3503cc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4686c7ae6b55efcf235ba8d0139989f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caebe368b676c693b39a76c35a1dc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a47572c3163065c4a9c3c490e2c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e99409a694f5bf4132aa0eca0bfec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326ce127ee67e70f7276325f1183a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036f847446c4afe65fce3a1147943f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac7676aab1c65ac60118eab0a7ac2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3937ec85278bcb28b13324f269df70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92b9d5f61e9db888b483dbdac449b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8a93aefa9fd21c1eead5e748b6a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0ac1c5f2e7dd1f4ad528a81ae52a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358551911862966c1694a3dcc1c4db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a871e3f79823aa0dd4d19a775d55c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a95554c0245a6932fd68f32e32ace255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ea170ad56cee92ced8b59002e4b0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef818aeabaadcaf0bddf11562201236257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493d21641d487a7225d5d34967a6b81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328450702449ed841fa2c92ec5df9ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36bac9a6d71f9c81e1b833d4cb495260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc393d5adfc4febea80fd0d41798bc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d016b57b3d0c37e5c70842d9d3f02f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e1c0d6837914744276ab474d0027263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5216edd7ed7a888f29212fe14e8bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaab6fd61411ec0fb8c3a12b75dbcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58f9e1e1f5148d9f8bf94e477cab9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61503a1973a1d86a8322d87642072c17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168a779270e9ab454e01f1a34443262268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45b38035a68bf61d6309efe7d4d7f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f1e9cb6f3d7fc068005c4a1e999b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678be04b803b2e98419d1167b64940a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851286ba8179c4e8035e1ca9df7e39a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3082a76f751548fbd5184282e2bb893273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158017a61812cc9545b4d1843f0ca8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcaca122317da81fab0179ba32f038275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98903caa1d1af3d0e2330e0b981bee2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733e6cd2aafe498237a9903f3efe9b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622d7070e150da893730971874cdb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c3f12e772c1042f8e2e69a07a161279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f2a4fe3736241c1e9ebc853244222280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754ed27ff4d08b7b35d22eacb6523a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc459b23a0edd17f5c2d2f24a68b324282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4b0ad897d1bf759cf076290b47f33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c1708313cc849feac0314d976059284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe4a70bbab48f9d742d75c8f5b00c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c244143ed5fd413d864037ff5d2aa3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd879efe51a9d8a58335ee30258633a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4886c499d3b6f40e8bc0eca1d9e503288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3380aec98387b3a205b02eaf5e2aee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d06a6b7d447224e6469e20f84f637290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8eccb9ca803c5a05b78521a633e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c3b01f66999f8b5d44d14c019813292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e193ab3eee58b7ec43c9b81634f18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38172e33783ce595efe2b796a1afc495294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a015ba91a7f1f69e661fc83d0c8c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6652c20ae7ca7c90511249fe641a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dba0ceb4b22ed2092f175786216de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842deb16732be05683e524a9126481b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236845545afacade3ec8e366265c8f61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02180a491c8777090358efbc34554a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a53c99cfd180d85c601ecc402efe6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a38160f3a6364f6a37c869e9809329302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca3d9f4e58c408467227d61765dba9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc264d42720e451ba395bb8401067f12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf09a0c16266ce1f1384e39de4a29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf0f1069e4e0b07e3bd23dfa7af8db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c704e4ed144a54e1e55dcd890a54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a27a9253c5997bba187b1125e68404308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a902234c8a033073ffa737e5bb351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02566cef5682bc110ec77571cf42cc96310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df53ce114d78e24091796c173202d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f4706d8e25b97683ae5af0a38e07a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848163feb5c970b5e888419fe7b544b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a192418547496c5463db317b974da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2238d22051b9468bff264e6ea58e6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb0b21aa2fee899e42fcff60755846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a905214169a2ed4c22b76f4e944cbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bd60a182fba125891464aca1ae58a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abe553521b5256b4c4bd21b37845969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fce9b04d2993baa3db8678ee94c99110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7edc715239d0fd04ca8becc66d6ac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4282936b45f399b5b57ddfe93ce6af012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a3dfc5c42640f34ef197aa1b816213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe686744cc58ff45c0ec2dea2f86e5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db25dd074e14294b61f7d26e44ea5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66eedfba804b1bc95b381e0bb68e8e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae47ed713401419a478a07ea0f647ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbde5886129132187fc765be92267418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a268e6566e3fb3a1399fdc630c60719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ddd52086860ff2fb6a0482c9ab79820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1024223555ff7bc730646861b7e5e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47025150fa06ed4002fa24c50944c5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f22885ef446e531e9cdaea92b88a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea0a00bd4106f71c92def045e338024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696450f4839dfb544b8a66b0d25188a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047efd9d4746a26509f6ce568a2ddda726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b957b6dd8a344847fdea3aea9d52e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faef5f235ab4b7664031c9ccdbbbf8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab744f0ad424335fa634eeed5835c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889fd5677293fd9d61c82b4f58c2f4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b369dbfddb60c7d5848d7ce26ac047531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422609ff2b59a2b11be240a910bd70a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58628987288a76916325b41d36bb000933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271249596b3d6061f6db3e32a1664b5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecb35ce2d9aa570e4095a7db9034d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113feaacd8a09415834ab9ebcd48c30f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b921b9f91a86849bb786cf1e7a44137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c183007cf339591af18db4bf8258038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee97e7c49adaffb0a7a3662b81fba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f03c4f08cd9fba1941863e3d92a90b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f586617606ea51e3e636c1f6cab1c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac6314c293195f6941082d92810f9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9a45cc77bc0146a207d6df18fecf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4554a1b27a86182c7a8559b641db7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86674e9c04b99aede58df7f8715bb78c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac9c2f86532e3de4b8fe38085027dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1ab67443eabb21f6dade7dce2dff547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f1cca090f6d20a9a7ae50b570ef8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ad3f3c5659ec1b8ab68456baf43e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c855f28f4022f7194c16d30c30d4a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa40c0af5c638293ea2199387d4c0f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa5d7e8dfd16283e900ce8f3d010752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216defcf4cb9bbf932715dd22567799053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27508c8db1205caeaaff6ba3bd8f272554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deab0cecb86330737966e470314234a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966510e13140b7813be0808b3e3197756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cfdfba78069bf104ccb34a0bed52657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008d0178195b780d8ddc65b39d899758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2df4a54c8dec59673dd02c1c7dd8fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadd393ae85c0a71b4f0063c035575060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc674e08ff5be8c5b2f99c399a9ce861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd1c9e5832e3d903b66f5886eb4f3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638696abee768656c61b53a5442ee1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d493113e118b6db462eda14892ce564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fdf445da154d360e71a6c9383fa0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a7087a55d1164e628355695da5bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35084cf1089e772142685dddb2b63767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f749729309b9cbbb887322aad9e9f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b002b2cb803117964edfbe43f6a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d34bffdb36888bc7ccd18d1e0f08270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d347bc3be7fc6868dfc072fcb7c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d9fb016efa2fc24ee0a8c865cc8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e9e0ce4662b78965aa4d6b05eb0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07345f545ad2f7b70f0d208c53006b6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672af394ac0ec4b10a04feab254e59175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a8ffe8fad82a5d95384057fdef94f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456436447d784373313454bea7efa6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6bf7c5aa2d05f6623484191630a1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0736c6e78473972e6a55611b63420379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5be362ed2c367b7cfb25220e247e9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a1bc619f7ebd9a116150a2edb0f0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43599b3587ace20d2b244c18e5123f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7547968dd35150915abfb3b2638b4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e00db5282d581bf2fb431bd0f79d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c2c20a047d346d7ada1950f25f4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587546360334d67b592d5806f871e61386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1822814836208fc1e2a71ccbf0c2f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172def450126b0d4c1462107bfcdd4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64711a55dc6c0674e0043f91b2366389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db19d6480fd8c9119468d1fba7a82090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680ab6520278d1c363abfbf70c5abf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d240253ff64440dbb8b93c0ed8e9aba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656196aac128b2440c57e73e13afe3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483e6062031d24d5cbfb63347dc8fc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58bd6a88729cc0492a5aa3642ae6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe2e28382360ca5a1a61b36b4ed30d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1062535b9bbdb428cd56f1ad44ce1f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c36f1de74678edc76519553c9176c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd1e7018659cc9c75a4f17f411ce8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67276fde1a65ec556ffb67650b0008100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e891eb1c19efefead203690a3d4848101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea70d6c7674f1f2f829a24e633769f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5c496e7f0f18ee47113211e9d2b08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead6355ab4b866d0004bb9af55452f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1936768e67e0f2e0e75146b1e620c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dfbd5cd50add4a3bb3ae33f772fc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0175d4acb7cce29b1b775ad055a01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558565e168216794b6cc146f0d09b407108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5be02b4e27739db50c65b78ca9f365109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f443c567de23acbf10e7045f2487680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773773f943aa7ab5fa2d5c5b05574c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35696745058717c9d6a71387a1d1ea4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa8bf6ec272980907f288da7ab807113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911faed8cd914d7f41dc02d163277412114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3e89aba00bfc2365401ae638b9ab3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8b987982f6e285c9a759641cea90b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584616300cf8fbed49140d9ff48d7b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f01e493b15488d479325ff1ba80284118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea4a98317f4a500ecf5b07010ef46f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd32b980b04db4c39783762cd1384120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4228f29a9ca7a1359afdb5bb287c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef8ef56fbaa53baa89e912d430b6aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016ebd356f12af570291804067402df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8aa1a9b43a79f6fd0afb41bcd977f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd02575edcb18cbe0abaf7fae9174125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffce9bec95e5f32403bc9fcb650287126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ba97e5f75bc98a0810a5d63a4d40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eee9cd9ec899a85ce74ebf2aa9067128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ba00e37e9fb1f67cba970f4085b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ab67fecf379a4c39aa240450b3de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807a89320ba41f11ed30e09ac7659aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1777b3be742e0930e2d4d6fd0ee1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f6d00571d06c4c730c43688245d4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3183361a4d3e984602a6028f5a6123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72835b1db3b03c18332a7f871107d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e850001484df66ba0e3189c63dc64c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6020a14bdf86920494019e00b856d8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1612457f15a37b1e9b83ce26441608138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950754a95cc8b89e9ffc1422ee273fcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faff4fcc51fa9d7b136802e3b760ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15714a741d49f03073fd5e8f678b9dce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021178eed8777123128efa29b2cd3a2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0af72fe248b2a428a6a331968723143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e44cd487687e865c0d87fdf835d001144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfed5e62572ed89ebd081e1cde3db9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e18a73868dcf526f323ab75727fc2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b5229f8c92a5c2a5dd62e0e8b67f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1fdaf721d8d09ce3ce743c3117a1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92f23e8895b86a762b2c6c93d6bce6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba8c79c18c590bf31ddf18fc870088150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a93ff05baf044ce0ca5dc5866daf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119420ba1918738d157fcfc3e541757152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899cea8487ffd801fe2c58d502520ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db729d15d5e2bf7cf5b7ce6e56ad73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97c637eb28877b7dc200c44f163931155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a59e63100b4fd72f533783b37bf1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72abd5d7cd4dcfcbc845ed911d8721157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcda42de73c8dc3d6eb1f0ba9d8076f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a57c6e5fd8cc26a27aa5fee8622cbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1c7a765dfabf2dfe6b5fd85c825d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a64c5bb3ce0a728b8aedb917f142161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c5fccc3a059140371a47b5106a0e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71c00f9dec60c7607df18c21e1ae3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c40e71dbdc88a9606c6ef79a33341e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eab0301e02ce8c4db21ee5e429580165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbc43ca9c9697dbd661497542f3473166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b745dc180bcb46aac12485482b36c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1129d81b4b80ee791100a4336ecadf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3951ea062a57beb1f2aba43309222f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d8b63ca003a27a1c4171fbd9c1b8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b26d865be656c141ba8aa1c780e7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4edba7632f62edfb4619cf3750df0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2777d8aef63fd6cb1a86a367f494cb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad09851c7e7230870ba6221666766174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1947d357acef7f9945353e05a045f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897614671125fe49477ab57b284fa7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23cceff55a0aaea925b2e6b7167fa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db2f1c2ac321fa6132496c2ec1f4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7676899721222078b6ce876c63df07e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857364af8df9cf5bfdc9e758f60d397180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb13ad2c56b369f1a3f0d77dca917e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e30f1c918940eef41b1a19a8d4c8eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf2cc34a0a94bffb0c72f1cfbde495183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec844be4f00711d798964c75be3a5844184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b4e62105ea2617b60d8528f25d5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca3db98d3d72a684cca5effbdac5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcd0b200e83d35984ab6a31b5ac4b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a4459d1b9c719fee5308cf9602508188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51c325ea4e768ce7ae4d1b1ef6b06a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e020b2502256e953ea7c346364c0a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bba19be61ef5e1a63bab2a97cefd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34b14a6208b94b8b98a3aaca936a54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c2a4f4c343e02367f706c72d62410193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a932d842f7414c1b8d1f3ddc4263194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089be802cb714fae210fc7c0efd897195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d4e4f669b2ac087a97b1ae9f17a01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c31147d099d210922e0a8edd7a6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2677fb5384affa6b2f5277d69de93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788174916831b0b5a69b548c506c2255199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110fc63de2e9ab1c100c8a534a64ddf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca577894e144369666d68f436a6827e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e888ade3d8541bbeb4c9f97e8a6e5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d489561b0b489adb5883e51927c3ec1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ebed1eb40db6f2e01e444a7b9e191204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952300e4c640cddd2d052b8ab0883c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b513c3c5e70882d6db53fd93bdf4675206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25ad19a02770cf5b9a6733f98715e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da5c92158e2eccc5aa8113a769533c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb20c1ec446d2a9e209df9585a547209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc5c100884c6a26807d569815b1332210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dd0a0edb735695c74d32bbb7e4cfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dbeeb70f3bccc82e0a473c1ca35ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a0fd8265e2d6d910e9a28529deb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe1c4bc1c9b2d66f9e3af730fbc7b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950818849cbdce9f80cb94ed0953c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d803f7f75246ef04709d38b1737c5fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38019abe4f809e71a595a2f172bfd2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292a5689753500c16f2dff5853e2d7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb6cea08dc24a17a5bc44716ebb45a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa51583f298c21351efe3627b4cf998220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e66c45cb0d358e3b9bca23f072395221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c2532dfa232fb142df3056e5c3ee5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a23a519946a6fadc4924bf231ba418223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86243158a1403ab8be235e8e1cd0119c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5dff9f3df00df2b0a404ad97562eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95259f78c3f0981e18bba84ac07a7f6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c41faa735e52e430208ffa9253780227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97590d128f756059ff7eaafdf7fcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c4de8c866065b2fb8e79fe5ef467229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d7236659e595f6e17f35737524819230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16877e165daf92a512b2c561034e2f3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca183b6d8a33969d82af3406ef2119232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dafb91b66c5642ab8cebf7572e356233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ce4b26b5b575aa7303dbf810dbbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a1fcb8606f9631e44d81b4bc5a68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a4a9af51640632bf3a284cddf664f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f237814e089debabc6083d56ec196237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb0c3c4c5cb6209b9a2d1784e9bacc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a406f9276b504a750dc66f2ab7b5ccc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b30d655a1733a698e4577df28d26a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe0404448ebbc837d59a46a715a532241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc3ece3c21e320902a1b75ec6be3d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca836ac2881b20fc68718d0ec117f5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3b4e89f6c2bc1452fd71bf765d73c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92df139ced65df27761169b92a0dae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab30d81b710ff4ecff9070641b099246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29998356b4c9f1b8db8d41820fd35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0730f36072255183856189d54f7fb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d94179b7bafc0bdd2f40f4858af30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdf30177d3d912d6a623227ff59d7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d50e4f167a73a32f6c798ab6f88d8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7033ca6a7532418157da0d03daba45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a82e981bfbedb1ebb5db2e617683253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dd94ec00088c1d64e4e37692c34e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152aed37030afa60a283f1ee032dbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365903fb87de1f1cdefd4fb4b3fbf4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d7c39bfd4f2a6182ef9520e3594fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428772dce857ffd3261f540a62e7d4cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd76aeb4ec64e413895e38422c67dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8754689dd94d318ee890b26bf57c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c7b510dc0d2c86408bf57c0e18c97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28b95b8fb3a98e6752703aa78186a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678e6639244fff21308e3135976ed25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3432187f0c52c103365c89c8c2bf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25c5321488579012d94bf92a62419265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73049ee6606e50fb31a5a50aa3d5e186266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96438f5231651d6bf33d5a510b876844267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce6185de2f856b097c429cdcb06308268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936283c277a29f4b6ec71b8c759ef0b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ae25d55bb2611778d3acc3de5a0fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33144d6d44721c125d632ab51f2518fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367bec40b600468d9250ed56e1576ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd453f9fab35c62f692a3ec3f5ea4db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2637d99b60e169dc7484823c60206274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a41b67a198fcf56503ee3daebec24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197984f9b89ca8c878c1c626d75c31f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784593d22f174063bc96e9499f1423c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c40021fd3e2c4903eb273a805350ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb675a0adb83460448a7b7a5d8ccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee90c0d000c3bc50d72f7afaa91f59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770654ec79f5b4f1a1d5f89b2238f74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ffe64301c6e217d783bd45d157fc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8e347082414a06f91e5c4228d3af2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983610f1eb27e8529d6a6d94907d27c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178623260ea5923865881ac4b6f5fa0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b0f4b9ec504e0896120129dff9b3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c098223b1de4c58115a31d70a1130287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71813c1ac7eef972fce8c3e15f642c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c869d3f4aa448101cc098268205d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8adc7acdfb5b2b6e67a8200073f152290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f33c6ce7c4a62aac2812e5fa6d36e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66556273c2e63a72e2d3d08abf574292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c61f47180d208f8b56988c20e6e5b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57622b98883b7487d772f46aaad4d51e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355728877db3a0cb1742abd63415a93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9268ec00c66c3ccf5a75946088ed5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29429f993391fc5c3363e030070323297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c4a8cfd6985b15b8a044e20c5a20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0287a5cd72324c7d072504fc1901f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7234d22b7e28dcafbd7ebbc171972b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c108f3469f15aaee44a3026b2788b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f3da9e77d62d8d8c31373bd9a8dd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cebee0e0792a27039e3e1a6f7c2db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff14b6429d4ff7ae6e22c1426afd68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c583bf6675d69beb6ab2b0207f92fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee7478e032012e580bcd43d3362b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad850cc3d7b5285eaa1537bac539dc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03e977067785e9796428f0723b9afd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489909e539cb193de42c2a21e10024ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e966130553f5b66ea5c3d6698d0e7f2310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>