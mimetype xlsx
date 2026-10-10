--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da579cbbf9ae13d9e39b51afade80e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8669eb345de55030f94d0431eecfc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e2bcc5556851f9a77c1aa37400be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf158c8cf3767fc8fba07dd2f4405a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156b2ddc503d812e0a8bf75c6da1cba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d4ad6688def6ef3557496c24100586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3288eab1b9cba5bee03be5a464be0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b12869b65486b8cb34fd34dbf4be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b01b16d1ce47cc21343e08486bdcb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8353d0829d5efdcda0bc3d0c5ae9a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5393da3e5b59dac7d038bc410e46c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd67aa46c9b7d26274ee6085cb5b27b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366967d13903efe658211a32291aded313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db97ee01efd6bf0a9712e12323b5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaacace9facab7f1917f32cfc4a1bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34849db8742a157fd6a3cc7591b73b8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ced47404039a6f18c37adaea5dc32217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd4a948fcc965085433830adb65d0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cecc5be1f4094db923410071e43be619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934386cc414a24a1b84ba84b904bdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770597fc7398a7169a15356efb9dde321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa89c75a66b97fb6cfd3ff8d66b4c8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a7b4fcadfb859d1f6356f3f00eb7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b022c7955e69094b691df3b8949cf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fbfbce13dd05732fc461b9a10018425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d2a5238335e2f83f09a6f22bac7dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a22bc73e3c9c01928fa6e7d38eabe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c484041b37a52f144df654734d3a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecd3fb2b8a09d086d71953f4a4443629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c59158c4af68f9c6cb5faab97b57d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19015fbfaa3c83cc296ec50313fd4bf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fda88491d4930f5e28acad60cf2d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c6c2dc46d82609082c40806700d6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7961da48cbbf3da5e10bdd5e3b91b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd294a5f49459cf9051e0781e219aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409d4b9514e358f2bd614d15f254a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2293b06d0001dc3bdec68665b08ff9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176ce6b86751de0ef635319a78b41bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbb3cbb1580c39e1f58913fb2c351f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceee2e7a47b1fdef6cb0de7f49faa4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9543ec26584d8eb86f48ed6a81bb1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93988fe2546a190757d5155a3d66f86642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06a7eedc3f385f744b9bddf8503e1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d56bc17a53b7e44e53bc9740289944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6945f5e9d8b2d1d085e87385078dc8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331225a020da46811217a8fd86cb50ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcbb77e9bc215803aaced2836ec5d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c1624483c49ce254c497b5b6343c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff3cc443652e1592a23fdd30daf6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a766beed48eefc4ba13e4de310574d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57147acd356c429994edc1b51cf1a69651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc3d6480265f19dac9185cbda2d85a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d34e2f88f305b90db338d9aa9118b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe444659ba1be09b2a624129c08b3da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51336534a998ccbd4953ce8c150cf4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d453a2ebea190eb86bdad8052fc62a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9131e23495c6c53c5f25b33e00b45257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d72ee9f64405c8e46f8551a263332658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6fa4b72a6fd14eb49968e585aa43c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcc205cec87563cbb27557236f69c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff638be70250db4d07c20545f45ff861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c4ecca4d659271a881eed480671862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ba2cd0a4b027a7fb19b0be496fb0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dee93ee3d846fbb545e2b29d1f95e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a092e7279fc531b5e422372744a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225702efa66da682b8502b9dd309ee3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a0dc156ea2f951bd763a872b05eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c973290b9b73ad3c9dd419124b6933468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e620c14a42011ac2e06bacfcf05369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbaef033a6ef0cb4417850967f0d4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4c3592aa6175ac1f2e57789b9d0f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67582f893ee3f3ba3669640f58f39feb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c88453aa0fbf21284f5a034a0d53373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1ab2a9ae4920ec068227574bbc19a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59473659c2101b29775869d2516a982c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180393308fd12fd1f74caf783eb8e6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37856acb4165ea9e46e90462b5145b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744748f5c0c794fdb1d84d69b05cfb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd17747f3ce89aa0c3612d45fd96fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeb52e76a4d92c23c472fd8b5c98bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871c5b4faf111fa4461fdd03538021c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b155cf98957f7bcc3477e1f1d65582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d1b0e508bfd198c381d0e3813db6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cc39c2e8bf75c6a6139b71e125b1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0633df17fca5f2d7bfe6a64e723ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2b5f724f45fae00344e18f2c3b46a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130ffa360d95da498e9fdbe95b7f5ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd583f98a7b22eed787362c2bd1c00bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af44831633380a13340f488e1880289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17265199710d81100beb0a876dbe2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a88ca97ee213c3541a3c01d775d5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59e28b11414f59a20121a32ca67e9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8916771771d487d3779e16c210280c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aae452443efbd3d49c2069237217494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a52dd5f2bbc58d4a8db9348f1c62095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf5605cf2580552305e325ab23fd4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282a98d8c7dd9ece682dfc6698bff7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdef016fa91f31bbc16cb0226fb8d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9d5d11be3e497db0daa2a888e499699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af10c4251ff16498f39e05faa32f1cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc2bb3fc8b2776c9dce30f87402ea8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31457471926fb027c3c33a50999e5c7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1462e6ded89ff831262fc944ebe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c18f4227406f7c3c2967ed834590f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e09637b99bd7d742d2f5167fb8246105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861e2b2a4315ed6b59db7106b614ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6d4bc839ce7fcc29ed1cc8e7936b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed662b51208ca86cc89c94467b8b7518108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278cb211d1ba4cbe26de5583f0eccd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8803ea1b0971f2e3619d0b848407a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b49df89c9c46825f04849a2b33bc6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae631ce454341d0bbc1d3b7bb165691112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b4c80830094af80cd1cb688f83df8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05052953668d3e47972382ab90ae51a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c33c227483080483c07f55863a1210115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdf6cd2bba2d351622f521ca3d2582116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1d020ae666fd15baa6ad875c37312117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14e7b32e4f2cf6581011a511e1895a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b440cc35bd567ae4bdc95d4492c593119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fdf56e331db1db2809ca2e9db13d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2950cd28009a1d6243bbfd6bd81143c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63359c43bdcf7b30a9578bc514b08292122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a56b524ad1c400b0345ea8eed09f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed3189f05165538e9e1fbebe2df639124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a868a24ee13daf72ce82b15becd160125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6add4a4c75157c277e86da58d39df6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a38d00627ed0393998443302b34df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be57ebac4af53f31b509f4e75e98f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff013cfdd7c35b07083c0bb1720cef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f1d1407129bbeea2e70bbdc221f93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75cccae95e02d9b634e066026f3b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135249aa0f36b45e17288b4a2b0bc4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21540800c58ab8c1fbbfe396c7cfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a058709c4d0c41bafb2adf42236e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b029cee6820e144bc479305b350a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d04e581c599066d99c97496730e4cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c705fcb677395169c69e95c2cdf41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32471d0d8e484b9a6e76698646b102138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcab7e68a1f0f651e7a315c2c95d88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe30cbba4a4867ac67888e850e53ee2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a83965205ca52c7e99b281cbc7472141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98cbabfe7a68d32e6f77a4713245ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5d00b37f4f33388e16f6f70900349143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221331a54c27539f8ccaaa663ae2e78a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1773ead753f012b133509d163bac873145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbe1d9225a4973d1c9eee1fcee2b20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def891358d1a94d3a283571d01c43904147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4d76bb3797b950ac3fe50f52288fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1cb253347ffacf52caa16497d243b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252d14fefcde7ccd6bce2789beb2a82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12989397da427aed342ded042daf97fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072f62b3c84a9b3cfc328a62c4aa16c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074e0c4fcd9aa31e15095b3dcc0f591153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d9e995b2a17f6413672c28a5c3b99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafbc0be333de72a07be32426e811a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30505b6c9b55a94e55e391c9eb8dd700156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c149cee8a3d1108baac59d0833090157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b755d140a7bd553dbee6e656c7f76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532372cd560dc5fccc5baf36d5a7a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07431a2d563a708e752ba6979edc57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b61f788ba46cb23b735516180aeb75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ace171de112192f53605394892f3a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2aea4203a34f2e8631d26d16d7f88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe586838a106b1418383599d896b72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff9c1bc4b697ce62c1fe41f2ab414165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c051145bd418d75e57865268a63dee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f5140f468cd5176754c2de17c354167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193862e97df00141faded44c7388389e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1acfc7cc996435774adc183d665fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221376305c065c153f91af035b0f5353170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f08789313d53d3caf46fe526cfa7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487a057e8d5357599b48f3413cc18f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc99488a2e8ce1f1bf06ebae294afe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97284f679cdbc4306b7f0740a2c1bfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9c6ba7355701e466bb9adf9297371175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc0c9c66565f9a66678157c2ee4c5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c45119bf9092c8bfa98cf5019e6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9020f9f41badff2dcbf2be0c09496178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0915d2710fe90246cf500d6a14e611d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff563fa2fea6991683e6ee9e8c77db3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881a079bf001c680ceac2746488bf46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364a0db42bb5e3020099464af183af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8909a0a427a3231e47dcc31057e24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372c3138f3de95ec5fcd4c98c702009184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12fdfdd8269812e9dc786b8157bfbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5569da96f60df7e8d373354a26eb5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c6e5ac5ac3a4131e4d2b533a773ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370eac1c55f3959d9461cf0364ab063188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac26ab05a6887fa132e92b2b7407e63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba474b0906b22917a0fc5f548283419190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9af3d5492484716c62684456fb3ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c6d61213b2933d7f84857a8ad4ed5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef857a21c323d5c280d2edc8f2c8fad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed672138e8193d9e7c23610775f15076194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52979bedda37c8b447427e20c50631f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748fd25042d844d0b6b01b3073bb48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f9b22966a96a6c16138735f373604197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30cb3bbc54162973f25f36adb4be3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da06d9e0765f45b69d74e13191b6aae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d76a54697ee021d724be3799f6fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb9029df0adf8f09aa97da2e347463201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4110888b41e88f8c04724db6c8ceebc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b049703bb8e5b7607a272f0fb84b7f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb1da2dd2ce5a58cba88918b3fc86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78604ac2cb894feff1a9670bb7ef4439205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886c506774fffd01224348a8403a831206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e232ae7ee12d701c0a883890c8e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2df65cc793b492c35a77316eada9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177c52d0950821257626993de3c1ef7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f550fb7ed1088b8c4683ceea7be9578210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3350ea5994143ee7cf983c541774f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74577995d93d858e57c2950835e6d2c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f617d5405cdf18364952decd66f0f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c6629322f251eced03f57b6a99673214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122704e66ad75cadf9b3e7e2e78050215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827350f025b7d7838de6b54b2910ccc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945e7cb100bab5f4bef3c4ef8998b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773e57505b3a46d680e883ef798b8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47e1891e08404cc34c0e042eb81d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ace492dcced6a3ead5c8949f452c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9007eed09c550907f8164fc96ae4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b05f895ad34b3df306a3c00914ae2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d3243c8d82999878d1a70a373e38d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b34e5e7240091728f9c7ce3b32fb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff654b0a4bbf037ce886c88b27bfa21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96b22cc37ba9f89886191821005310226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e06aac77887a5856f65bda8ff66562227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df512f23156c0ff813cf4fc8d1ffa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876edb40a46aaa75a8c645ed95a32eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f22fad8bccebf2d4294ad6650d303230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858095ad7c0fa35e598b251d67bf8ab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c3994c313653daae662c5bd253916232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9887d7ce356cfd186487f820985d513233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a9d58d158eb53511b4b5127d7c078234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be921df036edbd8e7cdd26cbdcb2b06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5dd8948ebf26498cac3217125b500236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc870664f65aec768c8cf2525bd9139237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d211c0d734b9e148cb63cd7b1d7678238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294543c24453b71b2170e2b21d7a8531239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1435a5ce609cd23494bf720711ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f880f79691821a9447dd5adacbd2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba3c90331a7076be203371e6ef322242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f985007d2fa11790de664a8287efe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bebd5c6dd4e7e1b40ed7185ecef4f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789b86f33d083f35288bb315cb429df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cecaadccc3a4384335a0cee4c97eb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7849aa62b8a656cbf8e4155d8e8eb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2315350b4acf1e0d8c469facecc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f69555fc62957a05e0612809b21274249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867498221b115388d04b45fa942753f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176077a85dbe80f0210d5109a911813251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99b018d1711f9c53164463fb93c725252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dbd39743537af263c9a2a9c851f01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518bcbc513d6411646b13891cffda4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9c730d026e3f3fa7a137bffa614cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd522f5f46b19663280bd474d872ee9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b86b5ea1686ade88425a6ce47bf9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d084fbfc41747e62dd4af5f0c9dd08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a684354d47ad5db3f6114f7139cf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a40ba44f5aa02fba607b5529c78b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88acd355c638f148ae44ac499e3159a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845f41754314d481ac640955f07595262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9c0c7e3f3e6605b35abf1cc83f59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009732500d28de73f7ea08195fa41bd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2eae0975284b668fc832b79cce3ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111fc2e4617fe7a6d0cc10c49af02b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c90609b4ed4726dec4d517c8bffeec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665d338f3e86ddd3aa123d05b3e2091268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd376c1bd3446967d35f7ead8e73b7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e9b60a876e4d23a5cc3c151025df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e955123be64d710ac87ccd30907e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899348e15af9ed415b17f335ed53672b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b328b10f15f798772b602548e72ce0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9312ce080d6c2b25883c788886a5ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f2db66297c571f3c415b500c4a174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab92993c71f4fe7601b7e72669989276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd17bb330208f1b79a6f3440b9979f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68212f099011118569a1771e037838ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90466b8e22c2eabc42cbd6a34523b714279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220434ece5847fc87b132f1ed9b81f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5fedc48f0cde4b9c4642cbdfe8b41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189fc95b1027938c658d61834b68fde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e3456b34e8cad0efbed748697b424283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4053fe046314b1bd4b0640a181e11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa01db23a32a642f37c946d7e5436b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9906dc42848d2704295a6f73b22f7aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b547e844ee13d01b70cdd3291f017da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151507ca5f97260cfda3769d336851c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4fe01dd0b4f328d9c6a2c1c42b31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b7925689e3f9b7b35c84f782fa55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ebcc3d2670a022292c9599d089202291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d5a643adeca31214bed30b65cf1e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6be71ccbea9c2fb5dd68fd60a0efd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e619ff2dc1d9e511325132595b56c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cf830878395a5b021ea9d3427cf60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04529b597f503410cbf5553cc4b56a5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa86701c4f485e922da4fa5722f792d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b52a45fdc6b0ac61874821a21673a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a532c1cb9302c186369f10faa9d29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051c045570cd5f51dfcfd076a51fc87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6343903ec6936aa581d0d81743c89a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e897dbaa47462cfca9c0357645582ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cce9417935298ac2d063961c01b16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abae3bd282789ea279803b541d0a54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb14c6f0e02e4a0babebeb13eaee77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963839c5a63ee63ce823f11aab40a03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a846ca5d2f1663dd12ed87dd95e3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa02dc30837e330b2caf38eb9e588308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143364aaf831a0924b8389b4b1a73399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311454da0b1b50501e5f79bac7ffe1b310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc19e647e9cbdcb79369ad0f08aa8051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618039aa33f438dacac838e23b36feea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc4faa6982e190fd7bfa93f556c67c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b931e9ee2d6a10a5a5266ef08e19baf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934a47209d31a15f762a5bee6697dde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee5b6f8cb641cd0a520c26475e1106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b22b9fc988b3ce59baef16db0093f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf2d4177a5431fe7c81ccb96e1089e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7294067874ab8d8fc1ab2529b35b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231bd4250aee4ecfb5959a31700e53310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573154fb273cf5da35ffff8c3563e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7e5cf5bdbc97e035581ff47b6058c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453f6322abd920504835a5f1020c13013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156c039a0817a2039c69d9c1805c88214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fdd6360c5a81e7359ac902108683715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0c5f86846f5471d8aab65f121ff816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc58e67be998a7b188e310d4a21fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ef39af4e74485f84f0f7c5d9bdee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef5f51eb31dfb2ec48c6c447c72fc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7313b60a7d1cb0f112c1b4a04f416320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6651d001ad4795742c291c4612fd3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09230cac5cb41bdbd6c74f3311dc4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597358d5a0984c48412d780f879fd1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66c6bb6af3182db45c6b9e0d8796da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362045d091245c8e6c1aa2cda3a810d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c05d0bb4321cc886a722171cc060b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907d94d7e04f7a3667e10891569b36827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fa2b58bc3cf41aa28be07ecb2625b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fe8c70be568a87e61348687b8bdd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f9384b498a5a80c32c3553701464330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defea83b863f309e7981da2f518c7dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93586f360a723a7116504e080c3e4af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a58431e80e58f950562bdfd2eb439733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c0befba0910d3f5fe8b5ce7f2db0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1624651229cba2604c8890c29812d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c0bca1e47f746dae36bfa2abf1a0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc8d720aea7729b86b2195dcbde1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e53973fd7e6c038f6153f7e27530bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc0c230ccacf06be6365395e8bbe8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d36dd4e8bb964ebaa99b076016db9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af7b231e064e21ba957e425d952e9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a3bc3b3900a1766d922606d38c2f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e8dc077eb38e8c72a3844a45ca1c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69d33d58ef4818bd79d47b1664486344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f56ced8b226a90bb72502ee763ab8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6520e1e4e6adf409f38772db317c81746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b86016924eaedcf83c1c2981ce8c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dc9b42f3f29b2f1c3f69187f043a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9473e7bcbf482d0c6ce2e5c545b3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313571de3568b096d1a6aca7c978cb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc31f6dc423cda1193a3c729f53c21251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e4825519130af76bceb3199e9324b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110a636646809b1266a639626ccde6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f6027088ef5a5879568235fdabe6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f301f7845a1aa77b5af994e89a601a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453fcc89dfc510cb7182396d668fbf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deffa50caed4a2bcb12ea77bd4071857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9e0beae9ac1d615f0c918263bc9aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db573be4de21795385fec099ae342f3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530395bfb25afcbcf8cbb53235d0e4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e89d4a9e135bbb2fb9808b2331600c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810daaa31fff90864a192067a8cde1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d50cef31a831e49f3fb9b391669dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562f1545f54376f127952bbd87bdd6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c1a5a07b46dcf1785e0ec4a79a0c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5fd623485e14eafe6f482a773780466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ef7803f28c2eaafc7e283d064010e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dacef28065bbf3577447ce39591cf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2745b37794981512f9d753a6ad86d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5d00c67e4fe528ab1df1b71b24fb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ec8ff667a3bce973411bfda763bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916468bc733c850b1f1f0d66534a38972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed10ef2c02e432c17a933abde84002873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224af55680c3f410397cdf26f9ce77374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead1a83c5d5dce8528f4bacd37469975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da98289d771b41010f63c5b2f5b49f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d975d2d7a1beefc5710d899160ca2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8631ede228b3bdc5780460cabf2dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53e1d5b8ced909c24970be7184dee079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1df8a22c84a78a0259fc4266ef1a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1d032cb55e412b368ce07cbb093181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969727cf6481ecd1a88392b5506c09f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21cb200d21c146f2bfa40eeb93639683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d48ca3c94472581676fe91c8629a5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65f9942a2552619bc5e0f4c52c881885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f70da779af5a59fb52fd1d5dbca92686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7092394e78531cf2cdd12d38dbfb07987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92d8197e66119a34706a0ceb7fcb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e735b849fe4fc80c437c1861ef928ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2de61d4a7193695492dc8555a5c18f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed17c0e122803b93abca9bfd5e038091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb70d1d3097197978d7026cc1a4a6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934805ab5fa4c50fb9b589f96f45e34593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38359d5c6cf71a50f4f714e364b904f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228212be634e39f247255952c04e9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef380a9ba761589048e38051b44c23596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23176ae06a479dce9421898a616dd17f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc7ec4befe3c1c73d919db5030eb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c147d312ce9f22f9e9d4e4498353699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4caeb3858147e6a1613320b5869331100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f6d0fe70853f6ee53e73225328fc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7ea0f832248e935e289aa84ff35d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ff99c282239982b691dfea182e4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1506d8847987611493e56b5658d69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bdf00f1100a255f4670bfa5580910105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c4efce6be13e9cf38188eadf6863106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dede9601000d3b30331454b22d04ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77d943b522f1ddd4b511d4422edba0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd1c07827e346278e5efc37a94ccf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830b68582b5f1d5dd2cbf3dca29358110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177aac17be2af5761712d13b61e892d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c947ce77a91270add098635eea523112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0625004d276161eb5e9b7973e2b3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9b305f39f93c920a4c8700605d3c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80816009eab119980d0bec678a3efa9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a45f57842c2b10f5398e3fe87109d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb50e1fc2304d302dff2123371cd65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8f6b53c980f22c73548e16bcc1cc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7381ef5280b1c5d75fc4c6afa6fe15d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7387aba7b3bc51a245f5c76f9a32c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f292ee5a846744a8b7d2cd59925c207121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c9593f2a0133d1f9ffe3f3696911e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d173c487e31f0f4c90fa7320184a40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac508e6bd7733982513dc4d30f354a06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182feb93d2f8e3440d8ab30d159c216f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d8b2671e489cee48b182ca786c2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b5374fda4f679e4505437e842ae39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705666657bae7ffca9340d5e12b31119128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf78ba2bb23dfe5fea0e3c9c952e117129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60a7e88480b7d9e0702524e3975806130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860616bb5ed344e01b0c2f659381989131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e19f8fce4fa456912e0e7276bdaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aec7fc6722965736850c47e085046133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4e1d1e0ff2dc3a38e15a19e386fe2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf77ac316a0b5cdc07b95b57e309a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaaa9ce9b963c8d5eb72fa4a27c7ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a7d667c53975d503afc88b985f26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07014b79c970068893b5832fca2a7241138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9d9b935839a3dd19eed8a1248003139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e50a7bb8d37e836d9702f978a7ec0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9dcdb5d1fdb6d28592cf32633754e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd6dc009b69f7dcda3644b8df5ce3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2100e012d914db4a2d0b8a6ceda65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a709d94be4f3e0a17cb3f128653f2f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fccf3d928701fa7f3106e08fa2f89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4849f8952024dc999cbedab60128489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c3956b53aefb7968e8cf259bf8f4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020b811ea7234988fbe944199acb814148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aca7dcdf61227684ade72bfa8e7189149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846bec91724fd340f6ea18322f88bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b97d6940ad420d7ae052394dfb1578151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aabaf95842177664da79be544cf8cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c799b86bf63d1718d66386bfbb2078153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c220983079a2f12990619d5279aff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a5a7cb0edec1455eef72a079efb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be89a1985198b6726ce3a2bb2e23b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44ad4fbbc22ab6f1582c7110fd1184157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76302c4b45d0b88ac4e0d1191dea035d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4982e950e4bdfadc3ce90dc00cce454159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ebd3951e3d2e4741bd00c7451e57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0ec4842f72997361778225b06af79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e401d20265f78f07fb701f9b7122162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b136e677de43267221803f4a67346163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00258716001ae79f5f85e5049314ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b94715d5af7d0bfd679954b2e1a72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a1ed76fbca308c6df04ee95ecc0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578795784be8ac478ed84ef80cb46d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48554d66fa9ab228c49cafb9a3154b56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbe95c446b78de246b555c2ee14068169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a04de628b9800740afa64fdb0bc81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1c9a8bca6bc98fa027f515773f765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1d905a2065d63334d6657059bca14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe969bcf03b615da9455c81aedc17919173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a328917ce8798fe225caf194b09bff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2ee537f0d6f6b3c58aa166e588580175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded49f21ddb99362347e3d4a52f3da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8641c784ef495a59c21c0db62fd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d30396011e22965cf21030b2c0e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6817840fbd81c382a8f8c3c0d828e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec73ef8b6c1ded338b23502400817180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0a4e598e5d163eedb3944c8bdf3fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ee7a32f906418a4361f96a7eae10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fc5736a19736f2d159967b1323e10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b98f1e840bb2f581ce82ec7d86084184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808da35aa5b0b17f48e65a807a796d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2d1cda8680067b94902174f15c1a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8315be77c6c6aca321baf8734d18f2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fcae37917c7849cfda40a505aa9c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b6b80fa28831e9efdd8c4f4433ae7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7c0c9b3ef6eaed0bda4f67e95556f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa9676860492afd014b35e39c00128191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22a4aaed055c8d7b4ee596384987b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2627426fdb6aa5eb21bd945e2d6a418193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1c533f30542eae503104635b1ba32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f88fd992b93e4d7cf7a2f0f2ce2a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697be57a1db4f553bec44442144d36b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef718907cf842a6ca7ced2a7678fb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1dff905a8435e70ac9de73ea4450198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c64cd54fd29be9854151fbde53aaac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbb8b36d044b076835d20ddba1ad75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba8b13b0c4805b7a7b471c097d7b1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e9f59308ed2395ddeb996b38c02a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1477d6b8949541a8e52ba7e20b2c27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991716a6ba20121f447062f980d6b7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bd9f0b7e94b835a4b9ad5d0876659205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8edb4b00a7c2408c8dde86f06ffe2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adf0668e78b4fe4460781d5732197e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06694689b3ed2624b223b0953ea453fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc81d3ee9d9d467692cc14af449267b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f931a4173d05a45b223ef3ae458359210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21df9ec90689ddf68be8cd967f9dde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04526758f1288260242071724337329212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a855163fe2e0b7128355b7b9d69c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e98d0a0fbd7189b2b7c72841cb0cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287789df3145ca6e033e3eb85a3a1789215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c01248787159eb727988ed1eba35fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7764311ba24f6baecfb6ed1e5cd1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8bfb57078a10d662271602e9757bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68838d815b5bd8d843c56d5efa9fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8b0ce40f5d88ba346e32449852bca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c1cebdcc806757f8ff369f4f0f260221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd529e652fa6597f9892c70586943222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2b421be4ac05f3c5d852050ad0a86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae6d910142572282f3fb8e58d98220224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363852d7ede31f595940e7bd4fafcc8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aebfcc75a9a3c72267e4bd6b6beb18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3978522424c218d7cd05d5928c39a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de1a42f3b4e89e7de7d57b43c9c2bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e53b39404d570c7f18d2daf298e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4451942fbe214bf6cc01bef9c5266230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387f5ccb3bceda732e8a0b380182c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da6a0b448005e57966f8ee708b28f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3246604d2ba5927a10719abdaf5b98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5463bb336db4bd8205327d04905fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44602ed5600d1db9d24aaf2a5d50f4ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d9528ff5d616e81266bc41e70bf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e467bf799968c542ca70bc0f7e4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c3f52d5bd1228ac74997eb6281503238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a14692bcec2c224ba8e047f2d6dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4658dea06e22b2c72e309cdba0b63e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f950bb095e79877bb8ceb4890e8deb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb068c1f7535fb30d78d635b01f948242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47132e03d6b9f19b4175d303696298a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7692f406e364152c5362ce759b3925244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2c2cdf634cfb72d2f648d489903a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809c58c63177b1d4e858a737c0a588246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179766f310885589e2c68fc3d4b8e7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f042cfc36d3396e2cfb28909877d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95afddf98ee2ad945489bfd3556ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08a5b0a29837fa8b41b89bc9eaf5a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7875f8d14ed88531f93c70d95e661251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0af12cfda52c007c1e37c8062875e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88def81529a8f5f1296ad22f0f4a1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c66a890f19536ea586e7d038c316df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a349380ed3cf6694f18d31fc95644255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a190ba8610a18bc3f89b8493a5c7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8109bdb00729df3820c8faa383cca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f044ea493b963af1f03f9f90fc09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eb7c858ea1817b40453cb8f10ebec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5b60564b67ffe226756d4d2ad1c46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d5184ce9a55a828b3e97723bef335261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c89b7d0392747eb5e339e31fe4fba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d91a226e6b5143db82f472636764263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d7b48119d44d573fd21db6507c9d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dede320ae98f7149d5b061c5e4d0134265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010706954d2ea1ff5a6292059c5f49a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cf497fc46aa0d9be0ef77b17fd309267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c73d3fd5ca8e8490257e2351d1946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70a0fd314d21b5a55ee3cd651512e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b7e592659b45c76f7a155f5d9a74e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83488c6918b8fe0265a062193e7623d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873bb1bbd3c3a5a1b56dcf415083a94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36197cad7f4002c618b3049841aa0b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fc27e6b6fdb1d4778dc7ae7bf1bb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a6bcf96c3406207f9c29a215dc110275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdd1168f7b33b4bbf026a7da2e487b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eeaf25e03fab48321f01fe92c8531277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bedd2613d2578c57201852b8b0786e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b586ad18ce45f86656c4ab550e812d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903518e312d9d65bb78ca9936da43517280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693e4658ba364709b2bae071ca63ce4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a37a075622e57260c54b6994288a04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6b7093a33927034aa8ae468aca64c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a55481c92c1849956f9a7d1aa2e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efee7c26f2956326b2ad50b8da19d31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa2472d5b97288f403d6c478ba1566286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d2cebe89f81897fb6e56368c51189287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847ea068c88eca6e6914b74269894c3288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>