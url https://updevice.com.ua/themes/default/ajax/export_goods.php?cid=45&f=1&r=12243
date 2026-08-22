--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcabae281a0c0d216e133e46c8a82851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fc39acc0e966cfae76745ec0d4f6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e9d275cd4b2f412e21c081f0830b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85806ef5e53b06d62790b1a083779d684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4554e09d2b27640c5776355c2534baa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2100a3b319759463fd81d637eb8a416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d545629e1632d6c86d315e73382db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7a010599353f8cd559f720f49e37f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f4b489e8296318bb2e3164992379a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559481c1f6ab6b1abc0ebc0d8ad5ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac579425e3a3f20c2b24c7498989cbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf503738935db63109f6c4ccb49ce74912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7643dd141f10580f394eba49ea14d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef191c2e2b12c9d885b25310a0bc4a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e98ba6890d3d5b164999d4c13c8a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab5f3a0ebcc88a19b1b179ce29b4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3d8a72deb03245fa33e423cc57bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d200f85ccfce1f3cf237497e6dbce218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c696f6879ee7b72a07147021fbc2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7e64c1e1657cab9a3160a62001eec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760cd4dc86761f2175a2727afd68f1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419099ce35a5a12e32e548d18921baa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d4ee761d4a4a0dca3c90e989274623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9189c1d414d95ace745c247ddd2c3c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5f11f2603b6617027e4ad9df42e4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923899f42112698f001d19c6ab9aee0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8f2de735f31f1351d489d5bf5c79c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da453c2e1ed9fef88d0c316aac453d1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6d65577cf727d8eb3b9ded27ccd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000460cb00beb6ea978ed37a2676a3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba47241943260036ce6b878790a31e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff0419866f5c98993967bdf798e6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76a4ab962293a17a90be121e4d8b8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf36f52a41334fd3f8db587645182834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866894ff3ecbb6c57a15aee6b64061635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0662bbf171bad147bbb4d4e362cf1b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5909436516b4b118facf54d7df3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef63576859aaae36f34ae62b9f4f4ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60794d073c2b7035aae3549bb98886fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565fb1a4ce4e839b48b227f329d691b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28ec5e58fdaa1c85e99400b767805b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5920904b1a4910d4e66d56530a8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2554328dbadb48b40a69379689fc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cb198dfccd34897fb4c0496d2f21044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46c4102b5aaf91fdb5056c5ec4c3d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bdec5a395e759b90ba538e0c3351246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a87c11f4f2eb6786d0a4ccedf0af247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a735488c40d1bf932d5b7f8172a2cd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae069f59423f335fa7807e15ed2a4c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58132531782a469df52c2eaa3fd0f8f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a50313f06519759348430460499351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2ea9ab8cf5a5c86bd2015bd72bcee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566910b86ca81a5eab92ece89390c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9042d98e4af469f495f4bbead17813e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c6d5180285d6574d18cf5f4966f0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096810f154d05dc7374bd9b7f1a77c7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27e51c9a3ec0a33ca8417abc391c5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052942068bfca501bbe96f021f5010458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5473b3f4f16230707e7e5dbed8cb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c3a1360ae604d5afec532184018f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4525ff875ba88b069279bd337c9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013c3ea603af4bcd600e0fb774893a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91929c012aa039420724d0741ac2403863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d672ad3ac03293d7dd3dd2cf130a48264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b833bbf73aaff9c4000c096434d4a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad2ec37e08da42f5cd8fb95e2beff266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fd2e42d2053628bfc65d7c521ea8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b09a7c090159119b78eafc4f588d3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53850659c9a49a5ca48796e607feb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14bd57d5e6d603e014a5a7b4e713b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240d41b95c7e34e411d74e57803b8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a28e6baaabef6a601b0e77486e6a0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c041621b2fadbe966ee8fff8a99d95a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3bd07d2a3d965819f40dbe5b2671b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a5dda66568b64d2e05973e2720c4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2a33fb8bbf4589304ca2d3f75a95c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad8dcbfffb6375f97282fb66fc5f2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb0a1ea3ee305c502c9c92779acbb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800b6b4d097aefea0066fba380a725c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7bcadde3075a8d3f93d3c80fe9a0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7060a6ff9a5650c6cb78f67e35dc04281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51114499b1ddcddbf90d81b7b9582682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6fc5d1a21172deef327429714ae5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0ed693cc997f81a92121634250f3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afafa67d07d8c3409bbc0130022355f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e067b25425ea95e407c6e099dbd3e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd7b19406412ffe6bd2b80701c658187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1bfc1fc4fc4c695d19604d2425e6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aaccc20c74134ee5b9cdfd603b58689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2e6b955232a71c6657b63e4b522f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a132d8cb3f18985c9316172bc190091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d559fc70b52b6e7b5e988f7580ab092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec558fc440f1417f5a998a3dc9874a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcb71f25cb14105322464eab99649f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ad3eb3e45c2345897c1317734edc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aefd4e73138226b3f437408a41f67896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a04372da88f07afc28ece9982a6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83361415b58fc34d60bb13f3e9719e3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0143f02f0bdb938195c85981583a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66b3bee5bfc7f2176391730bb5222f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cde0e0120ad63dbe25725062077ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67490dd7df727ebcafee562c8f45a70e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157243840f3390d68ff94c7c0974759103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64693bc0d52d163666546d7818b420e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46af256ba50e18fd8593f3ad71e5e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc3935bd0053822b8c22ffa3fa6c29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29821b471f0d0b966a946a4a784e9d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78b1ce46ea4227d705081bdc17cd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b21b637d4c03b9f13fdf6ea26813b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aacc85a273c35c7c570d7439da4ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784722f4a992cb760c81811add5807c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e4f9dd5253d413754bf3df34a4f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb44ac8ff9ce54bd51b1898e6ec3d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef3a68292ba43caf426ce75cf8a2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e437926c3b04a5dd9865feb29da7098115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5740f682f5e4d8824f79006f4dcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add44d16aaef06f23db4cb12106cd11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07010ee87a63a6c271f99a700e593490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e22b1a1ea89aaf08075d0b13b5d6d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939844626409146554a388ffbd3b3f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d86d164a2bbff50c01d37d2cbc104121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5291ef464d3ee1d3b962f6a3297c26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f099484aeff58d324364cd10c080a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f585ac04506c5b8090c44b03c51e2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f989e516ab6241fbfed6706d963eb82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c90e8631363ca67563bc83f4a2739126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57395bc02be2dddf402859a81608fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de95dc75d7e713d8d84c39f119660128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95e2531db25040e4209a332db685d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682b1f5ff29465f78ccb22bcbb6731e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad088c747f40fbb7052a1db5097c30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749cfd49a6a7b9561e3be5676834c24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473ea28c2ec43e19c7db6f7744b5040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ad9e1c377f606703d4296fdefb55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c6012cdbd77526e2cb3ce8fc523e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58c23c775bbd0bef9541047c118d73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1e0f5a7eb3ce2ea352b7f3dcef3f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc854f98a01e8c8b41b4d7774d0a4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b9607f18a2d9c5f7f83bddf6925a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dbc3a1fe8a2a5313e3c99c2d3fc13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0eb08344f7ac925c78b6a31defa1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa850c753660c6b35a3d8c9a94178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97132f6c4ae536db29d91890b27366d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dae7cc16e28c0fb5c8977a2077a2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0511f70638d9a0450be5787a0ba20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f10d312f231586ce52328b6bf03cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc434d8cc972a74390c3da5f8c8ea457147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936903edb2e5d1d28d82b8667762e58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88fd1e839f714e90dc52bb178e973f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c28e633d3079b8d6ec9583564ee81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3836183d2f937f12ab61a89c6b7e31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6f829a6bb46a3dbbd2949028a1f35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163e62263732f68dca1e85217a7a117153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380665af710c5c277ee536845d1ba99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0b365da10bea5fc057d1216c9815e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b35f827083ef54c5b86ca569c8054156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871f9cdcb175f8f152417c8491afc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0afa2f84f7b73a1b8e7859c745959158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ec2bca948d92475764f2c65da184f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0308ff128911b2d5726b8e5bf6bf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527f77f8c765ec47640f196d5c53003161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f24a661ea8031118db052c15e20ce6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50507850c0fbf4009ba4319ec51543163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c3e5a30a594a8a25793c3ea4637e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942417474cb6db60e960afeb863bd751165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e7b783fdfee95021ef278d5be34be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0108119832ccbea83a13b1120f3173167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735b2410b807c126df4032c8b209bbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7796a31210debfb6bdfd82fb13a0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2383a060c325dc841c78a09bf9d58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95673090abc63d58869c5459200ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e65ccefaecb7c82c6560832ea7b87e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708097822f05dd345d8cbb56ffb3a0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695673de16d6d984ad54123d3bc1efc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea140aa36d502aa7e54036491d8b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0564caffaf1cf9f8f1676f3462ba4df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5919c58389e9b2bd7ab269db27e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a23608fb5f3e9aad091c66bc996cec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70f037d79ce2a14fdd14fdb5d2485c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a9196f592104c3c166bbc653c3b22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bdc001fea4e5b4ef7c4e40395c293181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb02ef63ac936834f47d7362d442a94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82eb264532b1085d3ea66994117b26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8993c2b836a72ef4cbfe7b79afa2db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8cb73ee28bbc514b83cc1c88adcc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609cfad8975b2bffa4549a899e2b0d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e8599ba5d58b36b85f3e5013b738187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1fc370e2167242831a355fc841ac3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd766b3409b2bd91ede31e5c257c11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17e6c736fdd184829cb663582891dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5747358a83bcd7c64d222470f47b51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2404881184241c80b6ff245aeec4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de679a8275bc00be9932ecc99a0525193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf071b994b0f17d245cb23935677d9a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6b30b366f559d32658bb09a688953195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f9f534b864a475c908343988a4d98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10addee8df6db6d84b46e55ea8cc323197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd1a8076a61bec01338f3e37c5ac19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0794ee22efbcfa36fc2824a540f802199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5f2a2e2deefce6b4a8ab8fc82c905200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda178f394c21fabc4e2a44f406d961e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44e4f59242f0bf0315174735340514202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2a2b46773e504f3225be9474322b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ca95d713d95c7da02a013e3fcd3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed60298d4bb5398c382016031b619205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c728a7544160f4f9423f6c9f1016a0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df519551330955e7ec3cb5f7c1d29ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367be1f9685d5688b3774ccc3dae42fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137d8fc8fd016550b49d35db0c4d90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d4a62c6f09af4cb4127829574a3f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175e3d15e7a3d728fcfdff379d872d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f294bb2111fed19021b83222d257b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bdb8fa2d0d133b3457e6ccd2638bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b81138fcf9bf16918b68417340568d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee7c2df45db3adfd0c70233f3e6ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df2b4cef20be4d088cd9efb50c07f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe36c302d416dd71a24fcf3c25a613217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3c0760c1f583f233fd92c5bf8490d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdf37e710b76bdf085aa7ca9e45d6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597633392c397ead769a911e6a40a24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38482a9b04ad9cc7632a0422af8bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571cd252067411bdae2f64bcc14b85f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdc330263375038ba3c109f74e2eee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938917009ef43a7042d6e1ceeac94730224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c45476ca21f307a7e34e5c54ea615225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678746db2ab199089995877c5dbed92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7d8e412855b9006ea1b6ebc15ad85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466a7200dafd1e650bc4c2d8093531c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b965ebce29747c2223f46a26ff0a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee489792728e86150ffc8e0da21711d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f96bb284c31a093e80c74a801da06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1b5ad2c7dedc5b362c104a3a2e97f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b102e0ae984a9cf633d92ad603b3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23c284acce38bddcf6dc731dc27357234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9424324765112d7b04efcbadcb9f7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5fe54bb90c38464724ae504c95cf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281245f9950a9e33f0eca85b01a198b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82ca77c7793121096dc1c276dad16a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aff520cc735ae19ddf734e60a75404239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069544e45b5da78af45832cf2d2d33c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4ee7051ee2403416abd06c0a881a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eab9ec0fb99258ef6cd15f36c1650c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcfbbee551bfc852b3ec476e5159d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd314e5a757eb7f1b5633c8b2e79a4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f540da466cf195d89ed7b061477b99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acd0648599e84dd5a5894ea00459e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8bfbe16c9b7639a8b4a8d5732ab8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848832b9c6a573812800b04f5331a34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e3746401fd561022bf4dc8bc57d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d311c2ac586c43e0ff79dfc96a360f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0a057606fd2679e1660089e4127b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d6f0c34f25738a4ef2f907d9a0b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96585431275a3ebb91d7102aa8bf3837253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4c3c2c60a28f62cd9f778ec4bcff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247a11eb33f37896107813579e91a6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549796671d35a12b33905efe5b2a17b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7717cab9e8dd494a8b5ad1c68c7ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf68a4a3f48ab2341f9dc447f5735258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a121f75e60fbf67ee3b0708760979259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746edaf4cc5bc7e7e6d495c49ca86bda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8496b6e03fd8fdadc729e31abafcb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50ef3bdb3df93515193ad802781cfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21be06462d4f27bb1248e3d3273f0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bef49772ce0b07c6e0c0d931e513fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3ade3a74938db37a10d2d2403911265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1bddf5b83bcbbd4f1522af3239e94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec35e0a351d4ee999dc48d1b502cb98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585b504d5aa6b0beeecd4abc2a3f81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b2372eab40dda5d71f62f2f2513b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb6734a363256225fb34645e8748b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef385dd570d8923f4e0489bdd52fea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baacda38c6e79799f63cf54f6839250272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844d2e98531140ef11ffca98bfd1fe2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd8a52ad2e2f078751226662ade7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeff5db359c4a4700f3c6d540cee5b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153eeaa4d5672fa716ac5036d43fc7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e33c381306889c6f61d6db684bba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54106405ec9641108990ca227a2573f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62624976b5379b0b5ad459d46083099279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9f78a124cdd7d1281f9b9d7c0164e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abe30ce424c834a75cd01a9ae9e037281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666296afd4da6cecf9a0cfd618a25677282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a4804e482daef71ad788a0e760130283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c15f153a90bd24d6b96c6b4c93c3b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef1d2178f9cec9d99110125d508f3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf66157090b12e45b591c7874f0ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6da4dfbdedabfecf1c5291cb3c7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b17612ff93444705d1566dafce793288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f4d2cc8d6bcf00cdad6a2e5179587289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb76f06b35bc79c2549ae17ce885446290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2ada77e1883f52c077e5a8a5d54fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb993633375539c596260102fe7487c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55871504b879bbe72a83898f3be94783293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73f99953a4e8e773e697162364f08e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b16b21da8209088cb2a9ca675f6e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351d28a3fbb1b99b01d0a17793fd05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd2997a3cba9a5aa530ef5f9261714297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d701a9762351cff061e02bda8c5409298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b92cc50328a5577f299325bb549e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd94184a105f2bbc59577f9ad0e7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6c6b211f945367efd42cdd00f86ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca0794a5dd68d23baf74642095029302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f257d087ad1d865df7dcc2a58f9d89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f427aca39b0513e285b28002380a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d82d4260473e4fa58bc23ab62a809305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec96e2f58c92a681c014efe68e24c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b40adf75a5f2bf00f36d21f7d18a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf13347c6587c9c1bc8ef795e33fda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d0253196c63048ea0ffa0f96e4741309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342405208773dd60b5b0faa52b48f9a0310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15480fa9faf85769c0d8c84bc921071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdca13067fe8982ef237cde3e2eaad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefd8b69d8fe4282ee1b25115e115fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd766b6ff26864cc0ea5646683f50ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0f9d5f970191aa2a4903f9c408ecd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f0ebe09a63adcc72dc0e262c5d8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b81b8d4c9c331cbf16011723166547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428c20914a60306c8c93c06fd08efec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836324da12d831a36450f31eba593d429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d9d3e258c68b1facaf29b61688a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9fb8065765dffa2b75218f511999111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f62ffe7c9ac020af7ae0e5cd55b2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9770e597656c9a22d0c7d55850b2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4990b39e00c0d6fd18deae6bc08b4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b0a9de0bf88c6712b3c90e5e7cee215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d9e8957fa9f2b655fc07fc24add9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b83b0287e08094e1077dccbf30647c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93863198f1e50e52ea2a71a1b2cb6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd786d9e24027538356f0c78e80b7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800cf3fcf6c138291daba711c0d77520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd33487b6f4421e43937a3f67ea421a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cd55e5c5f7f73d56e4fd3650dfe8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6695638c2d0da8021925ef453319923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f6d19d1fc6c90bbdea406ac7b2b6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cbd8cded561368624b3d53852e30c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29c00b9742cf0022fc23cceeb9cd9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65455581e2444044e0e5b151f4781727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffd2ec625348dd82850ffad829be6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f74b519846c571481c4e4dc833d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c5902f98c4a3adbf39d3377ec702e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7093cb401c9ee2e62e94f8cbbc2eb9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23598efc4a9bacc0d5cda354675e046032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4a87c970d89918c2c2ada68ec11a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd6d9c374bf41be29cccca114f795a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774619a6672b3a4d296d2c8e0acc33d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27bdfe88fa05f1503b8a0439f6e37336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b80c41783c8177a0334d792a1b0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b8aa493444e44300eff7d25fabd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66f5913665a4420087e6f12f7bc7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386f4e9b57fd23a2bbdb7a985dbba340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb42af76f4b2f3f9fca79273e3e41bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5afe40d1bcc35ef554c0137278c24842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8ba819ef322545834e31ffd715d1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3afc069ac1881c345b81f951ef7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242322f1b89e65fa6fe435bf2bcaba745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cae558d6f120ff30c2fdfd4dffd89246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f825de8638cdc3a2824b8bbc2d100e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce901bddc3b4a4bd3327e94070487a8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf113153a096c1401ea1008ff9781b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce886be66df848e1d1d82c11c48ebf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e451d55a8543b86f1721cfe80ca10c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaf9cb3031caf5dd03d958888c28a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cd05d094890016d088e3c1331268553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8071b96d7b4fcfd2d8c66f2d0939f2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab7f5a0031f4ad7c10abffca21b6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558600d5be50e7f7bfc9c68aa72e637356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900662c56cd7345fee1f32ec59a74257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8b106fdb1c16e2089661e061112d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc51ff0786d2ce08dd3899a31337ed459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6547a4e571ef18daa41c7aee8cff9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310fa405423f33f321669e515d069b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c69f90a6e939512037687ac55c82c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d2c45858cf44df7b25ce52d1a57e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acd248d59237537823dc5cd0b0bab164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee54ecd113b77924dbb093c8d611c4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ea53def13918c91fa2c4e9e2c4db466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdddbe95c3da4b0c3d89156c47d646367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714466f7631b6ba9c7a726d8f1ad515068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989f122086c43fd600bf5e550dc67569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356e8acd9731234cbaa01432729ac8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d79d3c05df81fb37ef90c49d4a194671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9110e78d124b9f30a01e7e10d7fade72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c68b2be5f2be76ff0cc6c7d584ee7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e33cf5a173e1b5ce09fecbde0815674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3322425889c6e4e0a92027d391e5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc23969a124f3a06d913b6b0dbe8cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa6751ec0894367193977ce4669d5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea232f1d71573a5236d601d266fc95778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aefeeb59a84b7d4405e02c2fe4a2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572eb29780949ab500f59c9fe698aac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8a929345e929592d4b61414df92781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebba6b1287ac8ebe297a86330bee77e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd541d479f04f6d6256190fb09f73a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a2a558a5c8011c7e0a304b88846884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2369ee9ba19c541b6bdf207ed427eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09143fb07867423bed7b7211500a0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c80757c746748d02de930c47d29f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f487be20faecf0dd020e5d163f5e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb8513478dee3b7ea4aaa25e4a51389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9152f1c109251fea3d466c382809490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93aa36cd446af15939ee789e21931d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c966ad3eebeb39f3954a4a0f530b9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7bc6bd902c04d8df71372a8acabef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279738d775efdac7d2fa53729fc0abce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e36c5217cc0b1325b7b78730d33d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff3f187535dc40b4116ed9c192d85d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7e942f1b2c8c3c99e70e45836c11097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273724b69236f6be5aff3ed1c8060bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1720ce2d560b436b65255be4f4ed2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc5225c3b7104b769b5077d66bbd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1178b86af3102cf0898f5c32733a146101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f73c8bb07400795146fcd7095530102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e660b9484d9a464a1a83a29b03c7ce1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bf89703639f07faa222c8fcd2cf41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b9191da221edcbe122e88c7a8cd4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8769d91a76f7cb177422ab147cd635106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e4648e3216ea8b4e44412e15e5a53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eb0762bcc3faae99f755eac0561a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e071c716e57203a3b5800a90c4ebf03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc21e786bdd700e153b91ba3b0e34cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2622a9f66cb9fb6bb7bf68df9a6b0f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae8976ead7e40a34a6781e1054b8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faff74c1fd341a0a9317a278f074a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329360dac35fb4912bba2bbc88a37a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012276f9158d3cc8f77fbfd87376c5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ed2ee930ed7a9bb68a96ac3c28471116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1000af01a4292b428ef90603ddf449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178026bf1d32b50b996d3611308ca99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1babeafc46c62e0879f36452afc7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969e1bc0d6a96294d3410be92f10567120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684c32fcf56b74ebb8b1333b44d0bcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ca4e4180f7dbec9845d22e128059b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0836db8561965746f3a10c207fe49d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a0938dc9f4a0ead6712f17db183f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f064fa78ee7995fad619e6b2e7a6d60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9fe9772bb3b752c18574181f78fd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84c33f359396799f686b9bb997a7ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629da53d3c7cb964c0f0a22222c93b8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9301b90c892d46cf52dc49bc26988a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ce5fab3a6bfbb449c47fab7f32119130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d7f1b017222b07206310feb2e617131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc140459501b43dd9712d36ef9ebff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a588303b6f451b66d03d781585f1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d89d6dd9cd6c4f5fb545f0b790ed9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dae21aab3d9881a07364bc9c7b944135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7466eccf9eac4e011d495414b4178a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d82d2f3c8e72602bb11474aa40db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6f6c388c77f87e8053726024c7f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6aaa70f148453de802d16d5871567139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0d1c37612b5ddefc08a4d9608b8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225a0247ff84c5d23d58689cef11d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9c13dff7ceedea457cabcbb6e393e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd23ea24784f3847e02b8fd40f6ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10443a4a6cf2faa0c31413febe004ffa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8c5d9b84a04fdd100fea826d2b650145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4236072a034b8e167f7a2cc83b168f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e03f78ac7da9f97720c08814a9e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15e48d6ede458009a0e2a870d89239148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61904a725736cb42faf37fa5add7db1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01cd7cc0cef9cf15da389af7d6f4e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed131cce35935d52f215d68170fda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bc7d07fd402726a8b2d8c5573615a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b543158d8794f6186f568180b689f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c8d6a58386c5d1d8df627479e50bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750416626d9ef42f174e7300bd6c0ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf9df60d635d924e357ccd24ac057e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a78df0495e9271631443c5ab12de2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63def51054caf30d8ca5d4b38831f09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f23ef1d6a32f23217b980c61930e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f667d41754cbd6c967ce336f61224160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bd1b478c6d0cb56f0a21a9467efc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f4a8057fe2c31dcd49834d869c8a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02aafc5ca48035db487800de293aa1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ab9e5580c0adee5bcabf30086218d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b646c3f4a8be063ca7fc788d68002a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc3b44db9cb9ea68a56510c8fbbfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce1a3a267a79c516ff3ab1d6f480f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21853b395ed429526ae16a4231abd462168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a752fce5d08976fe22d1860168ff4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a1aabc027dae21d218f3931219fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4cb00dc3a362ae20f0e28ef12554b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fbda810ebd60065d4fab0dab86f47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41482387b8de9f4b7203924db8188955173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfcba31d02d8cff436506128f463fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db881da9364c043665697b4f4a5a55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858150998b7c37804e5edcd374791e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f19ba9a18321a80a578252aaf35d28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a07b24fd455565fcae467e186ea6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeb1d6670a5c088f793e12170497da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899a1c662666dad3adaa25b4ab99edb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1a1da12ab835bf78036499ebad18d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41edbcb5247dda7b79da9d85a89b598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede866f61bcbdbc055b55b924e78886d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bc7844088ce11ccb52ce5a3e7dc5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68800b8b7bbc1361630b5b285e53fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09478126d40dfa21c92ff2e7cd2b378186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47f09fe8876988aa89bafe2cf6eae0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97084577ef4f7d45b492c5378a9cd82a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b2d3f70b2c98eb1fc17d5eacb2aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8c178be3a1703dfa81ea358181532190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8c40ac1127baeef570cfc2c5d7613191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad58335e8191ea61e75857162f4034a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03164a720ba2c1953283e649d94e83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901dfc734ed4acda92ad84ca876583194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93624578416687a40dd6a8318c83e024195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa413f35503337f008ce1d44b78dcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa334fda445c737a3274308832010197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa8575ca7761e3dc68c6a93a89bd05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77db3cb15b30274936db09a8303294199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774830d672c587162926937648c2cf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c0082c99e550745cfa16cc235cbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8752561d159c8449d9b61327a0846202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73962c58d6417d08c78d8d7cbcf0026c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c688656dad26c34a21652d7d5e0882e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20372130343a389c38ab47be19bd860205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff16a6befc1c5cf25c1f003f34475e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d67b130ce397b2277fcc1d8f8308b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719c98ac81f6d0077ddc66b86ccbf01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095ccfcae4d9b7898ef4c0d26759cab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf405ca1e8f48987642d36eca758f13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6abf847455142480adb459792b20b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5d16e6079ec7a1bff4165cff48c98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e8342b6d1d445c2690618e91782da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8760656f0bac391073af7f368e238214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d70b3e2d4f1c43e788b1567bf01f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3929caca9c3f775df656a8754dc37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94ca72a2e3d464eb4dcb1b98037662217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfc6e2bd3b1fec9a302a5552cc6c5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a0afbfa45323ab8d27bf21823115d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9312140ba0f454ed77cabcbc865a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109004e252bc61558b393b03f1f94718221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf32174a5bd4534666fdfa217b7b644222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458341765647fb9b6ecbd11fe1ff2101223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4b106e4592bcae87a7807029ecb9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf665a9614322dc89bbe7c97f21a096225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd9107a2bf5d5a841514a5a7b62a0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6682a355f545cd95616544b1481b8ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113b992475d23695de986df6717d545228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac89d136f1a7451e721c6111debb6b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a8e56d30d8c43b0fc6d1ffd9e1b49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787cb51c756fb04aed6247c626d151a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346782a2570c99d75d652b8c18cf2291232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4e8058ac97d4a2b5edfa0b1f96c9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e267a46f108fe213dc1379ae3f87e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e196f09800fa9ea945a9f824d9f42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2f28d9f378435b45a6060e562cf74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aec44d0213d8f821d7fa26b9d66d54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191618ac352bb5540f8f7e7b17f0460238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e7216551a64f441bed5e402b0b5f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fc09a830590566c97b479cb27b69a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcba08205a0dbe6013f68dce15ff12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e116cba2c42d5095665edd833919242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03a194cd231794c9a300dfa0f35860243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136de013635353d5db1e5ef4c13aec8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a291f75b5cd9d627abd792a73f11be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcacb7a71ea5c14ccf5a0b27601425e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd28c0a77c0c9af57f17ddc149da98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662701c7582229a6b0f763e22502c4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765693fd2272543fba5564b8b0b1e39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca29995839a233621140a7d8aa2750250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009dbab14f68fdf1af3ca9d3603ff91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8415cf56a682bd40b2619bda9474d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791071fb4314189b270b2fd6580363253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07595955bcd0c35234f3ee0b6487bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a4300c928bc4bce0178a0a704880255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a57a44a7991eae9875b978304faac2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2a6c84175217134e6cb33c5f6ccb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225461525ef0c9a7891a4d35a085e544258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1d260a65722c0cdb9b475b23fd46a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5bedf67919273fe750d34bcf3525e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20bea2a33fa8c35e7e93c79f3c46ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b8f02be8abd7c84356e6feb0b5ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762014bdcda10fac7635b6e43494fbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630e710b63454b1b3dc512257e7abe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5e9bfe4b15f0bb4ddbd69eb5d6b9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4298fe2b8c04ce8fd1ca923225e0189266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175b68a1a20dc760851bc7641e865b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87513a54de3dbaa4038e468da573d0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c702f7b18386fb127fd12d408505b72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be72de7f5ed062c907c836dbfa015b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca2b6ff5c10f05cffa17704c0c4077271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbfb2d122a3ad33c93ca63a17d0dac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e79c698eb0f4b9425012f842537e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415ac66d83e596fc926cdf40b33e1c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b9f76f14d67b4fd81b1aa9bc6534275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ca3cdb01199c0f66c8bdc8150bcff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b1704febfdb2db8b13db3e1528092277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56901f4a4c9f57fa462f79d074958ca7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e083085d0fb0889684165bc538eae02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098b434f5aacf8946f1bda0ebda54b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9f253e68607c734e57e13dc79eb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168872f844f2b1f53eadc6f268e034d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39059e83390ebe44777b44186419313b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a436758e2fc0e049e30cbc9087743b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d761adb38e13b7e9a5230eea5593a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63522e1f6d0c55abd5a7ce69d086e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b5ae0af1741574a548ce510401dac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0303790dcd2154ebdbce2b5def7876288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a0c8f1a39d252322b07c353b72c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60905b5fb8bb259d900d4a679c50e58e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81114db3d9f4c5b4f9de919a4e29b4a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08dcfb5c0a5b98df2d5e2412d21df4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974528424e10dd9a8dde9b6dc891264293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf2c1cb2f3f297db03201fcaea93c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815197496f2d6bdd5ae6d8f6f51f1a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336c46b0bf55e122b84bb45b99aec7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7463ead06272bad8edefca23a4714297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a245d0bdeb7cd9336a989f50b4704298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4f89a98076ef69aef8b5e5078ac56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce71cb9a0829564fcccd9512fabf50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3ffb977b6a85aaed9e7691027326c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea4fd7b9a6b13325cf697a66515f62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb06a052bedfc0b25bc16769289b6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73f2483c64a27fba86981ef845956c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f5d497031fc1288fdc4f8b969783e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180890d5a6184ceb8ca3c7cb8745551306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89781c7ce51c3d64fb8aff71f4dc9e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089916a99d1f7e864ef07c171841bc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98eee5b78e6299b31adcccf7e3e592309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd4bd0397f54fbe5657e41e8205a45310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>