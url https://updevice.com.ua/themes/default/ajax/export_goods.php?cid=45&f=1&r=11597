--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576fba3d654939473fb58cf4f25f7971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e0b902b6337b91dff42bfad7cea942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7541412f5e8432a0dc17fecf61a56223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b7eed9fde5582369c0cdfb75352a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc05303c4902c19541a654b559b1d795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9feca4af4693a8ed70331cdab55406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caed58d6f7a078ef41079736d52095c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef7c3055e79c548882ecf51ed378d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ab22020c6bf33666304ea40104dd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac005ee4529b2efbc6b2a14e64883210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839d44184204bbc74b92164cc9c75c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84ca5bfb8d73fec008746c5ee7887712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbed12f6dd19e1832b3bb90b19f96613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c08132346bde81b1e616596f9a568614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835747228799c66ee26f9fa825a3a5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f0e6cb7fb40fd748701c40ec48c1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0359309804d3d6962796dbdc9e1af217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1946dd78485b9f1bfde974fcd23251118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901863c7936798bcc30df327ab7ecda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4020ccb7959f79b95e927daa21939f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb31d11fe97807d85d1e52b741ab9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c26ba59bdd061dbc23f7ccae3ea2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26308a7a71e6fcc1f908739b71ed147623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fec84b8284dbcb61c84923bfe404d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d6fff5e87a7195bab854da12a57f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a325a2ae78929b61abd38a6df668226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614bc44df329e58149ec4ea43d8b6bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3c9072ad8c4830f7714db75a55c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53240fce9823475defb9a7a10c7ec0c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5c2561f40a17966dc11ae4367d24230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a4702d8d8ab92ca16441fb8926ea331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce876f9e444f3d00cd741e89e3788d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aff9c4d21754757869ab8ca9b570533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d7d70d98f7c08c8e64a9022c04f3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a21f6fcfd79975bc2256a9a91c23135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c7eca5bed9e6ade284b0b7d65fb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b5995e863ddf0154374a8436911637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4180d45f07131faf781ebb10dc75f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c027a315960f25b8d2df93b1a2d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f69a0ab75aba66130684202db6fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc09d9cbfd1b66f7927dd9eb2885d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b282f330700f502b82a1db8fb3c1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbe610c001b51adb5cf4e99b3e2d9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a684f291ee2d3069cf5d492566157344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddf885cb696992eeb77f77f3291aa245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72209f33e3f5adbb7afe88e3e01e761d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7526e34e540c4b16d6de373346bf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace1a00f0456854cd5121632270a4ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51303529b37bc8431da818d2dcbfab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5afb84a6dfe711e65cf06b4c121d2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba547c5269304fd4ca0a4522b946922251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137f3244a9b2aad48e5e1a9a7f4d6d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae2919fa4e1a19e7e1be571ad4577553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56ed58bf83a1094c0b6b8bb73ab1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919796e8626023cbe9040b1412a625055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac230cb19b4f47a7eeefcf11d71ad756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1521a42bd4af7e9b477af0ed6fbb6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3570c99c01f5a17a10fdefa7072e3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26a58e648684952e6a107cc209e43959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d915cb817e9540cd76b2e844dc933960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5ebb1f42456d7293349bb3483076661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026fceae2b07380c3bb86e933a4efe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c29b7221d37dea60e65bc4a9042cea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f03d666723ec459824c2f2002b36664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a85d0557fc22fafee7cfb30a4e7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a802571961d7524e3f7b427b25662d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203597e2ddc83fe1692aed18ea63deb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f84fe5360bc313011aec455fdb8ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881ede598eb5a6ffd62d2ae7434419569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d8cdff08ca2fafac6f8e064d0dbe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214473c584ceffce66829b752e1dad9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441661c8aa7fd32fe481829ef21f48a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e51755a2f1214d98a9e5736ca9a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09b4e1055eb6532298c03d9e9a352974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb224613508cc66daad5eec725791b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e34811efecfa8f56aba0d5239f33076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0157aa6c9c57c1003c0611fc9a69677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b9f6f7d0467613a7d351fb070ae4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63dba0b034f4eab64a9e23a0ee19b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f236142eac75cbf84090b3bcbbae2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e180b4e547e1321320645ca03750a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d0a8317d58f8ff215e959bd6cd40082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828132730039a41f904c97c5688d9f5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f51c56f20e6aac4157a8e928a304c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb8c911c51904129a4f9eac5a7b1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c5543ea975d0a5c15319ea741f6f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3cb7fc6d4e2d5e17855dfed6f51d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5296ddcaf627353648ff224b132a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026302da3e54e62a202c19034d5d5e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165131655ddcf15a7de06c4830fb044a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7324aabe2096c1360d649e6e54876dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee435f5ec8c33cfcda577ce57bb3395792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c77b9fc3ea8b3a240f7737f725f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e651eedba962241aa937c4af90d5c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff5fa18db3a9d48f8256dd5e51f7a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd6c8cfa23f914d54dd313640ca5e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77a10a0094c91ac591a811601dcf2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb4c1f3532f1100fef9cf7703157ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1cef35022f48937a7c28691354dbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4781fca2e45b3a07cdaf1b34e1ccc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33712694d6cb9e8b27059db725ad5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ae2dde400ccd78508c6768f2ce44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd1350dfa68ea60a2d449afc60ab21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180030b674db4d73926d7ae90beef611104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c840400a72c5bb890c5e06994ceae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e971e7080441c5d4ffe79666a3b2b0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542002a6d2bfc475e82d29f7c4e0ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1779e2bf8b666ebc61e9697b2f3f90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9674abd845fb6c682c04fe132324109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa601f904bc7a9f59133c53962a5161110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9da4a865160e9147150311f1f867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3afafb0a1f95e89cd653228ae0d54a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02736a487062fc3aad5af9b6af32d80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c7fdadb73409eb8d1d1a35b216017114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8d6e45e0a5cbaac5a65871cb9473e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f3667e9f2019b34e0102451c5cc1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ccbc9fae85b44fdc53744fce38ae4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d3890c111fd3796ad02eec005dbae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574daf7e9be8ff000cd69385cd1bdea5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfd47967f642d6f351244fc2fd9916120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01960c102b89ee6f40592e2e015dd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4739e51b47ae4320f273156be4ef74f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1ee7f3daa5bd1ed07f65204cdfac0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dba624f73c8b98404bc0a443cbeb6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c76977e79db1121039f00de2b8412125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb6b23006bc3232142bba9c064fc23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab4f2d52925d43bb014a1736208af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2559f3f66b2090de1344693e916fdcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ccae2d4bace14a2a998db31cff7a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e74ba228400ed1b0913014d454281130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779430436966ad498427d0da2b5345c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e39e5991b6d0304696232163db2bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c11d5fd4ef10c547127cd7aa0dcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2253ab80ff4a7129203220c37c774134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855be8b4a81bd8cacc6577c11bc3b29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78f7ffb8c2643f7789b8922a21b19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f94351505f8ee2e9d6746090420e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959890d7244cf42178fd0f092f7d839138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9940a645dc0a6fcd295aa04c9adf123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5080d4bd00c88076be83cd63c99191f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50abbec3e65b032eee26cf9b2f3662141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fd1b2d425a388b62546ca1d405d4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626e49390692dad82942c98c84f9f91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108547590af86bf21ab8e451b733ef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b042b2fb67ffc6b2d2c18d9ecb29723145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af40d7bc220785cf4802cbaeabf8c90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93c7eee62f3f1485e52ef9a69ac673147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b520a979745db92064f0bea85d6c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1012b86aaddbdc3ab57c242bd31e08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b62d545f80a95c52feff9fb04c9013150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d870dbad4c2bc2b69619549f74435151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee5858b165aecc39db88628441b38a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659b614f25ffe2dfcb722c5bcba5754153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca4b8cb1323a9a36b90242c8ee697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cadee8a9d829905575148d593d9895155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02c74ec9d345b1f8a2095397eb846d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56bfb4f25571a32df8eda50e90fac2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549224b55a40b8e8af277577418fe43d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9ab799acc83477460b9c11b1d07ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208952ec5f2004a45cf7e426e78c6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e43be7193665d9dd5279ba0bfdbcbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c344f1e7002777ab9b9b73fd3934b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e4eb9d5625619b726304fc995d415163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc98a54302ea17fcbdc14730f59bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0b4a6005b773cbae95fda00f7b87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f43258f5d51c2d7d77d788cd0915166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f03ec52d42b88b7d27af09797d92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912712ab10d15bf34525bc2272ca78e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20152d381eb7ae0b061609d0245bb376169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc6d7e6822395e902687578a6a97cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621221a5fb94e955a01255acc214441171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4ade30dcce8eff3b1714c39db5dae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719f93d72f2467feebce2dce180290d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71723f7b56a80f42fbdcfa299cfe835174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bcec9745172fb50d3e1620bc597f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ad7e500eb9fa03c77cc0e75d2267b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f6fb04ea6e6eee429266bc05001cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bd4ff459d4e5c0cc672ac903e488e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c129cfdb1ee7ce5046a42e7d95a11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed673289c40bc2e355f53110b90479180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b345547fc98e6ab4a57c4dea25b4a16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196beb40d501da87292c67ebdeb32c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257741d3a8f758053d2abcc87a00a03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce5a33171535db4b9117ea8e1f1e1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b53b0ed7e906ce362646692521930185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bc30899be274827b64bd0ca76a4e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878b1243a3388ac8514a951486e13d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9692b5ab6243d004b37e201105635c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4e6e0b303ddeeacd5d2556e3bea3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14db6f4841a262ec41bb26a14d9c139190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e0c7854c7841a19a195845a3730da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406037bdb687e0085ff39baf551627d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a56c468338eadb3c94b0ded8b71bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a292d69a2c8535b9e7a3a410f7dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd70f7bc7617cef815c1a941cd0224f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823497292c934a20ea199a2f2209758196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492b0116a0a7a5f2056b76172f7add3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304b3e5905d3f45fb60b4b81090356c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb74dfc7e4899b5076eec1f0462812199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9075cf7251c9f5efc1aa9c8d92958200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928e5641c6d916ba93ba845e4add13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644530837595fb8b6c7f9fb4c3de24bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1000fd7daf0228c088b70ec81ed40c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3f42e450ed6c0fa29beb95375ce49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecc9e531e2e0fad032f4a800c961be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a149c64e5f4ab334f36b0dbbc2b09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8daca5ecc64e9fb0760dbdfc2d2e49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d101c728895fad2adb2054f4d7d1774208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0b960e86ef3d3759ed69d9f04135e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415910e546029eca2310fc1796b31116210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e706c9b6d5164a60b8f0e4810552e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec198addc83a2dcac362d5d17f326f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa70cc41f10e0b37db6ff96230fbd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40b400c7cb660d58060c10d70e1890214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211ece5e137f741cf6b9f06377bffd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f015e576453f9d8eb816cc63a8134cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c2dc8abccaeeababf3d6138f80de2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33162ff6fa3fcbfaae2401a9ea1f5dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6e4e81936e837803e7cf73eaee50b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c958c727b94bb3075173224d2c164e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bce0ec8209847e24a5954a6ac262f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bdf16aee13856c5da0e40c682ca6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ed152ff08ddb5579ad13185ea2d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b233fea1b6285c6f74e038120cab3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa30480f5a9fe3ee528524eb019d7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b111fa378fa69e494f07503de024e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e7bade774ec43340466543bf2696e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d0b4e1520ffb98a1caa3b21cbd92b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa2ab49388612e71dcc3132330271229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff38f197b532357256f1368422624e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b518fa38708ae9c0af14d0c30c40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c24a4d62040ad838fb103b10d64ad9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ed0e4abe751b5ed632cf69ed3e6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b7fa52bc437b8ecf3d1f486dcea84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d5f9da52e641baddb18d00a7ec3c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e51ca52e514cc10160d6a03220266236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534cc0d5fa4d63a9b5a5f742ad0b51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea335c14006f0b82e1d40110cb1a4e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f8a0cfb08f4a68bcbbd80a2e96b02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa34c167280fd3da0b5cebcd8117b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec61a775d906bcfb4562b9d9378fea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e333bb079d3fdd44e120a51fcb57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ce85d879ad2ada298e6f697aa0a26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc89de9ed0756c1e2d2a530bca23f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b6b26f7b8e3ce545e2a6729a8022a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4d52edc2e0731212f413f62753ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e18343e1209e011a8187e397f32ef2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c13ea61492e7958a7d37a7657a049248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6431f6e454f555771c64197cda22f20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f37e65ca0deec410aab50f6d621553250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49dfba5a555c2049b602124e850b34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f45567d6e2f5f45e78f16f54d32a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615c007ede6ea68b8acbb24340b16f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35b237ee92d0e5f0ab41c0f65cfc33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef0ed49a9ab9399440508ee0a16ebe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab95f7b1f509f942fca1571a8c372c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b3d30947b5d00df82e93e13c291b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f114b2167deb46378b32e8680d021f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c699bea4d729a484c3e83415fc5df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c06491dd65730b237090bf39923cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa0f605797de8602d348633052318261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b622e687379f522757a621ccdf42e22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd16cf53fcd42bce928a962758e2b62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da006a33a4d5c8c36adec016804870f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f45ac5e423e060da016856bb7814c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0212aaed553e477a7143c7fb62840f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485127eeba97fc0bc27d2af448a9b98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad3d20e993e728fa29d509cf3b932268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5b457dc65e0f74b82c41c72b6b19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d39e1bcb94f09d434992b76c6c6f24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367b51fdf608b02b84f310917112e81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e45b3f28875128ac2c419485b7ab7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eee6c228626157a36eda86dcb7a60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec88b8a1a62c55c4d5733e5a3eb570274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f5aa0dc60998c892824add6ef575275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541232d12b39fc103b62ee3f5226552276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba10edb1a0535d6346b59c133db27d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770276a630fa65a86f733615d11ddf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf6bcb9014141a18f755fed596ad04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451572307909b54a8886ccd21e3d28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61a06fa03383602eb7756a05fe842e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107695699230f5daadec919d604f1e08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da01ca6460595ae78cda444fd3137b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcec508f11c1a57a38e9cf3620ba4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3085b2df64709e6622b5f26afe901d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc131e7380ccea32d3154fc15e0c3cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56795b4806cc0ac6ddd04279edc01b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46dfe46620c0f66b19f1655fbbcb36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6386d978fca76a13ac82ebb4e09e7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af685316b3c345622cbe1396336e8d49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5fc936206374e7de4ae2778279eab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263ed79363767521b1a79e3d4da255f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb2c60c6bcd4301de65ad79f6b33dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ed167e8c5e5c0403059cb92856cb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8689f33e53859f4f7054a62fb3837295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80289531ec41b40510dae8d33e43a958296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f141eaeeda4547711fd25282a8e11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe59cda6e824c1e307c5d29f855be8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece742ec78715ef486a905762b07f83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1e76b373f9b58b6dde4d6eec0a8ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc82c96f5fc370b76000366c3f62c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5b67832fa44b7ef20ba582bd38e1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7605cd0f2691f4863189a970aa3a59e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3d27321fa2ca93a4735cfd8df3ca2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0091967b73cfa6ce7ddbbd4671aadf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2bc4c23b584f0d1088394c9a0caa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f1da61b42f933d0e1c89220d8b3d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5102e0a6eae8dbee61d3c9b639d0d1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c5cf531403a8bc43122900580686b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e27edc15607d958c03ae1da4f6cc8310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01551e9b9b662e6e394c60cbbdd0208d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89778578567a7634dc515113b1e8793c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b6adee14d7d9f14b6b9525cb48433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf1a4b4e12cfd55fcee7884aef49e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845e7f9dbc17c2b15babe3a4be506fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c021f9cd7299d9502af74fc0cd6a8256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3ad9c39315ff22a33dc98da0fa6607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a657ddeaf0a14b9b9fee20e58ac98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a1d56bdcf7e951b66d81fc32c4cd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731cb18a409b24c50d20fd1880bdc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c32ffa8d5997804f794fef25545e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00741b7b4ef85dc33b01fc2773d6e32512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f168eda3f11889497b186b0d7e8709613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311cd96f254f286207e672ce30755af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d886af98a2c3de687280677077e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff2d684778af99a65430d8fc71f36516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e7c37439eefcca10750b8140a567317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46526d213ac3a29fe25b87f5aaa8c98718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cebe683a62f61132b25bb38d9777519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c081d8f1851a58412dd1c2dcff9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d4d5436b1161ee7049720b91452221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4661a6497901617bdd41875a41e475222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04530396dff4526290c8cbd333c7672c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca2842cc9e95751089e2135ea47d9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161fd94ca6b25c0db282d535f8a444c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e53f85a509f84fe000a3c80d67c4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d385942399f29474bf76131e0526e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8554935386465a85c2d84cc68fef228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe8ea7c04a7b91715beb02fd4cff9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2830dd07ea3faf86cecbd0eaf96618830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aa8347077778058b657fed22ac72c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612a3d30b1185c817988267f875314e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd66f18f12be2ac35852e50f2433233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e85cb5bed3f5d36d06a65ada672b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79597124ee6f1780cee8f1695f06edeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8439effd844fda938946bd311abad736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fdb36ecd265e7ae61fc3795cde35537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3433d7e139292772fcacc9eb08473ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737ebe3b00f73164c0c5ed89b60e8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dadb3f9327a86803a04610d944abb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bdea89a1247a25d77a6ac790b827f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0badb62a8244090a7c4b202b2832f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3674f7e2ab4ef50830ed22a3cc7f0a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250892e00000ba14a00303a3b3e214dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc82d63aa7bbc0b18fa5ed917a974b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a4159f0d255d19c2bf45a2043ec4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f5b8fe0cdaf7923cb8710c946af9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960af9c92e8925d6ca20a48ee5479f7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ce7c8288f5401b6a9c19e2526a01c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59e02f2c61ab8a79128a847b9979350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184abd5b92db4109a5727a487ed97f1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85488a58a673956e3566395014b1c56b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0adc99b3cabaa2d90076c3dacea6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f46291c3963268d3a589c7b9846c1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb710529c89c77f43ab53359fcf27ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f661a0e6e7cd8a14c3d5447acff243456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118111c59734efa95054788d1981f4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470334e9ba671be7a2938137e141b2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32fa945471b6fecd3299feb89be46e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9506509611b72687c5381f66d58f84060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d47c49d67979b88d93c49ccfa15361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8366a8f68327e24d6c924c095f8d1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa244baa633b783903f3856711187063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a3adf147bbb99964db5e5dcf1940664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de94338508c2f026e56f33078c8ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ca0ab2e07bcb1b98cacb8da4c96b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e251d432ddd07de53acb0d3ed9dc9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee86f1e07f4b89fb2619344b1120e3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5e029538cbe2ad85718c05e01c1c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69b6af57838f173b13ada6e3e5397170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b852e2d2d5fbfc21ecddf9dad84b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37850f5697a92e071c2d5b282f5f62572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8200989bfff56a152d3196db283c89b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73014a19ebedab3a9823470a327e1fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8104919642e4e49ac03a51ae9d133d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5236ba9308161419fd89f22aeb14876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40df951f33970a945981121190336d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded324e7143af61028615b16787cdab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbb06dc140731fff767c9cb754914f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09822a5fad30ed19d3a8edce798481db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a298459f28b569e29b1e8e03aa8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4f1e228a1b85c155bb08a775246982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300a7f2099fb359afeae1aa2a0fb9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e40045e68522b1fe01a90ca31e1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e1d5af472b256e334271be5c5eee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01668ae2195284f68e217329afa5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49213d8b45e1bc9967db26814a2c7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62598cc683cc9a14d590ad1068b91f5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817f95c78eaffcdecd9923672557a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b2c13bdc9b569b7a492ab9536389b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558c0d7d4311d4089437ee62b9f877691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334689127c6e9f182fef8f2687d35f6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65989a94a564f533660508215bbeb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e0696d63cdf2132a152facf95e9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608436724947c05e0e1d452cd15fe6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b37dbb3e063e61e6748b72a8c59396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70933821aac23e5f9a5c36b2c79fd36c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82e2e61596727e9f3e25b95a2b9dcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbf1ab267d4fe2cb7c25e8a4fc18cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228c4fd7dc10336d717761b75dde62c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032246d1263b9dd32f3b0f1114f0736b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b56be43fb19e964de4023ca3719aee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64a1010f95157deb1ca01917384a5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1df2f70c8862b24b91e528525c54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64ed7f39368a785811b1c18def1eb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe9c775c5ff55b580a102fc9aa078106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cef3b8338ae4a706e1686b9cbac9a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf184e72642655fc6cf54490f6c83f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8aed33814300b9144617cea3e62cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a2ffdb717a9cc82c3973c9fa99fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5560901c2a926a42e59c350270b19d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6168e95c03a3e6edb9228304a126da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b36f39c1bfec8d4b04c87b1442654d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee6304778a966f9be6f6fd001607c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721de760af51e1fb5aed6adfe74f0c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80183b3911aa317540e51ff4c1cd9a70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a5b25cc169549db64f2ce2afe0d05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc435899f6c2fa8d8724f23afdf317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811f4d1c011f5c85bb429c852e69feb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e4410b3b3f40e8b8a873f81049fa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f49a272ffdf265fc419be945697a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dda9d15a22f0d0c4d19c6638354a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac029c84f387bb39aefe282f9aca1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e033ddaf4c23cb9514e1c522da99ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf729d4b8bd1a3431fec4b5f364b0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae262dc0fd95404c18ecf126e91aa470126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5a926e52db12c1fd94eed644b40c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d9441ea19d6ff1ab93a5c35adcf42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07585fc25c5392a47178ca10aff0d895129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ce34651de9df9c1166e48ef7cd162130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdecb11930263f68cb177c88739269131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa98806949dc34864b3ef6eb79bc01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b2acbc804e089e8e475f5797e68f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0286d74ca5b55e1813518bb11c25bf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea436f8645a6f52096938eca9950339d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73368c793dd0ed62396d42c1a0064b52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416669401c9ce2d46ba349aa0a20ab0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604263e1b613c0e254d992ec71c94c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792513f31fa46be996d342733b6b98a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b93c2a427a790e431d12d183cfe372140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1da6a7029139f528d65eb0bbea71e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc15a5969a5e792b9d138102f781e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65358bcf59d1f75e4fdfbbad53a509bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100be5d5817cd01de13e3a1f9d9cdec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d120e64b0204832edbb280b558e918145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf29d061c491e64c04cd3401c2dec1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234f3f10085f68f1128871fd5be55a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199648f876b0333ff48c012f8fea543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddfcc61de85ab3349a3e50745d6103149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d92860b5d8b2eba2378f7ca6d7e4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04169297f62758dd77c2bd50c15fd52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05fb02065cb08d727142d33ca55777152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0abd8a27792997ae1c08d96224b450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b629a77ae9861656ea83918bd71e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a11e5673e4ddd42a07aa1c6145c17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5315ad2e6a9b9e583770e31764ee5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b9687a63dbd302a4aacb471c1187a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bef8a20a1657126b41f816ef51616158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca37fdd37ad066a0c930745c699179159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ade01454610a9d016cae3d2a764d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2251136dbbec235ad039070389e34a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b174b9ec7f92dcba9ae9c20ac3e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067568b3ce6e2fc64205603ab92b979163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a98ecfc7d9ac8aba5e6ba9fec7c9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f3e44b360bd8be195d8179ac4510165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f29ad2a995018169b665bb07ec9d88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d987de8374f4c64e328468c52905f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2286028fe55eb558b5e48b98cc96bee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f4ea7fd07a65bfb56181db85d280b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366c726ea9dafae23b556af294af05d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d067559b79bcb17640b74264d63cc4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621798ebf9a187f0512ee65ed9d4c71c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a7162526101642a4b47210a07784173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db723e52684f3a80ff7423243fa0b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98954e8bac1833a333f599605327ae64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a999bfd295fed0abe51e0ab857ee46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1ce1841f1bbf98e3baaaf63b2645f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cceb765b9ae61dcf1e22780186c6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32cd5298a7b01e9aed456216404730179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ad71a73e102984afe916ca08270b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cb769282f823cb465b6eeae635c97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a378b28b87f386e3e8b14bfac89d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cfd910d64f645c741182c21ea7474183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042de12da14a9432cd3eac6bc917a0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82084976d596031b140025591c7a78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8388cc6ad668d1e4f6cc84f6b0761aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305ddabb988751dfd757051e4518daf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a01dcaf01fc732755722ff76c51b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9485ab800b134a624a0ed3200991ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d23dffe164924394ed79ed3bf7354190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50e857e1db9b57e094f10a943b786f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af06ac382f112704249d63a8aa81ecd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e16bec407ef38826ea432840f1699193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a55652ba9307ef042e3fdee370375194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d76f75ea67c5f302b0c54e1fbb8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa371e5c3d9ba70c99ff3008bbe33e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf505a4e5fba54c32b1e144cc9049b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596bd6c7b6245acee06fa1ede32bfe0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e764e9e3a6f63ba55cdd7970cb3222f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8987a0b404230fed0a574dcaf6a98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861b2d2696ed26acd6026065c03863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5ac106f87f7ef1586a6322456985202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7e802d50c94d4f12f376989c8bf8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15e338eb820ec12f308284dac22b87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ba8c4501bee76b6fea8142c72ee4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ea10c982f13f999db60d52e0afd14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbdeaae24ef2c076be26bf14a888fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509937429c7a8791478d86158932b99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da451bac954a721d224924edf31928209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a94c8b488e6921fd784558ee480be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194303c9a58bcf75b5b9ef3a11bd289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa821b23c018db7e52318fb440e05d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a495d4e22ea3d19c78f24d7009fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf10d634471f983000a78ef3173960214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3332ce7c5df4d8af1367592eb1de0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb331efcfb17fd828c92c9db811dc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af2e1668c4ff840248c822761982c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e71412e5cb5a6206479e7b9a85503218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adeefb2f17dc13b3cbd5a378de516d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34190476f0dbdb73f1f0a560253852b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc55b4ac15cbdb7011c1caeab7035f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aed6ac128166ad90c61909e394731222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34c04ac0601c32164712aba6f6cd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85bde5688dabcc4374a0065152e0aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ef040fbdaf684102a2bf8402ab7ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250d5082f2f2a0c44ced5d7b0bccb10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26678353b3a1327cb51fe4cad142b833227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59462ef7cb2092843b1651bbea5c9a61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d857a329aaee822fcdfd32f6d75e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e33b75cc4fcea56a08efff970267a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b01bf55edbcc02b2ac48e5eb9a02a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da883b4115dedcad58beaab283547ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a0b4fb9f3cbd15bfbc5bdacdb19b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085f92b503375b08ecb3675e4e83c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e836a705389eac9c6f94c9d2d771235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73269ca23879bbfacbac1004afc27e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd4516a1d4fce72b3c341f73bc9e4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad470950bf8f5b3cf80005aed82b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0ed48b2a49f63b0f18e5bbd73b672239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2aee0c3de6c4aa7af44f28b082ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de4d8707146ef0f47e888630c230a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96eb99b4e7d58fcdf0203e5b0e2c93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17fc523e1bed72ec065ec9a63c02e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2d59823764293b28bda84bcbe571d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f622f11f8a065ffb433805b6cf74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5b4901ffb61c91b6aa0d7c16dd99a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d67a90d753e0e99ac7e1e9d3b600247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb150d45a6cc2c1d1776cc3be35c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4de076dc6737f8ec7312e546e32b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dfe74161c9ad4f05f762a86639862250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b56ce41ba9b3f037620378f585430251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77e3fabb01bfd95d3498cb2f76cd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da12e0c662d70072c7a865e9dac510e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc1752edb261bab2a7f60f9e0ac3c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145cdb84fc98ee4ef99b59ccb504a76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87875f7b9caaa7b07d54371e915042ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bca82dc484e67000ea87bc5ef39198257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dcd2a9c2d8278bc24b439fd5e3c64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a746566b68f49049277e78a9ee5ed1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf95ee89ede9135342b4e05f0d3245d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafeb261669be0ddc2b8eeaab41beb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e84f7427e34d30930b93ace79cc4a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b8b5f723f400600ca18e5fec4f936263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ce43499bc8d55d61b04d6ff932bc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c887f77d3ca17ea55bcc080d7a1f90a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b901117dae01a878792c33d4b8cadcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e49e1a4d0ffcfc6b523c50ad17a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850db9172d2571c9ec6857e30572ff2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a866324d637cf2659fea36953c2f7d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb7aa4f4f2ee223897aa1ed54281ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74146065e076b69bfbf839ecba2ae7c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833952145917a49cab86df8bf531046272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0da20faa542c23ae72f28ac027c71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5d6637f6e5433647df2d507bbcb19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d4288e13b2f6ffcc0a359395f839a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef64af9ca0c3b0084fb41b566c9dd16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8329ffd204c39f4d1677562adfdef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f1664bea108c2468a908bdc77c9fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170634ea6654179b3de396f8be57b49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef469abca6e409c955364b12e633d67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da999ac2d638e0da58195abbec8e235281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efa283ae5dad7f4838124417df2c78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5b5b0a57c0e39ea27880f75d5083c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5efa11c427f4097c2e4dfdcfc1e80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd6011c8d56ecd3bc0ab467ac32e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74323fea05bcdd95b8985f1eb8cfb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771de4edc8d8c0d255cf161c3f1e4cba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d8e6f5ca5f0f79545f392139d717288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>