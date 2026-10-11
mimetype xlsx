--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e645f306d2f9633705a8b5073b530c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3106309afd1f6db3cc1d0052629f442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b9eb4df96ea7dbedc5a79b01265bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223c939580a51b58d36e4a4e707bf064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423204db6f99f36e689ba2c03520fe85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fb0875bad122834719c46ca2806b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb5c61ba44fd56c2327f01d1c824887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675ee17dcc8a330bd0267ba0b03a65d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebc6fdfdfb93ef0104f3287f3694519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee90add6cf050b87bfc4cd506d28810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aa8b491313e058c121cae269f658b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7f9a7c0887aada0f38437c0eeec7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd53101ba3e470f8056702d682947b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b39686818fd4fb37256aa9198d40b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aa1d156b11ab25a900228dd54c68515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739fff24fe5a09a5014011f16278fd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772fb3b7997cb33bb1ea01ec8efdd2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78499f8341bd76339e8ca87b3b2a657418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da2f22d83309e259cd7f92a3915cfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409230211e3e0f9bcc15f4c8a504b6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b613556ebaff648b4964f7b6cda121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8c02fc9485b851c7658c33d9bf30822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa9b1c2337e42f4d636cdc3c8d51723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c505c21945fecf2124ab6db4e0158de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aa2189138ca768463db4510deaa5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16df75bf124cedcdb35e3a79651f2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ae6493e99edb2fb89e132facc388327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e82fe843281a4be2cb5d7ba79d51428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9454df90e3aad37e387641c925af4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419599f3eec144f382da0d5edb55709d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead83bbb1bdaa27e210f0ba17c371931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0af95170c40de3eca16c17674b3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99694d6ce804ce7c251b48b93739a18233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fdad91cbc08f09201d902bd9aa19834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b03c977c991de3b22bda2a71cabb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a7689a0d4163dba29dbf1be19325836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b649f3ed97739272689e5034a0bbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c2bd41f70a81488fcb760e4fa9df638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb7aa21020cc09df7f998ff80c237239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e10f4c5b1801ff88f86b995f2547c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96ce273e90dfb6732f4e8de5a1ca6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc561a778d8cdbf00c7738821c60ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8edc37ceb762e6d7e1f9cfaf1960343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277122c6622b8cd5d10e92a9aed1d2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b143050f8185a93e575d65b997d1b8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4775e23c47116f66d1446250faa9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26cf100a06d199e604bf18af2dd5c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb0787902b73b185833cb9fbd81c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec05e02efe3489fab487497a4ba9ba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74b0232496a74a1dedc33d6af244c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ccbab864c830bcd2c1819522fec9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535177824dfc7bbdd5de785e7524cf0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f992a90bfe3693f8c9ca37316ef9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b7b26fd8eb9c2c6f87de19d3ba7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fab8337621b44956fb898ec3dd319355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d6cd451f1abf9fa992a263783bad556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31e560cb8785a803a50d87e71d60957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6efe33b17c68fc8f3d0003153a03c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3b5cac6896a00902ae68087b0302b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347c093061a500492042730a197c3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f657be85242424ee224cab6b7816d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118d0f53c948d39b8f0e819b0781ad162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282da97f5b40cfd21ea3dfa4a572624563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1521edea5aad4e9927353af98854b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1970f88239b180fab044de49928e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c8f3947e5341730fdd993c512462a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7a0f87a52df7a3531e7a1dc8fd09567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269c6ad944f682ce163544edbfebfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd6c317929acb06caf22527dcff1c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea76b817cddaa338bd0b9b7395cd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d484cbf6ab79387e94d3fc0d23cb9ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c262258b4310d4a98a024291f80308272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb9dd9355b682fc983f696cf0646dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408240ced57ad4875c66cafd559798f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a43f8bd9a3db9562630686175441da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe80466659893b9c9a3c97fb4322d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c19c40fbb5c3edc8847a57647836df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503ab67fc181d250e13f24adda0f34078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10525fd29b16fa7b1638e4277941f4f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1be66889373abc15d65dc70b77baf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b63ae6cb13faf5c8883582c166b6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51851ef583ce040cc7d423d2482ece82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d82a836f5c372a2216064b2f5c787d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f0f4308b9e5c35c0aecea074f79a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a7473d460e6ea6c9a71443ac5a19285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b17de845ab5ee835b0db287492b6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eb3f0be76e8d156dfb65180dc89ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e781b54e6207f726e9cdec67c99c4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c05209fa071d9acdc68e0bdfdaa4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba140e6c9ed41e054db4c1f45025390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18862ddac9fd92ed4c4aa81e21aefec691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10957573838f0b64ad9d1ada138cc3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418cce3409734ebb92ee94a967f3ed793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e588d4328c3992414ebdab6eef689d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4037762a8aaef0bb7bafc2d1944d2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd9d6ba193960fd5e6ddf6de4186ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d6ba063d383bd581a06027727220697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648ddc07a1314031a87333a1f6cd15598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e041cb47c8200a61dc58c6b4cce2a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317a4e2b8fdb70db453ed58a39fe121100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe965416c1921e830c6e6a6c0d6293101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee8a509eb45607f64f2e0f6c7640c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68e31fb15bee0692130471df6967a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb154a81871f4e86c300cea517006101104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bedd902035ca9f3bfd17ef2db7d4e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31955f33cb785f0cf247287af3e300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d34baf131aa27169f55137f4bcc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d97437ea32e6f6c7f062e42c458f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a68df9877cba6b31603c12dc9cb25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f5c5496b664f970293d3bbfcb18bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d7b7da0ec7d7cf5b7a911c1170ad3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2af3ca336c6aebeab5b4798ed581f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9caa186adf34c4d83661f242dd0958113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c5b836385ae9ac974a29766d91ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3db845484aaeb36b9c2677d8dc71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea84d10b7707cb5425bd1ddb82f3d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182797e5fbfab6a5fbd1cf828c052903117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988bd730b4ac1fa2f9a7ff07134046b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8224643e0bdb9617a2ad576b3ff30f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5117336a9bbd680c6b088aa5f6e81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bb170fbcb886d5c11a2b3d68b7891121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9953c36e6f99e66f897679a61d7430122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cf274a09d11e375428f4ac0a067af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c71048995e855c31871dec1d4e050124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bdaba5d8505bf30f577158e7a9a9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f7b0aef5f6d40e9cb6cf0fc451ae3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa0d7fa1a035e086f30066750260a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a0aa435494dbb2e83b4dfcec1f96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b38a857ea5cebc0aba9cdb064bb6da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f374673ce249b37aacf40acc695be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00064a9f09fb0d3199ac04eff1a96869131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42021161900e0fe259708bb1263ee2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b315a45b4ae99e8b7e3a0d30453ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b5e4c6bac0fb4c3a80e832ca1b4d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c9c0cadd3b44396ec9de886f4cd8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d1c173331e16396d6687c422926bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b2dc811cf8c7d25a2e63f6bfbda82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734889a0cc670d55238ada7e31c0152138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cea70c8ea590d107b58dd27c5b7b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92820857cfc0094150c6c8c7a4caa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5504f5321b75241deb0b06c22976bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04937a96395c37bce641f0ff0e8e2a6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1f65595db8d73ef9e77e424693e6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8319440d43a65d9b14ba2a0ca8d6b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617a62960dbfbf549d789fa3b591e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747464b0bbfbef7c711929cf1ce6f11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d99f733a46e694994384f3c197d9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb79cf739c9fb292dc394d30f48206a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ace3aab2144b8d33f5b9e2d26b296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa86a94ba40d8eed8ac89cd10aa3b02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888dee145af2b30b3f89d4c5f9f57cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f236cf51d70b570534e805feb4f425152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e094e6a7a7a764dc8f1eaf8b9234a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8b74b0d6a18ebde394b2b82c5130a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9188d2e21138df420b3b3bb8410581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467dd12f6e8ccafb978026944b1580b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281ec6efad69a2d5fe8060a2d79b186157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127572278f1e8e1cb340021efa7e6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6823b7cdb2b06ef63822eb3812ffc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270152c39056f5a5676be5b8cd129ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ae702c753df4a5c2652f6ce78021c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cef2f9a21f3b920119210a57fad6ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05538960928abbb0f5b4cfa73f23a830163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ac0ff53c38392d8b79144250abf6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b033ea28cb7574e3b3a3ab6c264d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f79d0581cdced663c0d2da43a6ab85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d0243023c85de00e6ca419ff6bd17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5a1af8277721e0d1d8fd7f9bb5448168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ae33ffed105f42ace893200575eb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94eac9d166033d4117d2b9514bf03c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325c1664a294687ab05e867320d76b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13894c074e7338f1a2657cf9d9c2542172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa443a0fbc4fa8228e430d98943897173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f037c5ffcb3513fc8a8e0f34b0b5a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdbf8f5024793db7ff377e3de0cc2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9119dbc572a4e5b104234b1bc77d861176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e3f63293fcd492ccf3d1cfca50c28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e9bdedefe6d366943f18ab0e654b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97267abc1e274fcf30b6671c6f2fd904179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365ae9a1671bfd6d14bafa7fc15726b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc744b013ec2c416d6d325e26fa1a15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877543b061ac15e012c0ff77456c51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16700ff5c753992a14bf7db0fdd0b1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a201b0ce4d380c8c300231c4b80a0c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fee1f528c3d60dc5567ae9406e889185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b62a22060a042ed6db52a3d57f0a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff6373949b763f748eadad8acefb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c92c248458d72d617d137afddb1011188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870161974f3637424dd316a786d8cf94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055abcfb889ca24292515aa6238b5f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfde321257fb1d47eab26d651f6440191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647bf1388071b3b33865a85dce1c36d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f34c091f5a17a13a81fa708c3b0e2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2798e9c95c928ede377be76f44ad77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d6739049e7c42dc0d1fd100638e42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175b042acaf06a5da47ff419100f30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24434d4bffad15a74316241fe7c630a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04334b2edf256512eb86d10a7ce094d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e50e1f66e65fab4a68c4252990902199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc5a6e74b7261560623ec59984271f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fca48ae179a46faaf297ba5192510201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ab10f91c7807be0b9f56598429a96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0cdfcf6c056ccea6ef3c51b3088e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b68a60d5fd730a19609b71512ad55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f30e4cc6e6c56c90b322254591db66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d06c07a8a9011613ce0d003a938b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d94e95bf4fed290832c9ee831843b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33ca6b89015bbe41d6447ca025d4b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354e89f729c7a546c2375cd5e9a6b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fc64b05e0816b97ddd16bea47ff20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1c5777806871c15bd701293236b2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65660627d50ce1d735fbdf338d82d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ca14f9af1d9b67bb1845d97824d6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b334a608433d73c4768e561f56e2b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eae45f123f41538820832f55eb5da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e284de7d74954d57f92d0f5d19f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e14a70b35831f9175e017f96f3dc1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7199aef45b5d0139f659ab61527b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3f97bdc71a674ec64f171045037a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fa1af1b10ee1cb08bdcf57b576b8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2926307e96ca8da2d5dfbe5eebd9db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6ed0894339e660294be3f4e151396222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba3f2ee20a25e775948623fd9522a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113c5c54346c411797cc52d83a93a9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4083db42b30b435fc3704ecd833e99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b94d1803f9c1363721b5fe44446b07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae72269721297146d5a72cb78dfa985227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b2272e6273b3cc66d07c362cea18f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f8d84d235522911cfba94d3877113229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e7b0360941bc1ae982d4c68ef546230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1a21751f6ec69884fe9100640e90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d5ab2135a623bd1cc93d7ea67b4cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d1182f2b716339e2ffc2169317d44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ef2fcf5c71a9bbb435069481c19e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37506381354da86d62840d10f1de208d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6f06f376dd16aecd304a2cb4a0d0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc92557568d83f82c88dd79d6f24a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13da4b4767b7e14541ee2d5f9f93591238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b9178d2d24d51f51f7ef1a0586699239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c7b0d12ae1f2582d1004e1102fe41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83e1d7975c8a5153264f735ca3371d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55131b65ac2e54dc4b55c22f27122fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0433bd9ec67c3f76d2140e15cb547243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d9c61297fe020db23ddf9f25ff45f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daaed6bb76cb377363d6a099df109a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157ce550e3f0ab43dfa3109aec654c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c1fda75ac3281af3f88194f854842247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73557e91e919ca4b14ce8830c522b0b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddad4c0990b3883be264bc3983aa82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c9247a9dc59a2d4d63368590b7715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e99ec7a17e323a09b944ea09bb539b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffc878fa87eb6df2893c6a4d062635252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcd2eec866c039ab3610221f0748c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72158198a9337db474fa316cb674b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed87678b0d0456c5a2a0d5dfc6baf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0e5f1289f41df80610a905a61beab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b9b25332bdeec096150a100c53a83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8623c6f4e6be38913fbc0907db2176258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370ddb026d549322fa14179fb9c0c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483137a38cbd68f544d01f6e90cc3179260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3577323bfd0e89cbcc1efa04f94604261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7faf5b4611ab3ae9fea7e9871d327262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989633cb859d5a00d1de2cd3a52895c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aef011c9734944ab65fc1073677b64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f801f73d7daab07cf9ef89e86a6b59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d68ffc25b8d02473c2a9b9db89ae5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe4db6e16f97b6253498c1776bf002267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e1246ca248d1d4fb1cb602b8cf4f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236bc672677c5c3a88f2bd7d0ea3d04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6da8046b6fdbdb6aa14cde1a37bd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf82887db909bf98f980917eb2d28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813968f260e34ef47db00df77c41175b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b474a52a742c53339ae6582135e38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da4c9d12d383e458f9d81aeeac868274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efab8b4471eefe5a437a18d4098ea3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403cafd917f90e75fff32cddc0ba8ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1888a31375e9228c9b3c045c6d219277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199d3e72be021c9e3d10d3fc42e3778278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724e2ff826550499621bb297f1bf0b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705220ee8d998f0a3b5a1cec29325fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801215ee0215a48a5efb90e4f8c9ecc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf8185b9611534d1f0528012729a78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1e285ecbb51164e42037790299ddf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe378b23b19cb603e5eb5494a9454b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52528539ef460ba6c969c95f04796032285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f3e91d76b0909790f046da2283eb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0068a02d1612e2c640550151d0e035a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d3ce2f931d9065aeaa1d4a8a57d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465ae0b0d88d02900e5c49fe6313e59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037d3e887b68af05dabd4a63ec79ece290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33e74b55b7e6e3268157ca41c7af8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f4e240e86529fb708093e1030ff9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756be1cccbf65455bc991ac3e880818293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55b29f9b91f58029c291a94ac30f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff076fa944c5469304a81dc069face295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b416fa69c6dc299fd8652967d749f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502af264d582857a9c2fc89b6cebb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bed632ffbbd4f6245953a2eec89a1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323001cc7e4c704ef96a6b540a879a48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259680a208254a734dbfcdb1d154e9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921c6336e8f0c9049e29174918b94ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6219556934c192c166850e7429723302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d456fd9e6edefc7217f8b4230d23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe9d1cbc7f9a04e7c99d3edf03ac6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e44964778e41876fe5fb44096a3a5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea54c7e9574a8c623955e00fb9916306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb6799b83a4524835e5f098a8b68a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1091a39dd4bd0a7df8aed6f79250c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325debf685a27a4c1669df8a276adda3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de28752be7e30dccaa47e6962f8193a310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c0602fca66b80bafc52952b61e181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2ec0dddca142e2ed8a015152554c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef96e9b91f5741eefeccb17eb76ec53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85534f671ebff3762e73fce679875b744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114d190f4aabe0e7923d8fd230988e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f9f8e83a1f8b0e1f95787e3b83fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394053ec2009f2088b001e40991b59357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae912d1b8394e7a4107c8d1a123171f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677982efc12ca3484283953ad8a1589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ce5d70ff5dd6df95706902b9e5fb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8cf0a79eee2578381cd9ff63ac78511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73d30dfb9148793c946c4d3ba604912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c644967ea81f4ced8c08025cd242013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0a50289888ea8407fb3da83aa77914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d9c01cd5c1df6f05990e730a308a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418064e9fdfe2678e185fc9c3ee64a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b60a69cfadfc9ae6b97a8b698367417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0c531b99084f2f61da7733a42f2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e3a1c4f69144275982c51b7a4222519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95529724adf9a3423bcd23135c90f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c52a26986a5569c2e38c82191a034621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2bffa9a42bce1b1081ae4795dfea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a70b5890e746d3380e3ea96447d0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0cd15867e0f5d24c0f40673b7fff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42edf4507f816a25e0b0a8e96e7ca825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2906f30b7fdea275d70ef15a0812c1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd938a8fbb4b63579070cee2e908f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b00940ad76df01cc67a01bba468f7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abd1dc9a9c8e46f6cdb5e1669060e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c26b11294ddf9dd0ac39ac9262c6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ba19c63c8b33ba2a4926e324adcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94ffd64074e766cc7a18387d6b242c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a086cc801edd604479fa9be8a13ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c504ad9a5235d0ecd48a24bd20a8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62c123156bf64638a94d55bdf175735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08438101edfeaf9c96523089448810a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5e82508c6613b4d4ed781aaa125d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbc6060a84ca4f4944e7db6864ca638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38d605bf442e0c1ece28b87fe4d7cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a14248233cc5474301dc74724a6a5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad83055f39c17edb3ecb0b1569d6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e6f8960b84292c62924b4c2f78a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b259394a21c01833cd63819c5dbf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759a8192d6a6c844357e5de850c30e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a01b891ec88b567f5aec746b81589845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6990ae576e6c66386e64ad38f144c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd555fd4b1732b329248bc4c86de9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a6da8d4410f16ed96fe2533724e3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043653116c61184c4be9044ff72f777c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a801c5b4ad84487c32e3c250f3b7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d87ed1e6e8250d474b2e0cf70eda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0d3e30e189d19daf0eff6cff39b2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a90036dc37bb9560e65fcefa6caf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac55193fa6dc5632afb1ee446cc0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2691a26f46ad0dd67056ac23bc226a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430ca7453f326b7803153c0b4a49f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f129f06a210ae0152d683ab25ad2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcfd5341962633e0761b953f3c181658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006959cd64c35a078ddce1bf481a67f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d48e8f966f977a167b31799535c5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc33978d61a6660059a1b4a3c6da90861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4af7b9604c27583188e2c2872aac662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa488757da6c5bfdabf558517e634063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2c06e833ea5b503084dbde5aa54964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080439b079a2db76776fb0b693070f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc49c92246970ed720447ac28cdeaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba543aa955c133a9035e7901c210eb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1befe8738f61c8357155bd94bd946468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725de82c83f442adeaf4920c39b4b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38b00dc7e47d2eb056ecffa695b17270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b379c1a760fb3eb6a5221fb82392871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099bfe34480425f7c7e9e664d6380ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84f970c90c7f615dc0f6984abc53773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c08be74eae1578d7f24bbef8627f6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8381b5f7babadaf1f8c72da7514bfc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3605b895111d8e49bca131fc905a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f955ebd801a84c0a820978a9ff8db477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353196cdc1e1e4348b628a0233ca13578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2281a14d100beae3157a1aa008a1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd75c026a5a4d86545d3ab25474971a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2991c6a24006ca6b545fa4e16c0010081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a464f8052d1a3c0d60bccb3f87479582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f58e157b7075b5160a8cc60c9fa0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904e5b7445ec1311229587c655c198c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b2929a47f3152dcb58128078160585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d30e05391d6ee902f264fa9176d03986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3de1aa086fa52427f75431627519187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746afe9482e50acef0cfd7cb05bae82188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fc32e45169dd049cd9082e750be2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae2e038b02110bfd76ab354e4f26790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b2fedd79d631a645e05d37ee0348691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d90a833f9ee19d0c9161c021c09bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2bf7b739bc601015e0b300450fc5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de840c8997bf4ac284f69953e42eaa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf20c7355c325242869fe372d9dc8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b97ac9c91986e404c45566a93da7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9928f6ef1b4adb0027251812e1e2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99bc29a2a481302e6e875661d2bd5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74341b5f2c44c52993e8be1498b1e34699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb749491f7df24107c554feb4ac8b8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5c895ca68ca7b265eebdd6fe51e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10df163e178bca4ef4531675ffc5d07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952fb0d7be34c2f36ced7a3c6d4f4cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838093e37768d7b28a59e298831a48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f55b81b7f9e444afe961d2745381105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98216912c2a902c3bc0a81b82fbebad8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0c5a07577a2970e596769cfebd9b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accca093ee0046442d6a40acdd67551108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bdc326fc22155d227c4e78d6a4811109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593d1f919c0bed7e7670a4258c8b379110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c9a1a138cfb13be807c6931d8269111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396c58c37b38596c63d134677a3225d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d89adfc5fa058bd909b1658b6037113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d97bf9d62e952efc3672e415dbc07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930e315c9c872edddb96967027bba8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f02a457c9e5ef981deae1b743c453116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de590cd758c91628dbfe7e1e108dd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d044cb40bd4bea1017430cbcde68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5ee46ae848c6403e11f41f5ff015119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b62186f12e831ad7cacd715abee077120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57979d3990bac86a03f6a3321f70bb97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527f7ec55331830961a761089754b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46984176e5f6b25976ae8eb590428e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d43357081f680fb0e5db5dd5d376a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4ddd362ddf4d809c3af912b0da458125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe713c293391a55f407671547ae39e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5de5308481b96bec1ac19e0a2dd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ccccf87031880b9419cc7f64e05ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0b47c491749d10aa4ef6971170f2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d9a445b68d480e9a9cc10e18521e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b99b62d855247475d669743fd410a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54883b7a18b536a1de394ebadf28f6e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fc68028e464841afb4c4149354e2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367da3f3a29e2ae6eba0232c0886a56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e618683d68e026b265710c206415c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03100f6f9c473620e46d60f6de0440cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d8c7ceb76a293881de6b79d2107e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a8a278eceb1fd4a2b29e8f4bb3d72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a73ea777204d3b019d02050a151cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e136fe4238f593c9ceffd1db1e8251140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa804779bcb1fc95d17ba83479eff85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40df0f51d889a147cd27ae1535ba989142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108e8197e4bab9faf8f6c36057ffc9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e92de21f039eb6fb24213e3333e59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a9a015f02188c79bb10175a4173f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18484c43e2a45fdc658028be376c789146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9e85f68168b6b6af6fef0583ee62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1a115709eb789ecf4546d99dd4481148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3382b0399091dfd4322dd0552644a76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa90a80499de897f96b49f47cb793150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a94507a0c0c4e501c31a1d35647f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057801cc2e015cfed5f26972cb7144e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea29cfdc7b1766f8767ac56ceacd417153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464256fa485e50e7282611e651e90c70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a229b50769d37a9f8680f440debfff0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b5e4bb627220d3edc460fd4e9d531156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f6085cb3972d82bd1b631f244b75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75614fd4b19594328d42f2dc8e4a37b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199326745bf66919474cc9c155d5635159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f0891d094c9ee2b42da4e951bade160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9954a07daee04257aa805f5f993d987161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dad4b0c955559998f3beb41003bfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7cb478e5757cdcf351460bd13f6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30339b17e6d22ceedba6d2b64649e2b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd4e9a8d154b48293f601c538c8c9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3e4e64f09624ac47f70b3f95a7866166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc6c994f366dcfa92ae392ed220ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db2fae3c445c84f3668aa959f9f57b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e3049ab8104a27a5c68959d6cfe60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3dc847f3f1a9651781c04c4fed93c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9458b44f61cd82574fcb8cc8ce71faa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d36ec34d11f0562691b0478bec85a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e334b3cfab2839d38c40ec2bc4a4ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6c919b6fb2bcecd563c9715826174174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf16d04eec6e7563ff6209e7b04bce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ee45e88af422086d2ea8146bdf3ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487b02513a21996506614ba269455df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918711cda9dbc910abd031cd1d50b92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c1c138f432f72e776e867ce0158e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29aa4e1140edc9076229eabccd7480180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d2c59531ab99ce91614eaf6c61a6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e959dedb0841a8d838930d9d1a882182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4ed4e594b4adbd19045390240405183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8a095970683a9a1cbecd49d16f168184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431253e51a267e1bdb4c646ff619e5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58879ac1c2b0748cbd7b5368c3503fe9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1b12ad5a04f56f7f3a40df28e81f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327f77a2552e7c1e7726da11ae8bcc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff608595f7fa3a4283bf866bd74341f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460630ddc7b8cdfa716fbd184e689b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c4a167ff3796745cb1002d1bb5751191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210ccf80da923eb1949a9a143cbdfcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ddf0e4f0f542444d033e7d73891dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22744639d1a0518c9f29eb8b6118a5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f65dcbc97d93de9fe9cff2668dbac1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97d2d3b55eb9482921c300e4a56222196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa0ca1c7e53abb582944589407c791197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4643670154fc511812db1ee07279f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eb9479b26eb1af7901309d8bdc0bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178e8bc39bcb9e041282004a6db09f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b8dd7bd2cc3a114bb379ff3ed6cda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ad3a9990c71e6822aa879df4d9e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f63baa57b680af529b497504deaf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc38a112b0413d51499d1ecb7a30a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c64882f1da4befc4b581d19b7bdda6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e8364bcbf095c3a6d4eb723c1e540206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736bdb85fadbcbac7490d44d632015207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4c7ca559a843cd39891062a57b7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0468789bfc4f87ce715725615d55744209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b142fbbe24d2b3cb15fcd633888d80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15da8e87ae5af0d4743481a23e8e296211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743f4fe69ddc348f28e6e4266251c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb878fa735b0b33c7c25bcbe7d7d19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f60f1d039763acef5c87715be01c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e6ae6641f5959ebae42faf4dabbfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e47b77f58f6bbc6536f7d89332e62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2dc5c40cbebb069f17130ed46653a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02055810b28545b4b803d820664987a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06752a2a41f1c75c868d497f705d4d63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36cca40a202601fdf9406ae5221e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e8208c4018a33e036529443136a25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1234a0748388c3148dddb2f74083fd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d0079a3fc9b7de932703a3698542223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254febbe2a55ae8ea446c7af29d0db97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecaf3357f61c338bf329084ceb6245225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8203c2c002447904407bd99b2ceb33d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7549cc1b5ad55ea5c5648b167786afc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ecb597321c1f8e93e71d623dfa0b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eb2dda223d6372b676a7db53812d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c73b489f8ece8f8c6d62127913e0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f220128b8bd206ba274497b6778d6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a3e17d01570ac64b8fdb97500c354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce363b91b2fa218b054245aa4668d7f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbca29b4c18a5f4970788c9135e754234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df30a6c48b1f375fe97c73b50a00b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb33c71ddf38f9c7f08e652ca9c290236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af61156f7d282d8203330cf4d47e6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9f9b24db71ae5efb7f4e67997360238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e00e0b62d242acf69ee992cb08a2cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b98f5171a55e1db3eba22a33d7bb53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec491cda9a8963515c8f79a72c66865241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a0090915d7fea28d3358dcc35bb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53843fa53cb3dfcd82af9f13f2afe95c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6896741911f1f7e5f081fab4f1afee6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f37c5ef22238b4f014d988e34efada245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5188dd5fa64a563fff3a532e658d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831425f06eceffd863a90df3209f2cc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39ec1346a7d316e5aae37ae43d4e2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053c5de3343c6163e5a3950e8bf88d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc350f4e88373fdda0602c49105df4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a275d4a4f00a24e8d915710472b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec176453c6719aa55cb775ed907005252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4c91ab6d6b155dc8d9d0c9aa7ad22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5569612234f99dae8d0cdda9cefa8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e36d82207cd47ff86227a1146bcfa8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7cfe8305cbea65e24cec8c600ec7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710eccf7173c409736dfc6a200a3da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74577d436a9d1a6a5e9e4815ae4564258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565c5b48282b35bf97cb9edab130aec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6ca688623b92cad8a4cdb03db38d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faa8ef6cc947351a3528673a02dcc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7d72e2bbe18dbce67ebd4ea7591b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20521efb59dd46135011551ee30582263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1dcd6801da6b3999c912a9df0bf24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d60372b7d92f1cbc469019c74fb40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8418dd797d300c4e618c4580c2b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1d4bbaefb27d05dab3e5cd13846a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf907997e90510bf819b4098bee0542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c1c63a255efbced9297024e771a98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47bdbdeb0523a560bbb39336230f7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30421ee1d2c477da2ea00e38c3ad3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a09a217ff8efdb67d0564d6795405c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e290564dce94307557d00ba0ca7ec5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c2d180cb6890f24fb3d69806e627274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50fce98644ba4810e075f7e776b5c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b395fd088225d9265a85d41d5e9c89e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e9777d0966d318a05a6e695c48b6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302d4fb33f2236bcb14e444cb2f8d2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3ffe96c7dec31f885ebadf96845dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f587373cb92c5b34b4038fc478875280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba21714c5f5817435ad0a9905ce2106281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b9d26e71b9f20527f311a7e06eba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eefa741a655aa776c2886e98c5a7ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f309c5e5a668284db25419f240569284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ccee3726ce8e7bf5a82aba55cf99b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afafa709b6907ee8db90489adc4516c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae4c8115fd94f526ed96c748c01e5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cfd330f7f44ef4236315a115abb5e288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>