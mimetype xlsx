--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33168fd241e15e1b23fef541faab7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab181f3f873039a78de573f22cbbc7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51280862a55b3fde45f9db74123fdc003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d251377090bb16c120bec2a3beb764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a2a9f46e4a7897273e017614240d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a051e83057892684670afec78ee556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815bef9c609b6e0e13bc19aaea949287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de318d84d9990a871e2954b604ee24248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c18721ae4077b6cd2c29d8eb953c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e45b69cc4d1b7d65d651b4cb0620010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72838bc58081206cce0848382d9d7db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2755c7c39cb699e11eb896e2d022b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07316d0f5b877f19cd00f851b7dc5cb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6583bec98bafbc7a84b28a8696b0a0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b331688aa3ce2c94404bf45e7aca83015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c97b4441f4ef7a1570f7b78c585a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb74a3536cbb00d3eb6530edb30b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22c1429ef73c96998a7ef4eac884018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993efa1ef7758c2c73275c8c8e64ee519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968f8cf1efdd5ab102a4e6d69319d1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ea1aab0c47eb612e0fba598dcb4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ea286437056d9680cca0d9a9308ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040fbe8e7cabac7fa6d6ac89bda870323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dc8a9f5e09f16dd9b55fc0f53289724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea699b3650171c37ad3a140f54f5bd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905615a2a83b02568c400c0a5d9f8b7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a11f941ca576ccd6c4db3ca92714027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db56a7334d235141f004fc804c011dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e2e71e491777694f1e465cf01a52029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e783cfde78894a3ffbe83f85ea6f46f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6fb8b2c2986c3f9b160c17cc44cf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457fe04dfca11af66e674f832d1d8ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae363e0a8355c06a16ec457479948d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25684734937784ec09329f28a0014634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea30118a3691d80999543d76356cbd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69e8a3ce9c6e5f8d0bf208918fb7d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d639fe667ffd2ffe4e61f9690f8044337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a50a9f3c478cff26199409444be638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35359aa3c82bf252ae2fc91b8877d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1a131452b84c24606099cb6956e6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bb475a355deda549c198f6a783f6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9c7c058ab131c39eda40eced0774a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d0b7b8a25f486036904955b8d75eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290283e22a60ae38a855d962416831b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80fb4aeb0b554b256094aa6225a72745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b43d24862bb7b185daf6040ab94346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c766bac1ea116de8b582d2a6167b9cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140c10adfa10b15895ae2a796c7f81d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edff542696a7220ea53250cc2ea18a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f301b4a3229b5e8b9752e62c6893950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac42da983bedfcdf83ba4dfb99cdca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a40d1011092ca7458409fbe87ed8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbb9d95904272e24f06e684be9a66653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853863234c9fa33c09ec8df394de7c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69cb71092434dca7cfed98a82c0ff555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cece052ecec3aa30bf7f8ba352a33056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8f39aa98fa215c5bb36d8899e8fb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088f8cd2b2725416968b6cc488a4d1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e18128efe34c58397719cf7244a16259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ccffb0f6e57edcc224c5854ea7f9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be108d2480fe9c118329844c96b44361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba2e345fe076fcf0ec5a4744530cb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e98fe659660aa749c94c8ab1bd7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e88222e98fcd583f6b1b7bede9af5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6df43feff86f4125fde80fcf61adb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f593bc885d2671286853e7f590b0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbfc3d1ef9211240cebf8d3d9c1efc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec8b0030545497897e3bfbf4d686168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264c140e00395bc6149a361115e394169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf33f57c50f525517baa9263360472a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44b2635f040177f410105e011a234671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774505400af66f60052514b16d9a37f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5aad7bf01b568225f07d0feb746c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb1a0516e61f011df061f833c6a36274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7f9eac309817f0ed99d7a73c1a70575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7d43e0413b49942b071bce1271f7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca398969f923b263b1b79cf05af2b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acfee62b52c272b38cf7165c759eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beeed3025bde555909e64542963bcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d6e647bf6cbbe2875f0f2b5ebddb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed60bc1f9096f275f7f00f929edc1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec0348f7f37ea4f913ff89186991cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e876b7b5a243a961893377b56f47fb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c72c19a8460b84117a8b6ef6a66484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a344b3738b14c7bc3c2410eb168802d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a928e6ec516e5c702a9bfa0da5dcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548afba1407e85c39ae893f531dc75b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f20125719f66ecd1daa9cffe9adb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4898a7cb62cfcd3ce7aa9ef9260e6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e7573381e57d2dbec30ac1c45cab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2117a59659b8a7c73b7582fc674d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37133322cd9974241ff34c6c202bf85692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3408989e31aae91d08b00c4a16e0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e2a3396092c2e4688964c82c03f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c53fafbcfa6bf8246c3d17bdcda0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a60d79839809ed65ad96570a935696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b8f287cf1cabfed9aff68f4c4a34797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd134fb660fd027d040d0a4cb8a24f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9742f572330c16840379ea1979f1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08236ecf13d72ded951c084f65953a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b674d2d6165d977bb48b0d19250d7f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd054038af4062a6441627f84b49d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50618fb7d40e1871b3340899c6f8ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da045577f6bd825b591b974a988bf658104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e500ccec5edd96d5bff2024fd4d32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7b94084200e465cb8aa4ed55b58a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa03791583ac8c7bfb7ffff67fe9c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845a6caea7005f5f66c0d3ab5010558108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d7109d81eb82fee7a3499da6982d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f440bc51f00ece0850a4abb49aad0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b0dcaf5c9e6aed434e9aec5c1220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada783a7e81be8007376088aa29cc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ade5f49b7097b1f4a12056ac9177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9ff0096313bc9005861641a0b32e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d62ce6ded858f0979ea4b980f6dddd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69105c9594c722bb523313e20f7901116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54e9d052fe3f6217791c06933d24df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795831a159a84d19a7f88e3df61327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895779e66a82736d3dacddf8b561349119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbb4f6ee64278c3ddf9e765127f36a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9f05936553a37604ac6bff8ad8551121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4fcb81e0d4550104716a0b16b012122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54bca891b7eb5fd66b7b12183c39ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2333ea4e0c09b2cd19a997c587ae8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6575d057cc6bd20564fdcf294efa825125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e927dba8b8ef84b0849be746581ad60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d472195259fbdba5b78b043e2787ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8d4b4685e45d6d1b406068273dcaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186056bd608a88065e479640a8160910129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fdffd6dbb80b6c88cdb32999c43e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261012036c551fc690006ff32788f45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014a105758ae965b8d196a87431caed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec501a4ca419efc70f1b0e81424882133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0fde3d8fd807228415cb4ba67629c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2a9e3f08c5913c8ab6594c53b3113135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d92cdfe1885838f13eefc0f2ad575136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c6b4c0810b5ec8c58133d611a6b22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a27afedca1d3c3cd024573896c98bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d241280a3935533ab0e7c26dc435c45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10987c6bcaf4487732406bf75aeaaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58c4a3383a857fc41506d4b669c20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09278a67739be2f624eecda9be3258142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15646b7bef5fd84b1cf599ce778673eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a07e4472c858da62045f35e88286e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbf1828c52bbbe8ce04a4d2d8c719b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c4d6a33e09ed854835694ee8c24d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5e917aec639f7026b582aea5e5e56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1128c2da80e20e933a5ac84a4c2ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d15657d35845600ce5e4c148a6627c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5dd35ce6544887ebc5a23753eb1cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9454f92cf25537d49800222384000151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea219d98abf7831577d75e6e11764b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b14ffb5f3164126baec8fc38c076153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346975a019359736bdefe27e091379c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5c8c71237bb7a9134920d8fe9b370155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6859e86afae81ffb27ab2eadc9e09b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ee14092f12de53f05706190228216157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f5bb50504dac5a7b3509c11fc291a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036b84957d121cd5d8b4cc6c137aeb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f881d6d6c7621b69a4a2d8913da828160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595a0b05c84b7577ac6870428d113f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dacee8099632be62ee0fa54da0f7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8144ab8fdc64edc0da40adaf95f0c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f89a4380d4c70f4870b8ddbb8047b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618729642685262695a30943da85ac3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91aa07d1134bbffea40eae75c24fc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e2e8e98fe1719eb5d49927e32122e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07150ca1fe428d2113357a291c1ba2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1255f47888cf943206c4374187e7cc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724eb9059fda0753b91ca98b9cd352f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c7114db9e6d00f5ea86afb39bce5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475770c95a042bc6fc2cd21ecc85a88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eabe6bd60f3df0102cca210d29830173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f4e58b0955597bafebd2c8682bc0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c0838d73bcf708c058e3f92ff3b01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80082e160b731ada8b032abe452c0d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b75dd96918e5fa0c27c9ef2881930177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34b86c2656b81b39e17496b24f1899178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a53a784d8105b291e4c4b24895a5c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd57cf049fd337c0a289ce43bdfe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f128d71cfe73a8095509b11f9e2b9cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e4c7fb0f15950cf28bb5dabfab01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ecff40b07ba8ae850071c259485f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea16770a1137dd8fc73dd2d53f8fe2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2835042042c259c8f5f72d0dc4be4dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c523de9c85f26bc13b3030c161b8ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faabc2f4dc4dbc6a8a88efa50bad039187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bb51c1ecee00cb8e6917e7f54ba33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be334df9af168ab46c3b88b6192bbc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbc445c6e18b71fcfd9e50d03c98fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918659a52fcf6a3223b5992e2a82015c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd063a727be951709917e285a0d4faa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff19b4b2309304d281bb9927023d9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c38984b0abea25c1160d42408b188194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ae102b014de83b00585a03ec768f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cad5ef0c55f31455c721d7696e836196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86725c2b68c91f742a24a5315585e7f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6cd7d4fb264bbbcdf1e668f423cd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f3d452bda6f9afaa942adc2b99a47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d11b07511e222f6145a6bdc594273c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770de168eeae8381af93f31d5402ab7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e53dac37cc58aeac2b96026fe822202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26b6d493e61ab3497e418b914e109203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0474d55d0628f940a763bb27779233204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c86130d45edd62d05da08d2134808205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18da46ce6d1c35b7c9bb4e7f8ffe83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a1c6c5e01dff279042f6ed38e67d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a22d43177d7d1458c73216a26988208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a85ff6c0691437219d5df40e38be1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82e11816765e3a1eb36be6b15870d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e0bc90cd4db63ef237e2c832a0ad8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fc0023a095c1a3d23d5b28f0ecc73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7cf874492c48dbe5756ace15c59f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ae0e1cb9e9d2557a231305d00a71c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e8a426bea526846754e9186dbf499215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae749a5d89d11216835ce1c0423afa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0688bb8d31f6f36b8a59b444e41b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161811c91778370d613f42fe6776944218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c2ff0855551339a779dceebe8ba95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9256d4d23ddfd1e9569fc67b276083220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528fda9559dea0f83b446fe37808b6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0785ec2e37d6e741bb6bdd52b12a14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab4372773bae8531a79899898be88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5225b4a3a00d93bb9cf0d9013c5867224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452417686fd04cc1bd8a7bcdc3d0492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a61f10b626234f0e7d710cde5abf91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a2cde2de827840c1392aa1ceede88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb904e8b0c46b204f095e42e96df50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130df630a1230a3873cf95bc8ada7a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb324c1c43890ad57ccffd7ac8891f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543f5bc6c832c1cb235999701a38da8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3919890d92471ef02bc7f2c4cbc7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06949e2c75f79c594d6da434266b8a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e94684717377926f711584632e6a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a56de27c28920fd4e205884855bb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e978b2b12af7979e853463009a19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d85a654f3c20eaa22540093ba82b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7de948bbd673d3eae46d9f9f6b4f8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e6021147efeea1666fc53aa263ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02acb2d48c5625cb99d48d7e7f31a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc3f970f70367611dfa1a3bffd3325241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8afc04806a68e1508dd5c886e6e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f90bbdb0a5b238cb1f3237a4553c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583a9c586a6c9687771b6d88aa8d94f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada59409ae2c70676c0d0814a70e7efe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc255e39b20147eb55ac5928ccc4b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cccd90e69ecc69902a146827195807247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3462fe95eabd0447dd113be8c0f0013248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0989b707c19e130fff6fc074c8503249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a4a134be391de8c9b349c5c4eae63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa414a4b1f3b4fc6599203e49a45ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097a3ab6f42037df98b6f83357f286252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f58d47420c754afb77fa26d4afc20c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f7efabe0a36d4468c48a52bdd36b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266251114b1ba37ed76ae070047c2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c0e124e85a727453c87c49af38aa9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d8bcabb02284950ce955f5c02a042257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe583372bd6ddf8f29da38bea090a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72cc993779f9512593e5b8b920aa19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf114c940d49b0b036050711409fc78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c227fef503c64af9f23fbe7876026261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c19b37dab3d2ceb87e71015cbe975262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3830a073b5ad01eff9b55b5afa8cf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7351f0f211f71dbb5f391eccd44b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af486f95b7830574988f4c9ab4c52b73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1da2c17df44d72b95c4b1163dd75f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ccff188c115c358e9d9af67f866a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d66dd9e2eeefb567dfeaab3fb675268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b4743bcaa5d1eb20428f6eaf7aba9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186384c9817aa9d59c91ecc5cb413a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb46e65ac438c6662be417598913f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f67a318762039ddee5ead39817b5a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0bd28564c0a3e007d49b8c5ab2dbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19e640e3c8023ae5eccbaf79a5b344274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36483be9fd8ffede92d600fae505fe49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9740d02517b91bc9c39fae5d76a2d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ad7863e5be3817a077c5db9e608b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab089578350ddd1553aabc04ddc4e2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c96d20e9117ea3d8d83c3c32c22a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b6486fa20844913a52e1442b9ebac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac89540b2e8a45433601d86535c083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be55a8961b03a8079726e16d344ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a4c2648cf6d7427f4518a714b7f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15afc223d450ca85d20c9bd27d65618284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f375e76d5c4c045fe132282d0abb1f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383dab963149a05600cdfd3e9eda056286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ef973e6d51eebcb8f8f32965cb94c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a489769f1bf62220a691b7543aadc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a86aadc089a88c5eebfa0c1bbe68a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106956b80e8221a8866bcdb95af9092290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c579e0694379c063269070243334a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ad1b657fe2dd16b37f0c5b24e101292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34427efdbea4cf6b4f0e80afc0ec3066293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f4c236fc8d7e2fb65facca157077294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0cc83b2f28e8ad6d22e1b9e800c6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c3e9c353b0702b70b608bf89e638296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a1465d6bf9f4d06054abe51108e57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b2ac81bc966b23f51c93b503d522c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1838fc5a86bd6c695b0462f330e57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37846284dbb8e35f85a22856c3a57154300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4781b211191d5770dd4ff629c0b986c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe885096be5b835181f7cabb3990c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e522e1a84c56ec9a93543aebb016ad4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e9f8e6b3f3a982969a0d5f38998d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c194eb5211e8bfb368247e9f99495305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf25e2cabc494df1571955f83f840eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453eb4424f68f141d57774ee3f1a726307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef5e0fa2b1632013c32f593439412c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184523a43aab2942db37a33a9e8b33c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fcf2751fb952befedc4682cf32739310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdc5f451319edea605d9a5703039971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df4e648ac3e4f423fa6f8d4e9bb892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf72ca9af7508d903fdc8f1ce9519d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c623509add564ce605923b50ba7244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f9fd918772abccee54898f5cfa6625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0c6ad4f002dabcc7a12357617b6d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475dfb8497d0861a32669c795d04f177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d93ce14fd74805cecfb24428072e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfbaae8ba3865965b6d650bb0435db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a029c7178f8d8d29782d9bd49f7b0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e4574cc22d552cbfb49c49266050811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d3c1543511aaaec76b80f9d05cd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f887522af2473a63180c921c9650a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590ece85caa0fa9d16e280b2acd7ab514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac03bb7a29ca0487f63284ebcda6aaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bd9dbb8e77e456224d23b1e77e40d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fefd9fb035bfec9489327333a95f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1bde3d6b5bebd1a42cb75388a93518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371af77d988667f5136aa293ffeca0b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa27fb65f755c2926cad07ea1c325b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b254f3a00b9fc86134b1a9be8a20721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab053e1f40d3e48855d0f8784b9e10f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a289dd62323db25cac7de07b5a857f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c557d701c55974c8e17ceff0478688724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079244500a73df305b34fd34cb52347425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e3b347914e008c7600f43db3c0fa926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e395b12d4888c61be9527ff9679bca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ebac40701eb662238930d09c16d9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76d0be91298f64e90fe9d8f955557929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fda673ff325a540cb02fb9f245355530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998bd95b5638aa902b084c9d3a8ed731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8e8434169079f4fa4307a3816a18f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4292d130693ef37449423ff8b9f7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12ce5d6a02a84b7e399453aff2c60a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ce0b338589009eaf074730c31f9f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc6b4443df81ae92ad80d38cca78d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c088cb62f8df5af141424c43a5b6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f67e6030daf6b5fb41267a26bc178238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0b4fdd1c9eda0b8760ee108aae55139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4979d89dbb9dff2ac8a12af2f193640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0169b354e62971be8ef7a19a33ccb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4294acb209fbdc89e7252d00ea2bff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ae95ee960e44f92bf0032da6cbde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44247adbcced55262e22878190ca7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87188c8507b809de02849d138d9b8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be721e7587e53f9726a10533f79bfc6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883824ececba25687fda109602619cd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5313afe8fa764c834a7b560657df8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b7efe6eb7417e0f2841900af805a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c454a75422a9e864963d6c27c457e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53fa894da5189980cfafb63ada150451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4b7128cebf06df7db59f4a82de19352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9502fcb9d6e908b05919e0ab63a413953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c28a04415ea47362d1761d75ee8e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00082e749bb867cc77c8602b80752be755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c6e7bb13a985ee4ea79305a3059f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25deb630e81009dd55c89e525b0d3d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d1c0cb96a337b8308e6d531fd640f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca256a23ce6bf4741e8571835d25dbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde44c0cfcbafd1cce5be4ffc7437b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e24c0c67b405bd0e220b7a9d450b8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327368d0887eb132a273312a5e1b05762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca486456fb4ffef9033a8b9a4e976463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c6a3a8e1856d9758cf405718d0e7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b99eb1d6856a22af5217ce72c2af1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5abc6e60e13ebca5ce0d064d1f6e1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bdb0762a94708e7a1cbed4420211267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5328909477ffb8556561d71cf129d6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661a568020d25324abf46b287be378969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146cca05d8b00f4a85d884ea52f608a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336949d95b26f40cd7fb5eb3b46590271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c378fec21b2d748484b637c1b693472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725269488646c0c9e8a554547a8dbe773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d741de2adc0ac43b29dc53c75da5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffec38344327ff919ad7ef0c2362d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83011a16cfad2d267dcabaa62fb6714c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9be02281210e4b1f7acca58ab52c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ecbfd326ab7d1c9b7ef8c3890829878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e7951ea35acf3092de20e4642b62679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb382a1b8fbe2e71af805104ae4e7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502140510f62081acd7b0692fb01d6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ede658fdcafd287420e0026a3afd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3872a8709284162601edff35ef2bd1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacbcf95de17f388d7d0f4ea3e3608a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b291fd284537e66d1af0ea2ded8af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e10f327befe219be5633382c54a6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f9f93e1244de235f6782306ea6f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27340f59209267e7b64e7cf94df074688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e565dcb1afcaa9c02ded7e2c99f6af589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb92e84b1a5835e59bee400c053720790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece8581e2726e51f39a60fa236804891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35457c7753459aeda7ff440ebb0aba392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11d415e2fc29a15e710f04c333220293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf04e8f9f721f32feef56f22fdbd1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1385ab09874e8d2f79fe3e51521a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b3a290e04db986cd2cc56ae44edf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa09cb493f936e25d8d153b7789ec397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a516b3930a8b3e9e13314424d4a8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4c0ae7f6b25bc02d7fc74a892181099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34ed30cf8af0e52ad72e8801145613100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e1cabac01a07fbcb498a5d0958c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0101a08bd287468f86a06a126342ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de560820880c928868d0a7f9a5e5b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8203185f43d3511df3d030f5772b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672b19034adcc90bb72baa7df349b2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0faf69b1b3789f90548ff975ffee5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833fd4adac55c6de6b6e4c465b2e91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563dc85ff958166c0aa370fdf41efc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4224712f6fad640c50cd0da6d1958109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd955bb00cef2f64e1298f13c071b5af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d419e90271fafae285133135f3218111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcfa60f09e45bef38a0f0d143cff9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bdec54073d778629fe3478959f332113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293eaaeb75bddc4a3f891e69d2315de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c84a8154453dc18e8145dedc60a048115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec235154b481acd2b972ac66ef94d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83681e6aac8c007c744d12600f4fde9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964e1370f94d09717dc8001ad4a95a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b945864c8e3ecb63814af2e0075071c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4321f56769168b6f0ff7cb43370b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a798abde57d0b5222b3745bed9a79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf538e8c918dcb8fc37a9413c4a9144122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879e82a0b881847e7be3d53a3ccad20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda1ec9c60813a760126228a287488124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a82cb00774f415dab73c4c9b3346d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551882be31a7955a93936238836a66a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee331143d11558aa1fc467b0b22a7d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e21956027f1fff699a0e084109894128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7ac2afa0c90ed1c95eb7cc271c197129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad15ab97da91b930707e5764a6f751b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f41c8ecb15e4361143f9f1a32e55a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222707a30b9c37e91a1d07673a8fba46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda8e82edd86e95aa79ec188fd5241133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8579bca8233b5fe930c33b1b4a02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f44b99460f03cec01e0c3b1134853135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a556218ffee0d0aadf3506e62f74a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e124512afcd31e8cd8d1346808b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f966bacfc5e03d1e487e19c2afb57a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f6df41246b55ff5a25acf273c7f56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a92e1b22cdb9f9cf765ffcfb7ed98e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147156ed607443befb74d1e52a7efa3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85ccde733005a54b426dc022921338142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922b5f2283ca1a67c2445bd69f42c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3814f7bf2ecc15706b77683e31ebe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad27f375a80010bab6c74fc4c361823145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e95df9a4106e0a5fd19458de47e05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1efc912fe2b023e97f5c5169f6fac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f28811ab8c3e9f8a07a4ae005761cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d48ca5e24a00675e2bb0a15666f6aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42916ac36f9f4e34a9e4751f4fedfbd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7819cdcfe1f001c758a7f04b73573c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019f881a176bab839fbbdeb4da2b05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498c852c03e6feea20324e76cc922ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1c5181733d7fe2217292c1af0cdc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440425672449e1aac51ce796e7015530155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1afaf055c9d02e997dbe3d49465bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987435e7443ef71d5bc6a2df3c64ad8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7beea6269c5bad687947e72f29137158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62893abbdc66e2ec6b39321316e873159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f18c4b4c23b70107d5c6381091fd35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bebe3133f007a6dc6ab96fabc0dfc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaa9a386b17cbcc9d9c1c81946c5da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd4c55ae834e946e0238a9f04ed696163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef3fc343c28690e5c293bb94126a09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2fed22eb1b0e891aaa5d6c199d6d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4659dc28f06d4b80ceac807aca3e0ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc2ed5712b6d7cfce13249277994d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92b3adfdbafec496125fdbecc6eab1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387da51b870ea5b54e230b4c6709281169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492eaec2e7719ab9459e2cd8af146b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8e05e9b33a247779d61ce315f63a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85c819c61481255c998f7a465e7a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f18738cf2ec1689d5e81a2113118da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f725c0be564457b7823c1c2926a8bb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05bc654c2db593296ae4d383e27743175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792fe5b9c7c231109f69ce76b0ab74f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3fd418fac538c1032cce490921570177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286b457bcfe8df7d9a021c8930e8df3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094e540a2b0f6b56051e8f319e0e5ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944288d6ed2a83cd9ad49ccb0928cc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53a1a6d2638cab0f843832b2b1852181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b5efb221b53ed6e7c7472cc9e3250182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c20a338ef7d8174e7f3643ed814755183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830ca6c8bcbe9a77dca0a56377240a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbee1fb61bf217e8fe8ad37f1e6f00a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf45c86515ba8c3c94f97768c89fd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f86e2d2446cdfb58c7bb9d24de93a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47017adfb06b06b0fa5a5c401f3c55c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4128fb787903469618533d8ff2705a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fd6b5acfd5af4706113c1bbca4143190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f400477769d2c97b22357983a2759191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b3dade93de4dee12465cddeff4cc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36b322c2c1d3d716162bffa46da05a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a0f3148983c936ba7042fad710444194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc8689c670723dca5b2d6feb5c586b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0c3d9ef81956e3c1cbdcd02e4cbc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa8cf7f8078d3457ea32ab481711b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a717252c8ab0b01d5ee8c3e17c4da4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf3a5897972dd9d552c20bffcf6f41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a5a6108ff45547c74c80fb7816c6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0bb7d011bde0e2028ac932ea5257201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60669c58007df2e7358ad93b264cef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ba1029597c8797c9abe6a41a5ede5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc53cef7f9b8608ae399adcfd067ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b69464f48f3fdd8b960eb29fddbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95784f356f7005a717959bb19f660253206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53483a6434f3515766d90ee895dac093207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195899398de1b97389da0ecdd56ebf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16280155ba0970c83fedab12ff9f72f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae341f0f4f22eafe5447f12c215ab5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514f9c058a47c89065bd0037d72ade9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8493a048e66890046bd4cd6fe96dd2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e0e2496b070a681f554a68393f373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c9866abebeea92e7270d81c1248b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121317b26a22bb651b6f63bbe5b31b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ae38dc0de7de9e190cf515fde9e2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9070c651029d871e9caf55436b2f6ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f26fb2f7380279b59d1e52fcc8ad8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552187a41695607147e4e9fbe3f48d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503353e7ed9a2fe1f93ad40c0cc407dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4153087c6cdd2ab6b1039bcd7d9f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217896bfe87483dc8a2be02387bbea01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef11f307add22358abada7d2fca2f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08164e5b69597207a103c7b1d1c6edcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb99e4c7e25fca52e9a08c72a4461b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb162607165421375e5b95b91f8221226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658495ec55118395d10793520f66f712227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630208efbee3ef32b0afee6cdca949d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d73bb05141aefc153e926b5ef376a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b312b4daa29a9e1443db8d61420f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b769379c425b89cd603e0f766f32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a547447eb08909859b6e0da2f3a9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48887906a2bcb585e4bb9790e837036c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1920d7d97050d478345dcfed7743c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb74e83cb15bf5c08b6ae6b1e8104f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8a83f383c26f8a910f395dcf183fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79068354377e946da4bf6ea013cf02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064374a26a3ab0933e4f8e9246f83c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0450de8b26d02500de5b00f7b218531239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6b2afd05d202022bdd64e3564e8e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4c8e105875b28770ad123abbe5c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f4009770c28eaacd3b18444facf20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555152357b1ac655718d820da5f9006e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd1512411686c4a92073c0c14fc340244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c839f98d456c9d3ba6bade54d9ad450245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475785e273ae5f3f2544a8d33a105c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5899741cd155663e7891e13e2acd43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a0e6b638a53ee46c36d95c67e062248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579707c530b2942f74fd5c986da36869249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13771ff3c1ca4e9a9b16b73c07d4095250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711cf69b1f52081226cc40bd375e921251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0604d4eb6b83e9181c7a51e449c7995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a50fdf497021550b76fdcf73f13d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7323fdb05ee89ba95d29504f0d469e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f554540a9c683280740fa274928204255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f01b7b7052e8c019b329fbbdd0c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5af19052ff1240ea34eb9204143847257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a00d6d29fb45cc84283e87e5f45fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25b3f3870270e15c65916726407d36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae05e3893037f2c017bd6d002f6cb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e15074bdcc4998dd5f8e797fdd095261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64814d32cd518e90e97da66aa1b456262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d237dbd4444180f1da4b3fd3f59341263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e37047680d581cec1908049b79c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a48183c694301cc91793df4b733d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c60dbbe28ecb61503c5a7c92e59645266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976aea5a7cba74b4032329875e9cc91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb02bba1213c0ca49dd64bc9abf6114268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80eece67958bb8395533f02f8a62c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2ee454b604cd8dc55ad45cbf1942270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d09854a60e1c428823be4ee092739271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ef556904fd73b8f69b0366b78fbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d0d2945ff9d2f6986162c0a02e9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29c2404a83960dadaab48fb0441afb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5928276189b63018934f05455363d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa460240d7a97e6984e6b3932fa8434e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba64a8b40c3a5ccfc76f030acfe1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cfffe17299c7969174205deb88f96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c0d82202ceced15c65f3489d9d168279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dcd243e99b67c54e40334ae7a33f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64fa633ddd17f6b1fa1752fa96057a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8b98a406eba2e03946abbac7fda0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131ff38bcc1888bfa613f7e2ceed41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a366dd92f824d032e4e09440473e385284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a9f9618d279cd9a365244494a78c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae2403989e7d996c5859ef7dd58859286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481e3a13fa2ef2b99cca5220f6bfcc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a706b81d380a6e1c948ddfdd3ebc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdabdd056e13ff33d9d6cdb38f4bf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dab65b1283cc0b7d9147d5619c3dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcfc954d7f5cc9b75187810d689c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb2a2fbe337a9de5c1e2dac7d52b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6af030b8b31516d6975d438fd4e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f23e8ab5e5b4b82855138a5910aaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db045ee7e123a347d5e25731eb5fd9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c8a67de0a694b7f775cc7f4907485296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e75ce92688b5fffd0ba9eefc51e9be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb94d5e171e93192f61eaae22595f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c82f86b74df4855ce0b671ab68de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2f7c3a2f9acd7b56fae6abd761554300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfa15f8852429131f0207cc9ca608301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3009ca91f747bb5aaa272320676fde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5f789c232149fac55206d164c708e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef4ff024ba5005d563b76ce397064304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98cd3a66407736706d0c2c2f1a000305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df440a2ad1eba2f86ff9f47818460bc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215515d086bdd3105b3bed7bcfa56abe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702df3cf75afaa7356420c56b1ce68d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b5263a3017ea188ad96871e6ee04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8648e437368d4a9bc564cd8f80866f310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>