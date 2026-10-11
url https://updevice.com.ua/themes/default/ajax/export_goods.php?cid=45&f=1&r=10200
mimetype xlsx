--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97dc208ca34bd2a5cb67fe1bf4f8901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb800bb1fd59d0e5b1f0755623725062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b187de8af3dcbb7468d2056802bc0c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30db491d9a58ed65b3a3e81a50274b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467ecd1852597130e685da690ee08b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf372d7c59a5428ccf0d0f8384b4b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0d5bbba897aa97fcd1c7ff42802267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada1e30873b81395fae87b6439534318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f17c03ed72e805a592cc9f36c4470e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14082214d4c397d11fca12d57baa3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f86a45bca78a3b77e5b4a6a0aa4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a33b2fd9816770e88a40b090ee59012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51792ecaf7eb846816f9aa3c25b8a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab642229c37faaf20061866177dfece14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaab4a96d68ee0b0ab1bb30b728e24415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b02ab54a27692f1671f4c40b34538316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674530d7ef01e4dcef6cede356fa543217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bcf7dbac3e2829c7a4b870e80eeb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d9d68fe9ecfcdcd91a927e49926a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3237873346861190636267d970454c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93491c1c36a76716e59d5ff19c83cf9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85529a3983f63b3df1fe59183f284e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bdf651b288a4951418b97c001035e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eca22d3a17931787d8aba57efaa9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a7e3140aab90766536064ef0b9c5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52d68735801e693da1e9de4ad1375326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd028905551191cbc4d6fd948f58727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036271498c32b926fed31d8a5a2d980528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481525de3a0cdb440e7cae0e33016ae729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522a5b7a746ee837d5268f47ea4285330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3e0d50bef3bbd33fa7bbda963b5b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafc3c20d17b7f2c6a6f4eeecfd70af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da9eaac4574db5756f41d41b61c36d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e00eca117975b4ba6985a3b2e120634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d03b5aa2b52d72e6779885933790a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b06e11b9e6d9e0a7e9ae9a19410136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecdb0f5ec48560dc0461335c84eb0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa82869f041dc508d418aebb990a7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3646178ccb78f644284ade9039d6ce739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0cc298214a369a69cc464f93c3a6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139fde773dcf7e1ed3ad9607f43b97641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45d854e118dfffc88e651d187e34b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151fdef207b59ceb4a58719d3adf7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b50120dd572daa0e12dabde3e160144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f1f4b4d5a86e1e80c475c81f746645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9b9673e8df6ef37fbf46c46d8c99d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16192ac2f5a5326deca666b8fad1de0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bc1a8084bf4fd5534ce4bd2df55bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9fe37a902fda91a519b53a00709c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdf1c7abc985681b1fec24180316c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf25e7bf7ee61a03de586702d3f3a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9bc3bd0c5c8e09d33fe0ca8ed948652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a322efb90b0df9969c530b9382c14c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdd222a992722a280f936870f35f4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569874a12f75ddfac5e4b6911f596fa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d50a25d98c31f8087a89a96a0c42056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981adc85f2b5653a84c64964d40f19157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055f912bc419668582809a7bc9c29d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88507cb25298c0d27df94b4dc6bb6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb0907f08dc74303d785fa0512d3fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd23065dd7d7e417f95a0274a81e5f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19bf0e441eb0ec7dcffecf5585487362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f2238ea2dafa1b6fce1282d39c0b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd8628ad15a6ab80f22e406d55b0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209727a20c75d7c93314eaa19ef07d6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af9a464e565a271cf6ce9df6c747ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150dd2371f9c32069e2e7fb1bb46cf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eb6fd3e85edd786d36038c90f439b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ae09ad2c291dd81dd952c628b69f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cb2fc24e6e84c9ebfd9eacefea97d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbecd813413cadfccb9b48c4f914e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e5aaa858a1c0a0f1d058ce3a9d1c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe5948d6c90433b2bb3afd2da32e2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab164f6838888c2effc9e334adb5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e2491e079ef4b36f0e4b11e0372175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f618016f0ea885e8715d4a33b80676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5d5da710c0021108ca5fc2a1056e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60988efb0c3278c2ce87cb57afcd94e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794ea780667c32c4c128d9f3255ea479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb2501577be4bb3d3734568b7602e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc391f24e9be48384109bb1969cdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04394ea0e5c6e15e093fe32de23a91882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0dda494d0cf10fcddff736cad82b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ab263dc5a539814e91ed5aa9f92784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45263ec77219341963fc9b3582950fac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69220bcaed49d2b47eee90360e289ae086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72aebd36fb84f93b94d7724aef845087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f0b237c8a709cc294f015f270808488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e441c765c85717d2ab6a35b0a5b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8006619345d95c9bf93569db0dc9ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684aaa3eeec03d6dcd98dbf6ab32e8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008840a19722704354140ff5813e0fc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609443601bfbb424de6a26befaee84a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e6a3b5f2b8c0f636c63590d277a6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c656b691e63dda7c290cb77115fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caed6ebdcd2e3fa9c695d94820ce1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b136a875c12b791bb305df94a2e260197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a5477eb61df509dfc45016f47e6e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88972ad2d5a52049048c95a72fa265199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533073a48c443603cca1517a206bfcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c58d37078e6b88af104eb62c1e563d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890bf04deae852a8e4f5201146d613c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4e926d3cafbccf294cc25611e44eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93814c543ab494fb72f073191af235fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c8bfd145e2c111c8959e702cb1e74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84276683f0dc7781379db3c29168430106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54456eeec5f040ff1f403a15d599c284107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ea59e35ca3aee0f1f53825d37bfa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ea984252c494890fe569353e0cac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7213d7170b06f23277394098d691bd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511518f1caa19978fd2c518976a8c08a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86292a2b71f51119e8d9211446cae4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8fbbe2275720b34559d00caa85fe8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e5e13d81d9ccb4f69123f9237e5dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33de68609a08b30315501dc5dd16da4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8e9f7068d52e7f16563eddd7b877116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae7a88bdca8cf9af85c57a4a5b4eda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b4d6fa72cd6a492b04b9b0ed193e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0b5544fe5f512a8a8d2653816248b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11027bcf326cfea130ef963d7997a72d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be990c3fecb3fa9f32951b8c50718121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f72bdc4c6ea377adce0e9f31e8955122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7db79bbf3eb81f9f5238418f850b15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e8211c3466dea9893cb5ae61b14a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519600c9008371161733ef377f51435125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582ea6ee0678f01cc9ac0f584c30ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d089a4976b113b0d9ee64d8babc59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ee9c556759fc064c25e62d0dca2ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc88836991631356a9846eef39216129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d766dc016e2440416f7bdd97714ad87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b8f330e8769a8a56c7640e91e14cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9b059e8829328e8c7625b0c30df35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d916e8c63bf55c09eb53e6447aeefb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd090bfd192c5d0db5a893bf003a309134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5577256d61355cb37111f9b7c178688135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec193a297f5a75e1923669389db40f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d6bce04852e8a3e85449d18024b56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8ebea12a1959130e359a6791a572a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1224504c27cc928bd5808416b6f5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e27e14b7bbd7c9ae582669c1904f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82df176671ec2fee5733289fe3ed8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd71f81339c056dfdeabfc46b6f2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a9b820659249a8d281d1935830410143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57edb2b97f6543c4b88ee1e10c7ef61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e25a3cc9103617f44467fe84b6520f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe64789d56ebe35374219eea45aa8c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1de97677eab5977fefe2d1df6e63fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6924eabccf4dfc1f6aed6c4cc938148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b1202fef21b390b833b2500b0a360149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b0aeb108a758010598315d4505e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a424b02abf73c71c0700bf1f2c44f9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9753aff60bba58620b8778739b8146a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1537247d9a773aa787e3385c9faaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd12931b04a40ef2da6e26a19ee5f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c469987ec42f20bd28b139e044bd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58384f0fbdd2fcc5feb8ad1db8ad81c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b71d311ad509e737c5e4f8b8cb900157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e9e93d0b74754b0d4269bae162a16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2c372e548e05984a066ff1521dda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc104d9eda9f9aca4011c251e385525160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6818861845e29bd03dad789580b75c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775cf9aaff7339daed99653f0f1202d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae709ec9e76831b0df2c91aafcd4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777957518a98810fa065bea06044b51d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869aa1c2d7dfa08ac878d0e8559713d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373f31d0adc19118301ea069a395517166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebdb68775c5f9393e9cfe7f9a9c24b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2341120a17ca0f256977df7c734e8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f47793406902cff1c135b5a17fa1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b8a95d36880028e960568b4e8dbeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afba3374d51390efda04f6d0c7a035171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384317e127c9cd7d540e9afe999b0219172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b18e4d94456ec921d18eeaa527e08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f78b9ff7b206261c3a097da03f802a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470e3106c6e936bf3ddf068bc87f501175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7c79d83a7084e1ff015ee9420de62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6489a2d465dd44c5c77e8ff6d9dfb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bc4ef7c8d058f2d5e1342df03d057178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b39459671b0429ec3c41418bdb2e5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b27ce2721d32edb63e2140f56bd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30453de79526f351574431de313ff29c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6e3e26c072508bdd23c706007ad70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3233422c38d0d70f2816876d422cd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7a3ddd2ae61e7779275a70ad40be9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80569ca27f371979b2b0014a6fcc2b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb32beb627d157e475af167baf6852186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b89b9827ee2aca5b96a107fdf5e9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e766c8c48642727418451f060561f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd152284a5fe046e73ae677c182c1dfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b36dce61af4727d0c906106f11c457190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56ded439c0bfa1fbd025ae36bc82a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0897cece906d4147af45eea69dbae8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f2540727c7cd46509f8ee6dae72f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658180a47c70d34831f6f6a207be2a52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8ac0e34440c223c7de53d69d87138195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc09710a5a87e1dd35e8f13174f4e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59bab88084329dddffb5788ed36bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544f30bf9f17c4764021529c34c6d12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59d97dfd160147f9ead49fe027869c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e049fa55c8d68843d904e30f969fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f971a83186b6d881c7ebda98bc234201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4240d17e046b0af170ec8e12a95983202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376b3365836321f0842af1c47bf8b7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6c478b7c190b8aa918596c06042a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ece282a7606e9066a3542470ec40a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b505866bdbca41b1a52a8929ac89a4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcac430e0baf085cf6f974c217d3e30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dc6269d36a6c83b2863a002411200208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931951e19cab74f7b3f9c544daa59f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b1f32fb54e5b36375a69126de4af6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b41b45c04dae1caa4aae834fb6d47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a971945a07f2dd5e9cf439aff007b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6becc3fd94a5183b24297778ba2b4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78615542dfdecf2923b7f839576c5701214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23beb1c036678a554767a42751b033215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b723817f36b4a5c3f80bfc94bc81c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95820d3624e78768dc388577d3a6ccba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da94f1640afd1fbadc598be9b264ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df454a4e3ea5462d9beb17542381a83f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe053c33226601fe464ffbf6da3b8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c0e0ffa08c427c70dc13582f66bd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a5a73dcc35ca19d54312ba5193bf1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0026d19274038024a5a7069daea36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b37e3a75aa102c11ba08dda3dcccec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0d6adb6781cefc99afeaa3d7c0d9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb6d10e571c41fdafd8f09a680c192226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3bdddd6ee46a0bc805bf78fddc092227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f4e09c756f643105c9357968fb5f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990202834b4334db080f38b3ef3ae8a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcf00bf16b217966b5bd288e998e6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27676d065e9e74c742c6c1d173f472e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4454a9168679029cf2a124d744d1b17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ee5a06af83b5d3c9526312dd75423233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2d91cad1ca158e22c0fc66a41e5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65e516c497612dd57e2fa5021b843c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac3e67986474a75de2468647999233236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf097c169029bc21c28d7849c65858237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269265748e8e25227d83ad160730eac0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ddb6f0b405503975d905f307cd93c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015fbb6162706b0ce29285eff4b0bca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52505c106954ffe2f98d05c7eb8205241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6ab672ea26bfaf121ebaba68464ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61536c5532f2d843d60c7a7b963135243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269733c4077296bf50d621c0006ccee6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785dfe27869e455fb947166d7b79ac9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf84c9cc8cc5475aea0c505f22e8801246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba81f64b0668d75ed2504a5cf099b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ccdb470540a58ead4fe3910cd95e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a919956fcce0ecec610bfa4f0828249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe17f82af1dde4dc1399ca29a85ac1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6f7158d3e1694c03536a17de455af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e041b9dacbe19a32190ef86e3234252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b98df824ef0b8f23c0273ef3b862253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f66e20a8dcdc69afd8900c047c8269254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fad21c22e19a0cd3e57acaa308f1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6a428efbd9545b50e5d0b4e312faf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd8ab70463f8f15ca36aab464b478257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb52c168e095cf75601e05bce0c2804258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c3beb08dd4eb9ad5faa697e6ce258259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143966e54984ebd33ec32c0b03be6584260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab15796feb5d580b33554cf1bc6d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b21441848f46c6a530964f8bc1afb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e5eafbeac4817a311d8c3ee8e2511263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cff05b69039b6618eac4ab288b4e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efde772ee8f563e8524fca11af28639265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b34e357e0bd43023c13171551eff90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fa7d788234dc88a9ae4cfa2e91641267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed69d81b09727751aaeb55157d6d545268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189d28b1f01e98d54d8efc18f190912269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c045d3e82d6d121dd4a6a5fd34fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16353514ea209e2013f966a0e547f746271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0972f993d0e8df22522c2101ac57a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cf4ab6e2ebfefc4bb9cf864fc0012273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38e8364da7731eaab5160a6c0d8b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b21049e410fc3ad46053bfb5a6f03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f9fc4adef4b13d936ed72d8a4f7c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb44b047cc121f36c4b8de17f774d70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18382c082c991d2afe7c2cfd4783140d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fce382055b911bce3448f45ecdf733279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659ec788693b98c0e5a60bf06e35310280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22ba6e66344c8ee654c4a90592e17c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751dcc7e5662062359b18dec009bfb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c63be6923af130e819ab872fff032283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f75669e0ef8c230e25212e346185284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb6147830b5fbee9ec33ce0a777355285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85e8620e60ca4e684ab3c92531cca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a0f4679da009884aadc7078b09d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5786fe85dbb2635bda7c65bd6ed55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf7213ebc7a082a6cb7eb3cdcbd84e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c86d44c7ce99601c1baabdbbb849290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc62aa2a722dec0c09aa397b10dcb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c33122876c89985d687a33fe4c9274292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcefb574216cb68525ee7c0813863b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6950f37a3835bf76a07878298d0fc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e7b57fd3c14ace378f37e8841ba0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e01acee1e0dd87eb455d9ca3238c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb6e6268727e008c393462c2eb8e14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e67997aa11a4f9c74fa42cd8aa4cfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb1484daaa9a83e2baa88180423433299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef941e5150ebf9efe2b14d974082c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a22985d9d8e337078e0cbf83df14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde450b2ffaba3922c2e33bc099ae865302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441affa55219deba3cda2051486e459303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ee37a0400caec7c97fe8dd1a868b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b5616d8f878779f897c344f1980da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7548b939d9f48567b401b824f004a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded05ce8395dd7a1cbfee7e1fe0cdec8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bde0caa4ddf165c1cfffce7b5b7f59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f1470d6f753df860c8c2926eb8e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b1d0d5981433dee47648bc3e78c74310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fae10f7cde8c0d763d768b418b3be91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d74ca421c25d27b4169eb19004ff872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72c6a3d5f08e825a5a78224f94879f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b259ae906783f694f62397c0b38dc7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022616103d2da11034e5d2f0cb64e2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c47731e60c67042a260f2d222b5d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d1ca5c5ebb1fee3b89741bd64a8d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46540a7b32b3b82799cf418934ec2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba76bb29d87b5370f06f370f59038cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fe87b0c80f2780312e74175586dec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b90445caadf7ef28ae03c3b55e1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92825c3d5087fdc73d92bdb82a47612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ac76da0fa3667beea467219d9a94f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c53efba5ba67be64580d6a366eaf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e657bb0020aef57830f907e525f30215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1494e55bd34bce4944a30a7f1f0ea8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23855efca47ebcb8c61dcb387df8c1b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac80c18b380bd2dc12d45eb824e77e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f44fba97b867e952fbccc0b1dd82e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da68416a51da3bb7b4e70c522cbd5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15214b52b41ebfcb7c6b7d3a7d0e37c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51907cbe68fb1670b683c13c5068e12c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3daf5b46e584bde9d7115e66cd3e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4026912c24e61b4d3b1b643d7626b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d01536c915508ae79b73409f1c557125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846ac4feab3fd76e59865e8e28398026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2703c431567568c569fa539667fd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f019156c18a81b9d5fc4c62054a1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5a5c787113830c0d92c06186f75629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da750657fbcf84bb8fa849a08e5b257430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa9b16125bf6654ee0a2868f1f908f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89278016d01822468cf63fbf118bebf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65fbd9b743545518f7796068a91d7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3010f5917538ea1e241fa4d9b46a5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd3c6b0093231d4dbe95887d2d240435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221babea0b407c48eb71f291046f1b6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffd5442180e9a50cf6786101f4837c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d784d4fcca7710b318bcc4845b36338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4fac383ede663bae80e27684a3e4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b6105b7593644a281b856653ca68b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba2765d5d78d076ebf9786f18e066341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c1051136e6ed28f23299537f3a51f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fc30d62f83f10d2ffec09ae6e310f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b85fcac9a652349700d95d485c52844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d7a5b494d97ebcadc857a80a7c1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a0fa9ee1066d88320aecafb0ab17346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24a9dfffcdb8afd23faa87604219f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ad5c5637ef7f78da1ea46d3065ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9083bb005163c9a84174f6fc83bfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce32c6585e422c1b22cf1c343b4e8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e158f834af8e792d06befcf15bd95151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c43e557f8e91ae01a9471ecd3de09152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436dccac089527c2d4bba12e5ab25d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2753ad15b5316664adc2175de12ff0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee9de85d52983e84bda891de725dc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7f43a4b56e9f2be46d3c503f9b0a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d989c87600b63ef49d9fd0c9c0095057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca06846c74649e99610a137af985c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9213e45dc34ddc648e1f2eee4dd8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64647010da54fa6b28a8284574ca4b1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bbf5ff0cf0f529048eeb009ff1b2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9697e669cde5f42c61b218c51a70e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5c9b3df267f789f41a64e920b3b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50443034b33cc4a5c616b812584bf23164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72d1447162cd0f29162cd8751be6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c091f22c83cc993abdbcaf406934a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a50cbd1f14e5de201f245a259b35f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f9c93731ea7411dfd9c6dc62d8ce868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506ee380bc99a6ef0112f9c6741493d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c74aca92eeadb14f23edeb937d56570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb5921c13a00e8ffa1679babd87caf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358104a545a3ebed1caa77e18a8f1bd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cdaa43f7c7fa6f2db77025b8ea4b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ebe99d7ed6f027f3c9949693a091974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5124a28b7d580fcdaead2e289e0c2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b833894f5f0a9de6ed76709af1be0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638676a84ba1ee04ff389f7c9684ebd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79391896f98cbe982792e045c743a1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f8445e0fadbb3a708726802e56fe679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ea16e94f72dc720f2e7fb3412c34080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4d21eec12cc4cb0c984312be7e2e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690d3988d79c6dfc5846554553bfa8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e0adeb5ca2bff98f3eb7e43665bb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef69155aed3cbad86b2110833f2513084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204912fd7cd08090e802d9a8e5edaca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8141188dbdcded6a997e6026c367e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18663fe18fe87d329ccdef18861d907587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777fbf80957f767edf5859337ef9e8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd2666a659f623daaf885258112e8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7ad269fa6c3c415dbda9015f061d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d842ed7b6962685e1a00471ecc86fc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029b5c65e8c1002a6e7fbcfa7cdb5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a7cd64144b4b85776a0b499d91eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52432e6515c15da63cc69426ee2634e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eca7f1de0ddab04bd8d7b59eb21f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d67f487fd711af3f027a3d6b6a7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99772a1a473ca937eb8cd0c103a34d7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2d500ea22709f56b9fa148a6732ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbe0bff5fa36af2304aa1b1460959699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138c7810fc4a0d1238643c14ce369df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600695a5da56fda756ab2b4cd8018865101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b78d5220ea325498801076da29468102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f145b711a833acac480943f90c911b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11757b8050f3cc5fbd5511257d0ba24e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b3d1f775096d06aaa4efee523f8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a26107e8260becb5d144b7f4ea1b7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf90262cc5a055658eafe4c72eedbe6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832439dcebef387e24beded187552c35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdec4f6c992a3f09d368cfc82befd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c8bb143ae67653db4396f82d30328110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a354dd60f222c23a5baf2a1d4519273111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949912c9e60bfa90d8e79967848c2e36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d971298dfea9af8f07edf99b0acdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5bdc20743fa49fac38963c1e23783114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f196ac1eec561af864a6491a75b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c4b603e601ec18ec36e843d46d015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bffc95edcbdd2217a967186a17ddb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f28362ffdc8a15069bdebd65919fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dda24b8b70b6a109ffc620f70c020119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877d81e132c91cc93228289f5692049120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e64311fabd33aaef907a10d812954121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f860f4f293ca4c1c90294fb4b00475122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb5b0a35eaa53045187bdddbbf419123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f485b9278d833c51d3ddabce1bd0e5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703688a66a29e5f9b27944da5f8c047125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b011b0c5a6b12890de5ad241fb267b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06aac9031ee33971dc3dcd1a8d6f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc9ee98b7c2d1087d1c7e17f4ff3f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f733672df3efd6ba85e4ab9424ba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34740c5ec218fc9116c5c508e595ad8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7f10dbfe48244df4f1c46b4091b1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c79a928ecd15b23974db97f748ce8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8226ef3282e31b55fbff6a259ec85b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec75150493f8c36d93ff90009bfb9d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace7be6cbedbf95781c2890513ea047135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e6a98d9f1cddee22542771f14576f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f78ab7e69e503989b465ed11cbba06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ba457c7ce4303b031e3e3f1262ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411a0c87cd822e8f535d917229ec7f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2f1fb144943d2de9b01bbf69b62c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509654850edc1255dc2e1aece555f112141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e8bb5ab2801e7a014f0c1506cb3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc775425a8f5f38d4641bc28f61ff3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e69403bc5f860cea0544f1cc27c6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f25083d34fc0154fefbd86cc5c4eb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5fb9cd666a36e7505ca915038ffb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45d10f9aa766b3db64ab8ec45fef6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b813ac19fa2e29dc9a24c61822a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbc07bbab825a910252fc59381c3e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fe1080ee86870179ba5366c72b8b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7f578ac2427e6b42ebf53b251274151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdd3b037af0094197404d49c3afec1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e045423e88f390088a439cd6649968d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025146cd5ccfa704c39e9c33e1de234b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d897cba104d0f3ffd8191f6c8043ea9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d004cd3247119fe1d9502831367ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1939d3fb2ad51b40af4c838f373b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c02b44e2cd5e7147389ea05ff50fa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b38640b2ae52c505afb62066ca7b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0f6fde36b213bb104877ddaddd31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5761595240e78153e0303e81e45c89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9bb5c79cd3b148b9e5c73cf9a46e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7fdc910fefbd363f57b031602fed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692dca7d8ff1a2197e5bda17d7e145a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041a57eae59c7b3783087f6fc9d97c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3e388c3cef75fe1db6d48236ff7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace996e047207643c27d366cf41c0d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0e392ac55632ec837e5b9dda6d755168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d39f3a9e6da574004402d163500831169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c7d5c946733e3411a7842c7f4020170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3c92c7f1b8c96dd740af534363713171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac57be7cd4a7bfdc2632d0ebf54f2af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd79128217a2b2fddf45426b891635173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510659ee34130f55eb3ff463550a225174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e320be2389560caaae5eaa62e66b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe73aa34f4585ec8b81b3ed9b36755a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8089f2ed6fe8000c50eb1f5927a06d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662820f0dbdaca6f9ecaf889cdfe1ec8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeff426035048f92fb90c51647aa91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471336c832d7008ab597496802e6174c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a626354519dc96a15d8754987e8525181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85371963bbc0f1cc9bfe7fd436260e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0381d59879fc8a985c5f9939ba2bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e178d002517bb9a4454129459332c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafc02f03bccbfc1a5c38d9938e7b26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261310ed3c4732cc0d572ceb45005f78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeb111fc94d2292fbdc2e4d434dfe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a8cf97b06a120b46d1413ce9de05f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a7c536cb7af798e5581d130b3798a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa0de1e1cd87ed7acd5e3e5d93e2d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c826b7f2fe4d8d825d760aa2505cff1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301a057e479c18ae3d47fe4198dc928192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619afc2b8d337e43406c7d335271619193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd9641990605d59ae618c442014f72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943445a3daad18d4adfb6f4c8fd323b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f95d5c58299d3f8beeeb7c8a8f1ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7106dde9ae55a3cd8db71c826ed9eea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094779c864768510dd8fbb7d3ae0d7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338412e93bdbf763bc11e93d0f1046d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521e1cea8015c29acbfb39d9824ac5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1156efb3790f927a052f193b6a7da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b735b51c885e08a4d86100ea91c4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb14e0121f07024c43c4b530f90b027203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3c51d0615231ea7ac85a405e85801204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4645f07903fe91c74056e5d009dca7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df882e8d32ce1b7d9a465d591f51313f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732293e0db077a6b46731ee2063614207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13871d886479d6cf00e646b32054477b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89860271173edc14ea64b85c26120d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecae18fb39a5185755ac4df2ed81ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee169db65ac3ce4926027a089cac2b33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dfcbfed3e76b476d06280427f4740212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c491144998fdb74c2da30103d1a7c66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941d8f382a85e46e501b40c22af402214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5990cc18d4e430e3da23cf05f9bdd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907459fa7b5f069040a5a732b970f59e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b5d01f0a82b13354f7f742fdb7364217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b37b52847c7171a85b957486dbfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a4c969168d1fc66d79438be4108f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38441315095c1bdeeacef15a9e68323220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb06870b5b8f47e955b34bb470e21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62068ba9d8621ccb7e55e46536b9ed46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbad0b1ee15f7418d443fb383fde5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5913948350a0eb4f928a58b862e10ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826dd7d412868e77a845952a5ad746b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb185fab8ff3d926a1ee7d8690a356226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25564f121ef328b80218f401e36e3f4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0230115f9618b853919790b72dcc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff062e5ef866e19c315cff4a74a2c7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2254bad565eb55abac6a1cb677696230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c922ccd19202126218dc65b231e97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86565fa950a52c1e1c06ad789a603322232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7548d7327a87ed0f1b247c0b30f2cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ed9f72caf48577b68199d1d71bdd1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc3cd95137afbc6b9ce219f6ab620235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e854174137edbc358cb1081d2eca0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462cdd56acf9721a3f3fba5527f5f32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278721f48e4b3740a6d26d3c51702bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6e462421434df42edec4d5efa54c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645585013f67bccc50b4117fd485b514240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ada89f52df97b14879e8b2b56d543f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1accce2b6cb10f001b6f1d9aed0f4c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ada9366839c713eb6d967e19b6a63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb0543020beb20e52accbc7557f98e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb61e88378246d431a0b4e52660a6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b602086837e6c67dede3b6bbbc3ca0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0971ad579b9b775d091303359168bf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945917307f9c9d07dcef8e122ef44b6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b4838638e0a300ad539d771fcb6f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dda3c26e4193107bc30ea4d23a778250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1e93968c76f0699279e6700c6bbc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7d9dc4a94366debcaa357bb10ee74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdb48dba6b18c302cd41edb87c09b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff057304000449c0f5eaf4e3351a4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b5a4c231235ab54495e374deb1b05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8dd91f1ee500a1300b7d0e38f38d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc3ff04042c2aa94fa7abf25d3fbc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cdb55847f74b9595b80af310fd6dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f941b8e290f30b9940dbf484a3a4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e353ccc2d0cd5a2004a34937f8c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e65e4dccda685bf415e44a238c63e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec55fb63f59b7a4e193955b3331006262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a005bc923b23ea4091a4f46efab09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef57ca3a65b10cd9368f7801bddfa05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2b1f68de8fbc5964cf043b4abcf05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06f8ec1394d7d80aee1fdc1e12b78d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16571c014e4d732c62c83d624726b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33508f5a104f5921dfee60caec47a01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b978765babd98f4893e8f85d2c99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0f3ee54472482473b88e486699122270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd26bb0cfc078fac8b2890574fb97f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d744a99bcf3846fa791d9147a205272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d95cbcee6c5634e5fe674ed0eca526273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378511fd0790f7b0174425aa519cd48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f05f792381f23600bb8f6f7e4fb243275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8642992ec7fb38a255256edc19e95b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f461c2c1dfbfff7e8a2a2f2f93e7530277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3730873f5e91ebbc19242da421d8d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7160dd4325b3207d752722b48df8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787946e354fa9e995e58855e584f931a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d25c218cdd38bc6a5cb90e5088e1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8650db45a9ea1ec0b7f80ad25b5ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b80f21bf2cb34611bff0f508a4d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8026efb338ec8ff4b6b442b390830284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dfa7af6ee756bf6fc949882baf083285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65228919e3c345cd08139701ab5c91e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa0020da3933bd822179e77ebd2b96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57797615ba33ccdb77bee456b888185288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>