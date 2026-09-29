--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000993</t>
   </si>
   <si>
@@ -968,60 +968,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -1603,51 +1600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H152"/>
+  <dimension ref="A1:H151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -4276,886 +4273,863 @@
       </c>
       <c r="D115" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G115" s="0">
         <v>3.93</v>
       </c>
       <c r="H115" s="0" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
         <v>17419</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>319</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G116" s="0">
         <v>2.66</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>321</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>34</v>
+        <v>323</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="G117" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>324</v>
+        <v>14</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G118" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>14</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="G119" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>14</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G120" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
         <v>17439</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C121" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G121" s="0">
         <v>8.92</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G122" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G123" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G124" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="G125" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
         <v>17446</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C126" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="C126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
         <v>17446</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="G128" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>14</v>
+        <v>330</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>133</v>
+        <v>178</v>
       </c>
       <c r="G129" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>331</v>
+        <v>14</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>178</v>
+        <v>69</v>
       </c>
       <c r="G130" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
         <v>17518</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C131" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="C131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G131" s="0">
         <v>6.33</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G132" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="G133" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G134" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G135" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="G136" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>374</v>
-[...3 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G137" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="D138" s="0"/>
+        <v>379</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>136</v>
+      </c>
       <c r="E138" s="0" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="G138" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>136</v>
+        <v>14</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G139" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G140" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>14</v>
+        <v>266</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="G141" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
         <v>18318</v>
       </c>
       <c r="B142" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="C142" s="0" t="s">
         <v>388</v>
       </c>
-      <c r="C142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D142" s="0" t="s">
-        <v>266</v>
+        <v>47</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G142" s="0">
         <v>4.25</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G143" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G144" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
         <v>18323</v>
       </c>
       <c r="B145" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="C145" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="C145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G145" s="0">
         <v>19.21</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>398</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="G146" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="G147" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="G148" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
         <v>18372</v>
       </c>
       <c r="B149" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="C149" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="C149" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D149" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G149" s="0">
         <v>5.74</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="G150" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G151" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>411</v>
-[...9 lines deleted...]
-      <c r="C152" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">