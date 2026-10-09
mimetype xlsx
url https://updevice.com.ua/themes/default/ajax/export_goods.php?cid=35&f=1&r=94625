--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6d74b0f0efe4d072fe56782fe01221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b35898cc5d033492cce1e3759656cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa47f2d8cf7d9f2009d5656fcf76b993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686db8a47e020b506bdb3db9e911ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2f99e053aafb711cd7c62716607fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23fb7f1ead674d0ad64447d79a553c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c407dd1279bd8e468e24b8906fff14f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11bb59bf86a4b6ff2af9affee7924a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96791f2959b7dc605b35e74f26d8989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05878a8831fbc6cb362a87f1c448eeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706761f0fa10c5429632576cc57646511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594405d7b83efd71f44c298974e1844412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a3f4a0e8ecd7d333ede9c01c7fc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304c76876341382c81fb80f3a76cd4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b0a3ac3d9d416b850951faa9ad1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3b4d924b51b17c126dce50c50bd8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa45b2b2b2fa707249ff71c4f65e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584b8b64a1d4267bb4013eb7715779318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fdbac4a89fc37b9e13650c2e6b74e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda12e9c1bdabf995177c73f194940020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41680ecc81bd74c83119d97b19e18d7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a181858336c92e66a3f0530e07ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9050b6945513d02b09bd682d3f010523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931318441b1cc1763225343ec583a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd269ecc540723c30cfaa8494102bf0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f67416f2201d00431b3c8f7817f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578207694f90a70c92c5dd52e5ab730227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b9f320cf66aa74f395653900f45028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0cf918f80480193e0082a2777be6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d36cf4eb8165ae63b1f0b330d45bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc38d35c797fe28a4c3869724cff2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde661dd4cf73605549b479bd6d0f7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaba0009ae652f69ca670f1180ad4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db317ebb5861f74339c08e74b0c3d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5f042a945228ade1557f32666fee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3b1c957203c0f9a42f4744cacb07036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd5440742a77909267be7321ede4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706d03716c1b31fd51d9ea3ebf5d7f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12871c6111336fb17b8c8cead9cbdd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80022ad81faa2d005d3af472c5d68aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed34ff40c342c3772cb27826d684b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd20948090409029f2bb62f636c55d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34eb0f2ca6c3933cb630f978f6c1d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2335183dfb03a1b37b07c6d09c622944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b2c148ec548498842bf02b1e637db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba39e2e2d42c08a06ba82e3865e949b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a20499cd2ca7cd2508add32414252147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2e43683582d5912e98b08d0fb467348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8abcbdf4c735fe37755be8a069fb4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bfe0bb06ffdb1c38ec1887fd098ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee755dcd5eab16133926b83fb6a866a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148f12ecd5ba4850263a50747fb9b4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041effaac603b8cdef55543aeef76e0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d58de9be3be3dec36bdf68d566e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c3b3b8f6b918395e13b5d02ee810e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58374332ab7be313add7a98459190e4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0ea9e4af24c50bfb5cb6aff99c7b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4af0d7e7ef0701d24a9c21b6ea11558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98145d6cca2ba915b19ffeb8a36e7b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04842065d01c398e68194e4780d7bcde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6d5b4e5241424b29f6242913b8b3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c508ed98247d1945866c9821fca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431559144a6c1db1cbf39a7b5c8aff1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3568bcc229671c81d13e21f3a18c2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fae6f881ed2b1bda8964787cd52ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47805b36a155c70a0982f6b109ad3b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2f94142f9115c9c9291fa857df56467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f018f418527971dc76d78384496cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9efc67332ce1774666469c445f94269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8131fe79cf4f9613b09ffea1b10b39370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec09718ce86c442b6780118e0d24cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb62dd1924b30917a536f5a2cc715e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd6a248d791a529b0ef57fe67cd8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548012ae1857fc6e37e27cf7279e6ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4375ffd73505a07ff5560041f49475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3498aa5c459d57338e70c121759f976.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09060c50f10fd4864b1f39748ff9cfee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeac6f4e1821560378d17b198220b362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d448eb277435ed5464930cb6c296a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd99f67e470dad75366b67da51d4934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591aa0d4bc7463c8d1c8a7cc81fd82a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561f1edfe0d2f0e4a181e9f4af21da86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cbd311fe50f737169a7398b9fd0827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e495c3e7a73c1bfb7af835b643bbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff482d1504c536394d59ed018365c129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b5eb33f0507933b6f8899e687d0c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122057930bb732afaed8fc5249e371011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e913c01f92a7a7f84092476bf37e0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bf0c858f1b9ab0b5a8a7cf519154913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b54f1d2585d71caabd15b84c95624a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300ca5a73b39c02d9570a7cc721ab9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb1504aa1d16145abb660c457d7be716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db6e5386a3735a013e894fadb2946f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a50b2356ce3608a797701c87c477ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae23d7375f4cb40a8e19a60e917ee6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a0136e9773917a840cfa308d634720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba93c21ac48a56223018b3e2b8a666e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887756c3d1fb4c1e86f3b78c86b804c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953941e11ee41eb8de23bb1d616b4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f5ebad36c2ab420144ebff07646324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6185cacf29a3410a56e801f5db3909825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e8351e1dc42b5ed665d7e69973c6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1fdfd51ec44c1d0b03729be83cbb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c09ffe9ebc01a2b3a7ac145d7a847328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9069f42688e471eaaf60ae517f3d2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef23376b41358f606f117bdf8429730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b330d5391d831e5f5f720ffd7e3519531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a414a599577ec826423876543d94ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d379d604525e06308221e4859a64533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f671f01a6712ec27e615385d66ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff25ff1607b2e27574a3716f5df1fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dcc0d46c432af3fe2fec4c367bfbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a70395b0d4e67f4287c65e8603fc8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a6ba3701e695552a9a6c3d17350f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5d29af90c61c37754a1dbc6d4d3e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeac5ce639750be8f37ca1488b041940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a8265ee909d0d867e0faa7bcb5a0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95519a3ec7999adca206d74b089ea4b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0260ec2d3a91be167089b6a745c9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4adb243878f0574cd12d5ecd30050044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c01e6b3bd7b58722acf4d10a3b3ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25336a4fb70cded000f96cd40c0027f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947984225de682aa4bcaf5a819f929c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f52cbb4445a0b52be6544ce888e1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea700640aeeb092ecc59f8796075243649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e15a86b0d988c22c15cc5d20e2d56e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfd1a659641c95c3d93e26e9c884d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a300d37b67a81b741bd8628bfb4d74a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c9e8e5b0d2162c1b0e4ddd0f039753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26358a90db83dc430aaf2d82660d3c6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6eedddb0e8428d5d005285631507e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c0c40351899bc9587f77795045cb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165645477dc64566b264b25bb1871a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96608434a0ec56ae9eb2ef874982616158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eb8e625f549be01874d35646cfb4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5c5cf0d07739443919e07c03e8b2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a136e5a52956fffc78832d1b6e9f3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f9d86feab97a759998e95dc8b40c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5880b3b5662e250d2477aa7e6c4d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9619608db69535416793c3f60dd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59421c9eaf9e82171711ad37b12a2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1973d72121bfb21f0f2903950a73baa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cb689caa903964f8e71d77e1b2eac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c418034fcd49d097096fc7788a35b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5dbd0ff1212695814f15e7e44adca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d1882592dfdc84d355cf6bee8c0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308022209e59c415b8ac35b06d397b0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca63bcb1469902a8698588f2acd4b472.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>