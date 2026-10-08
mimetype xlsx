--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de52850b2e007ace08c106fb9ac6801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225941e12d8027d4e92b7141282ee1fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55de5050098b1f653e7f5e655245c833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fee644c3a2a141c131f86c19492024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d394a1f18d3909977fab51ac657e38b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dec618566acc9a66f672ead4204e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38568bf62a7c8f5db889db07a782fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1bcf8ce02f46ae4b0b90ec728e928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdf516404a58a0674a64440aa15db89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005564c179227972c49294b759d9b8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d87a01870235a3656fa7bfa2a7b2c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5475fd630fa1a17818301e5fb77912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c262492c7b34c2c9091251395a98f7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d87cca8faa4d429c19ee7d61ed09614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8c2bc51ca7c2f135c6c7c32d10d2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c54562f5594828bab45b4e64632fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678ef21c697e408fb2066ece93dbfda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6fc5d594090bf06db4e72943d70ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca95bc77302ff2daafe41f4848fc83519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032763c52db7b2f13a2307a2f2661da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a18d1e4a98eef0464df6b97e9cf5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c0e302d3767fc71ee5b9727e15b1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74512e5a4de4fdc12b06231c885292b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf743041780a20af5c5d647fef14fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f808514c3bba5a9f18e41ae82ebaa6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c66527e5baac172ce09e8c392f4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ad5a2d3abf890e80362be57955abe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508872a5dab12b8c0094f1abb46455e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e8ec4e472991a89c01125734fbb5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecfd8cf650702f849adac0d3e208fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33cc6d0d20dd7d0ce342c18f1b259731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa09ad8b4b9aea48cdf413ffb4cffba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f096425667b2cdf2d35dc1c503a55e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a34ed31a5684f8ba0799c521b359434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07e44790708111e5b8fe6bfc055d1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f840ad5e8b52b4c916ecad1322a3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd19f2ca17c6b8a6a6297ba4d709e2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a68a39c663867f3fe4ce8208df930b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455735f4b24f6d4a09c61b8813b4659139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86abb2ca890f32f4563567792e1ca9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64f9f4fdec55431634c16863aa1c8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a05f91c3b17a26b292a2bb0055ee4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db973e976bd7d44b2feadd96273a96a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797384161cfd72a093b9418edd069cdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ad1d96b3e54e8825f2c36145d0fbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60adaa70490928d4083b808b582ee0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796c9aefa1acb769a91b7d3a17f713847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc88dfb3fe232f9708e7622c4e35648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef1c9d8e786c88cbdccff91b3434049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cd3071097addb8d900db4b124357a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a610af6c7168eefa63007c266ad00851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aecb0b726b3ccdfed59a2b4611d5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74e49fe16f2f4698775f960853208a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5affc4f6d94645f730299ad2fb137454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57afe9b5432af2ab4f216bbfc20277255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864ac5b5397482bfdbed52708f6ecd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20892deb1ab056d5c86e8d4c457d56d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd20cdaec7ad2075ecdde45a769bd1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13173511b149ecc4085bbe9198312b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31322a2811a8d2ac9caf93ec613964160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d3045ea6683573be1cdc8a0203aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda9f6a23c9becf46aeb282946914a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535811b021a7aa1a628ed05b0a6ac5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae3119a61c7c7635ef59eb0b4057a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1672ff20bf771418ba9d32bee37db265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab765a0f4100667e570e8df0dfc538b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c86e677b9637dd46ee3525930141c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedd57bdd21c6ebf2a1322db021f11a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86382c14d707db323bad06f29c29f18669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ebbe2e6095da028c45a7bf646b6a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a74138a454b6646b88598d792f18671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a32b5225a25894a562a0606e91fcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9024839fac30f2e6e3e005efa7fbb9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830376b918d1ced76105369fd9f15f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871230b7f27313cecfc58ee8061cd3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3e9ab2f7e323dd53a342dd1e00ec76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9268edaafec7d792c91d9688349001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846b8cfbb5fb5f954aa0f816b7d0cb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35051271cf13f98f0be3e0de62a34abd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d39f9c2d96cad56b9e053735b47a9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440d56b7aab2fb8ab3be349c92c74985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4666f3c0c7a4ee13521a1c032e211a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9612f0eea9fa5f6c0a9c2a149f1657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b7a4a00463036e33583098a1843f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d918d89475bfbe15e0484837d86324b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec96a7d93ddca2e0a6ef1ab44ee7b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aef89acc800a22caa05576ec0f979011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea43b75dbdc78e3b4b93ac422fd7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5792c250905bc29d235f4d222362c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119e61c0839b085d1536582559bbd9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451187e55d2f24784e15c33020fa956915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055f3cde019a31b680418f9aa4da5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06401434b16e1698dd826bdda55df7a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8296f96a989a114fffcc7ef2b1fa34b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924f1dcd48fa3efb108b3e6bee9f4d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9236664deee036d054d07b53c9e49520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dafce0859b8063a303e8c19d59de0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4294ddb9bf2b01acf03c9242f7bcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d222c9908b3feefaf31839730bee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee2ca532d43f33c902d6276b37b0c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6a15d934a678f709d5c5d9b7bff625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a318a85f798344b71ea8931114b10d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e6e8254277fb22b95ec4caaf1b2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b4b32d1a0c26799f181d0cc9fbebc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6dc79c779a507ef7359df11f81a5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf73f64db88003fd999cf63b107a38330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8075f26cdfab6a2a27ef4c59a24595e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1333150b8f19f47d5e83c9729f238d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f3643e1ef3a0a437d8e1cfaa128d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8fb01e04aafe27c10b40d4a5e85ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb859550d302ca915e68cb0588de18d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aae93176a5df94827a3ec5381767536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e36366027cc1e0d48541f80140fbe537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8307b8d9f4686c7a7a879cfc0972938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370e2d1d3d245ad8e38a901d40724539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c73c0b2074023a1e88dd48ea8f9b3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1dc720437c6faa50104dcca8927d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2feb5a8d95ec5c3a65e10ba98a0fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2862344ec0b68ab84dde58293443843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59cfb96018298d8694fef0b8a0775f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a94e94eb4d21aa70797ac0bf0832045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae00e65368531614009259a0b0e52446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f58b724e342aea7f123d86acfe6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b9bb412b085551ce0e79eef90ced48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576820dc4d0da5830e40c45d8138cfe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da60fada4993816e3f75e9514ebef550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5c0ec696281aab06c46077d5f89f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c2418395f9956b087bbd0cf1b431852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c117134e7557ee04be86c8e7d429653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5042c14f09d06e9088caed5062dd2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506167d3d7cc75dfdb5aa6255bcf714a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e703751d8606ca72cc9ddfdbb08a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804c35e39b119670becd85cacc398b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413097db96c69cae8ec2898de3f14c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f374fd924ca5fe0d99fddb32e12f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454cca7059f15247ba8e42dbc62b83060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a1e74b2f7150ab94b0568efa8668961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdec5774c2b92e57ed044f19478eaf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d200c5750c32db7fcc437e86f78f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a110936cf2e1a98afe28be6f9096f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18f3b380ed08cd802414fcaaf5611f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c166762dfe6043f443d2aa822d1d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a472f92bb5c4c59b5d7956fda199a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb248e5ff25766a9a09632c62cba78768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cd60aa33b277b3b489a68230ee04269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e827a9e39cda5244eb2524701141e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014665fc848ac663028eced9524d76b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51636138f21158e22779484116f3388e72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>